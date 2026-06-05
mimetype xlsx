--- v0 (2026-04-21)
+++ v1 (2026-06-05)
@@ -2,599 +2,614 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27932"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\karaoke\ENG\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="E:\2025\EN\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{40D7C2E1-56C0-429B-AD30-B3E6B168786B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EF3BBC8B-2A73-41B5-8FAB-431803021A1F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="4680" yWindow="4680" windowWidth="28800" windowHeight="15435" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="2295" yWindow="2295" windowWidth="28800" windowHeight="15435" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="1" r:id="rId1"/>
     <sheet name="02" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="176" uniqueCount="176">
-[...316 lines deleted...]
-    <t xml:space="preserve">Alban Dr., Sash! - Long time ago [iv,клип] </t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="181" uniqueCount="181">
+  <si>
+    <t>2Pac - All eyez on me [Belite DJ remix]</t>
+  </si>
+  <si>
+    <t>50 Cent - Hustler's ambition</t>
+  </si>
+  <si>
+    <t>Ace of Base, Martik C - All for You (All 4 you)[remix]</t>
+  </si>
+  <si>
+    <t>Akcent - Kylie</t>
+  </si>
+  <si>
+    <t>Akord - Hora dorului</t>
+  </si>
+  <si>
+    <t>Alban Dr. - Loverboy</t>
+  </si>
+  <si>
+    <t>Alban Dr., Sash! - It's my life</t>
+  </si>
+  <si>
+    <t>Alban Dr., Sash! - Long time ago</t>
+  </si>
+  <si>
+    <t>Alcazar - Crying at the discoteque</t>
+  </si>
+  <si>
+    <t>Arctic Monkeys - Body paint</t>
+  </si>
+  <si>
+    <t>Bakgor Ali, Saunders Kallay - Ocean</t>
+  </si>
+  <si>
+    <t>Basic Element - This must be a dream [remix]</t>
+  </si>
+  <si>
+    <t>Belite DJ, 50 Cent, 2Pac - In da club [Gangsta remix]</t>
+  </si>
+  <si>
+    <t>Blue System - Romeo and Juliet</t>
+  </si>
+  <si>
+    <t>BoBo DJ - Love is all around</t>
+  </si>
+  <si>
+    <t>BoBo DJ - Somebody dance with me</t>
+  </si>
+  <si>
+    <t>Brescan Diana, Frijo - Felina</t>
+  </si>
+  <si>
+    <t>Cabello Camila - Shameless</t>
+  </si>
+  <si>
+    <t>Cascada - Because the night [remix]</t>
+  </si>
+  <si>
+    <t>Casso, RAYE, D-Block Europe - Prada (Acoustic Version)</t>
+  </si>
+  <si>
+    <t>Chicago - All that Jazz</t>
+  </si>
+  <si>
+    <t>Clean Bandit, Anne-Marie, Guetta David - Cry baby</t>
+  </si>
+  <si>
+    <t>Cristian Robert, Shuka Alis - The day before</t>
+  </si>
+  <si>
+    <t>Dael Damsa - Thinking of you</t>
+  </si>
+  <si>
+    <t>Dominic Fike - Mama's boy</t>
+  </si>
+  <si>
+    <t>Eilish Billie - Birds of a feather</t>
+  </si>
+  <si>
+    <t>Eilish Billie - What was i made for</t>
+  </si>
+  <si>
+    <t>Enigma - Sadeness</t>
+  </si>
+  <si>
+    <t>Era - Ameno [Ladynsax remix]</t>
+  </si>
+  <si>
+    <t>Grace Kenya - Strangers</t>
+  </si>
+  <si>
+    <t>Guetta David, Alphaville , Max Ava - Forever Young</t>
+  </si>
+  <si>
+    <t>Guetta David, Minaj Nicki, Bebe Rexha, Afrojack - Hey mama</t>
+  </si>
+  <si>
+    <t>Guetta David, Rexha Bebe - I'm Good (Blue)</t>
+  </si>
+  <si>
+    <t>Haddaway - What is love [remix 2017]</t>
+  </si>
+  <si>
+    <t>Harris Calvin, Smith Sam - Desire</t>
+  </si>
+  <si>
+    <t>Hotel Ugly - Shut up my moms calling</t>
+  </si>
+  <si>
+    <t>Inna - Cryo</t>
+  </si>
+  <si>
+    <t>Inna - Lonely</t>
+  </si>
+  <si>
+    <t>Inna, Paul Sean - Up</t>
+  </si>
+  <si>
+    <t>Israeli artists - I have no other country</t>
+  </si>
+  <si>
+    <t>Jain - Makeba</t>
+  </si>
+  <si>
+    <t>Jam &amp; Spoon, Plavka - Right in the night</t>
+  </si>
+  <si>
+    <t>Jones Jax, Scott Calum - Whistle</t>
+  </si>
+  <si>
+    <t>Kolors The - Italodisco</t>
+  </si>
+  <si>
+    <t>Kolors The - Italodisco [english ver]</t>
+  </si>
+  <si>
+    <t>Kygo, Ava Max - Whatever</t>
+  </si>
+  <si>
+    <t>Laback, Carlier  Alexis - My heart will go on</t>
+  </si>
+  <si>
+    <t>Lady Gaga, Mars Bruno - Die with a smile</t>
+  </si>
+  <si>
+    <t>Lauv - Love u like that</t>
+  </si>
+  <si>
+    <t>Lewis Capaldi - Everytime</t>
+  </si>
+  <si>
+    <t>Lil Nas X, Harlow Jack - Industry baby</t>
+  </si>
+  <si>
+    <t>Linkin Park - Lost</t>
+  </si>
+  <si>
+    <t>Linkin Park - The emptiness machine</t>
+  </si>
+  <si>
+    <t>Lipa Dua - Dance the night</t>
+  </si>
+  <si>
+    <t>Lipa Dua - Houdini</t>
+  </si>
+  <si>
+    <t>Lizzo - About damn time</t>
+  </si>
+  <si>
+    <t>Loft - Hold on</t>
+  </si>
+  <si>
+    <t>Loreen - Tattoo</t>
+  </si>
+  <si>
+    <t>Madonna, Timberlake Justin, Timbaland - 4 minutes</t>
+  </si>
+  <si>
+    <t>Manson Britney - Fashion</t>
+  </si>
+  <si>
+    <t>Marshmello, Anne-Marie - Friends</t>
+  </si>
+  <si>
+    <t>Marshmello, P!NK, Sting - Dreaming</t>
+  </si>
+  <si>
+    <t>Max Ava - Maybe you're the problem</t>
+  </si>
+  <si>
+    <t>Merk DJ, Combo DJ, Maureen Sky Jones - Living on video</t>
+  </si>
+  <si>
+    <t>Metro Boomin, Weeknd The, 21 Savage - Creepin'</t>
+  </si>
+  <si>
+    <t>Minelli - MMM</t>
+  </si>
+  <si>
+    <t>Mo-Do - Super gut [Martik C remix]</t>
+  </si>
+  <si>
+    <t>Narcotic Thrust - I like it [KalashnikoFF remix]</t>
+  </si>
+  <si>
+    <t>Oazo Max, Cami - Supergirl</t>
+  </si>
+  <si>
+    <t>Oazo Max, Cami - What is love</t>
+  </si>
+  <si>
+    <t>Ofenbach, Martine Norma Jean - Overdrive</t>
+  </si>
+  <si>
+    <t>One Direction - Story of my life</t>
+  </si>
+  <si>
+    <t>Peggy Gou - (It goes like) Nanana</t>
+  </si>
+  <si>
+    <t>Purple Disco Machine, Kungs - Substitution</t>
+  </si>
+  <si>
+    <t>R3HAB, Inna, Sash! - Rock my body</t>
+  </si>
+  <si>
+    <t>Richman Tommy - Million dollar baby</t>
+  </si>
+  <si>
+    <t>Rodrigo Olivia - Vampire</t>
+  </si>
+  <si>
+    <t>Rose Eliza, Harris Calvin - Body moving</t>
+  </si>
+  <si>
+    <t>Rose, Mars Bruno - APT</t>
+  </si>
+  <si>
+    <t>Samira - It was him</t>
+  </si>
+  <si>
+    <t>Samira - The rain</t>
+  </si>
+  <si>
+    <t>Samira - The rain [remix]</t>
+  </si>
+  <si>
+    <t>Samira - When i look into your eyes</t>
+  </si>
+  <si>
+    <t>Sash! - Adelante</t>
+  </si>
+  <si>
+    <t>Sash! - Encore une fois</t>
+  </si>
+  <si>
+    <t>Sash!, Cousins Tina - Pray</t>
+  </si>
+  <si>
+    <t>Sash!, La Trec - Stay</t>
+  </si>
+  <si>
+    <t>Schiller, Filatov, Karas - I feel you [remix]</t>
+  </si>
+  <si>
+    <t>SIA - Gimme love</t>
+  </si>
+  <si>
+    <t>Smith Sam, Petras Kim - Unholy</t>
+  </si>
+  <si>
+    <t>Snow Wife - American horror show</t>
+  </si>
+  <si>
+    <t>SZA - Kill Bill</t>
+  </si>
+  <si>
+    <t>Teach-In - I'am alone</t>
+  </si>
+  <si>
+    <t>Teach-In - Old friend goodbye</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tears For Fears - Everybody wants to rule the world </t>
+  </si>
+  <si>
+    <t>Teddy Swims - Lose control</t>
+  </si>
+  <si>
+    <t>Tiesto, Max Ava - The motto</t>
+  </si>
+  <si>
+    <t>Trainor Meghan - Made you look</t>
+  </si>
+  <si>
+    <t>Two Feet - I feel like i'm drowning</t>
+  </si>
+  <si>
+    <t>Watsebha - Kingdom</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2 Chainz, Khalifa Wiz - We own it (Fast &amp; Furious)[iv] </t>
   </si>
   <si>
     <t xml:space="preserve">Aize - Flowers [iv] </t>
   </si>
   <si>
+    <t xml:space="preserve">Akorgo Boys - Дык кын дыш [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">APA - Stole the show [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Asul DJ - Matadora [iv] </t>
+  </si>
+  <si>
     <t xml:space="preserve">Balan Dan (Балан Дан) - Hold on love [iv] </t>
   </si>
   <si>
+    <t xml:space="preserve">Bennett Mikhail - If love could keep you [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Benson Boone - Beautiful things [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bisbal David - Cuidar nuestro amor [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Camouflage - Love is a shield [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Casso, RAYE, D-Block Europe - Prada [acoustic vers,iv,клип] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Chico, Qatoshi - Mamma mia [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Davvi - Save me [iv,клип] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Depeche Mode - Heaven [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Depeche Mode, War Child Records - Universal soldier [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Eilish Billie - No time to die [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Evanescence - Use my voice [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Falling In Reverse, Marilyn Manson - God is a weapon [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Free The, Grafezzy, Kullai Timi - Dance the night away [TemperaTura DJ remix,iv,клип] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ghost - Mary on a cross [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gunther - Ding dong song [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Him - Vampire heart [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">John Elton, Lipa Dua - Cold heart [PS1 remix,iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">John Elton, Spears Britney - Hold me closer [iv,клип] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jones Jax, MNEK - Where did you go [iv,клип] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Joy - Valerie [Dariusz Ejdys remix,клип] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Katy Perry - Last Friday Night (T.G.I.F.)[iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Keith Toby - As good as i once was [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">La casa de papel - Bella ciao [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lady Gaga - Million reasons [iv] </t>
+  </si>
+  <si>
     <t xml:space="preserve">Lady Gaga - The dead dance [iv,клип] </t>
   </si>
   <si>
+    <t xml:space="preserve">Lady Gaga - You and i [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lopez Jennifer, Anthony Marc - Escapemonos [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lozowchuk Oleksa, Gillis Ariana - In the Flood (Horizon Forbidden West)[iv,клип] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">MD DJ - Can't take my hands off you [iv,клип] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Moby - Slipping away [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mo-Do - Eins zwei polizei [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Muse - The handler [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Music Travel Love - Let it be [-+] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Narcotic Thrust - I like it [Killteq, D.Hash, Vallhee remix,iv,клип] </t>
+  </si>
+  <si>
     <t xml:space="preserve">NEIKED, Portugal. The Man - Glide [iv] </t>
   </si>
   <si>
+    <t xml:space="preserve">Nek - Se una regola c'e [E.O.S. remix,iv,клип] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nek - Se una regola c'e [iv,клип] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">OneRepublic - All fall down [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Osbourne Ozzy - Mama i'm coming home [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Parvati Khan - Jimmi Jimmi Aaja (OST Disco Dancer)[iv,клип] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Patty Ryan - You're my love you're my life [Fisun, Niki Four, Maunavi remix,iv,клип] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Placebo - A million little pieces [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Placebo - Sleeping with ghosts [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Polo Vibes - Puls miasta [iv,клип] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Polo Vibes - Puls miasta [KalashnikoFF remix,iv,клип] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Radiohead - Let down [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rammstein - Deutschland [iv,т2,клип] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rammstein - Zeit [iv,клип] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rihanna - Lift me up [-+,клип] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rodrigo Olivia - Vampire [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sandra - Hiroshima [iv,клип] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Scotch - Disco band [Karabas DJ remix,iv,клип] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Shakira, Jean Wyclef - Hips don't lie [iv,клип] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Silent Circle - Touch in the night [KaktuZ remix,iv,т2,клип] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Silent Circle - Touch in the night [бэк,клип] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sissal - Hallucination [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Smith Sam - Writing's on the wall [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Snow Patrol - Set the fire to the third bar Martha wainwright [iv,клип] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Soultans - Can't take my hands off you [iv,клип] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Styles Harry - As it was [v-+,клип] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Swift Taylor - Shake it off [бэк,клип] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Taco - Puttin' on the Ritz [бэк,клип] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vance joy - Riptide [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vaughan Sarah - Whatever Lola wants (Lola gets)[iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Алсу, Ay Yola - Ay bylbylym [iv] </t>
+  </si>
+  <si>
     <t xml:space="preserve">Борохитова Елена - Сагаан hараар амаршалнаб [iv] </t>
   </si>
   <si>
     <t xml:space="preserve">Борохитова Елена - Эжыдээ зорюулнаб [iv] </t>
   </si>
   <si>
+    <t xml:space="preserve">Добрыя людзі - Свята [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ИСКАН, Мухаметзянова Саида - Мин яратам сине Татарстан [-+] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кобокова Кенже - Кечиккен суйуу [-+] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Мухаметзянова Саида - Unutma meni (Kumush Razzoqova)[iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Назархан Севара - Yur muhabbat [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Полякова Оля, Army of Lovers - Love is blue [iv,клип] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Рыбак Александр - Psycopath [iv] </t>
+  </si>
+  <si>
     <t xml:space="preserve">Улыкман Асыл - Актриса [iv] </t>
-  </si>
-[...187 lines deleted...]
-    <t xml:space="preserve">Shakira, Jean Wyclef - Hips don't lie [iv,клип] </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -872,965 +887,987 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:A112"/>
+  <dimension ref="A1:A100"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="67.28515625" customWidth="1"/>
+    <col min="1" max="1" width="57.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
-        <v>23</v>
+        <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
-        <v>102</v>
+        <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>74</v>
+        <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>75</v>
+        <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>98</v>
+        <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>24</v>
+        <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>26</v>
+        <v>7</v>
       </c>
     </row>
     <row r="9" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>99</v>
+        <v>8</v>
       </c>
     </row>
     <row r="10" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>83</v>
+        <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>103</v>
+        <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>100</v>
+        <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>134</v>
+        <v>12</v>
       </c>
     </row>
     <row r="14" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>104</v>
+        <v>13</v>
       </c>
     </row>
     <row r="15" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>105</v>
+        <v>14</v>
       </c>
     </row>
     <row r="16" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>135</v>
+        <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>63</v>
+        <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>139</v>
+        <v>17</v>
       </c>
     </row>
     <row r="19" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>101</v>
+        <v>18</v>
       </c>
     </row>
     <row r="20" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
     </row>
     <row r="21" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>0</v>
+        <v>20</v>
       </c>
     </row>
     <row r="22" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
     </row>
     <row r="23" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
     </row>
     <row r="24" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>76</v>
+        <v>23</v>
       </c>
     </row>
     <row r="25" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>1</v>
+        <v>24</v>
       </c>
     </row>
     <row r="26" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>2</v>
+        <v>25</v>
       </c>
     </row>
     <row r="27" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
     </row>
     <row r="28" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>3</v>
+        <v>27</v>
       </c>
     </row>
     <row r="29" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>84</v>
+        <v>28</v>
       </c>
     </row>
     <row r="30" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>4</v>
+        <v>29</v>
       </c>
     </row>
     <row r="31" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>5</v>
+        <v>30</v>
       </c>
     </row>
     <row r="32" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>85</v>
+        <v>31</v>
       </c>
     </row>
     <row r="33" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="34" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="35" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>6</v>
+        <v>34</v>
       </c>
     </row>
     <row r="36" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>7</v>
+        <v>35</v>
       </c>
     </row>
     <row r="37" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
     </row>
     <row r="38" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>9</v>
+        <v>37</v>
       </c>
     </row>
     <row r="39" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
     </row>
     <row r="40" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
     </row>
     <row r="41" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
     </row>
     <row r="42" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>64</v>
+        <v>41</v>
       </c>
     </row>
     <row r="43" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>136</v>
+        <v>42</v>
       </c>
     </row>
     <row r="44" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>10</v>
+        <v>43</v>
       </c>
     </row>
     <row r="45" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
     </row>
     <row r="46" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
     </row>
     <row r="47" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
     </row>
     <row r="48" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>86</v>
+        <v>47</v>
       </c>
     </row>
     <row r="49" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>71</v>
+        <v>48</v>
       </c>
     </row>
     <row r="50" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>65</v>
+        <v>49</v>
       </c>
     </row>
     <row r="51" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>39</v>
+        <v>50</v>
       </c>
     </row>
     <row r="52" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>40</v>
+        <v>51</v>
       </c>
     </row>
     <row r="53" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>41</v>
+        <v>52</v>
       </c>
     </row>
     <row r="54" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>66</v>
+        <v>53</v>
       </c>
     </row>
     <row r="55" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>42</v>
+        <v>54</v>
       </c>
     </row>
     <row r="56" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>43</v>
+        <v>55</v>
       </c>
     </row>
     <row r="57" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
     </row>
     <row r="58" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>44</v>
+        <v>57</v>
       </c>
     </row>
     <row r="59" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>45</v>
+        <v>58</v>
       </c>
     </row>
     <row r="60" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>46</v>
+        <v>59</v>
       </c>
     </row>
     <row r="61" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
     </row>
     <row r="62" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
     </row>
     <row r="63" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>96</v>
+        <v>62</v>
       </c>
     </row>
     <row r="64" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>137</v>
+        <v>63</v>
       </c>
     </row>
     <row r="65" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>49</v>
+        <v>64</v>
       </c>
     </row>
     <row r="66" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>50</v>
+        <v>65</v>
       </c>
     </row>
     <row r="67" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>12</v>
+        <v>66</v>
       </c>
     </row>
     <row r="68" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="69" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="70" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="71" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>13</v>
+        <v>70</v>
       </c>
     </row>
     <row r="72" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>14</v>
+        <v>71</v>
       </c>
     </row>
     <row r="73" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
     </row>
     <row r="74" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
     </row>
     <row r="75" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>16</v>
+        <v>74</v>
       </c>
     </row>
     <row r="76" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>17</v>
+        <v>75</v>
       </c>
     </row>
     <row r="77" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>91</v>
+        <v>76</v>
       </c>
     </row>
     <row r="78" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
     </row>
     <row r="79" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>51</v>
+        <v>78</v>
       </c>
     </row>
     <row r="80" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>18</v>
+        <v>79</v>
       </c>
     </row>
     <row r="81" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>19</v>
+        <v>80</v>
       </c>
     </row>
     <row r="82" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>20</v>
+        <v>81</v>
       </c>
     </row>
     <row r="83" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>52</v>
+        <v>82</v>
       </c>
     </row>
     <row r="84" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>53</v>
+        <v>83</v>
       </c>
     </row>
     <row r="85" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>54</v>
+        <v>84</v>
       </c>
     </row>
     <row r="86" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>55</v>
+        <v>85</v>
       </c>
     </row>
     <row r="87" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>56</v>
+        <v>86</v>
       </c>
     </row>
     <row r="88" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>92</v>
+        <v>87</v>
       </c>
     </row>
     <row r="89" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>21</v>
+        <v>88</v>
       </c>
     </row>
     <row r="90" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>57</v>
+        <v>89</v>
       </c>
     </row>
     <row r="91" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
     </row>
     <row r="92" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>138</v>
+        <v>91</v>
       </c>
     </row>
     <row r="93" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>58</v>
+        <v>92</v>
       </c>
     </row>
     <row r="94" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>59</v>
+        <v>93</v>
       </c>
     </row>
     <row r="95" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
     </row>
     <row r="96" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>61</v>
+        <v>95</v>
       </c>
     </row>
     <row r="97" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>72</v>
+        <v>96</v>
       </c>
     </row>
     <row r="98" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
     </row>
     <row r="99" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>78</v>
+        <v>98</v>
       </c>
     </row>
     <row r="100" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>62</v>
-[...59 lines deleted...]
-        <v>90</v>
+        <v>99</v>
       </c>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A1:A112">
-[...1 lines deleted...]
-  </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{61C9AB53-1889-42C8-AFE2-74B2946DC85B}">
-  <dimension ref="A1:A64"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3530D151-56C0-41CD-888C-984B56BC959E}">
+  <dimension ref="A1:A81"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="84.85546875" customWidth="1"/>
+    <col min="1" max="1" width="80.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
-        <v>140</v>
+        <v>101</v>
       </c>
     </row>
     <row r="3" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>141</v>
+        <v>102</v>
       </c>
     </row>
     <row r="4" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>165</v>
+        <v>103</v>
       </c>
     </row>
     <row r="5" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
     </row>
     <row r="6" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>149</v>
+        <v>105</v>
       </c>
     </row>
     <row r="7" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>116</v>
+        <v>106</v>
       </c>
     </row>
     <row r="8" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>120</v>
+        <v>107</v>
       </c>
     </row>
     <row r="9" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
     </row>
     <row r="10" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>158</v>
+        <v>109</v>
       </c>
     </row>
     <row r="11" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>166</v>
+        <v>110</v>
       </c>
     </row>
     <row r="12" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>167</v>
+        <v>111</v>
       </c>
     </row>
     <row r="13" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>168</v>
+        <v>112</v>
       </c>
     </row>
     <row r="14" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>121</v>
+        <v>113</v>
       </c>
     </row>
     <row r="15" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
     </row>
     <row r="16" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>125</v>
+        <v>115</v>
       </c>
     </row>
     <row r="17" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>130</v>
+        <v>116</v>
       </c>
     </row>
     <row r="18" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>131</v>
+        <v>117</v>
       </c>
     </row>
     <row r="19" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>150</v>
+        <v>118</v>
       </c>
     </row>
     <row r="20" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>169</v>
+        <v>119</v>
       </c>
     </row>
     <row r="21" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>163</v>
+        <v>120</v>
       </c>
     </row>
     <row r="22" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>170</v>
+        <v>121</v>
       </c>
     </row>
     <row r="23" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>108</v>
+        <v>122</v>
       </c>
     </row>
     <row r="24" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>171</v>
+        <v>123</v>
       </c>
     </row>
     <row r="25" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>151</v>
+        <v>124</v>
       </c>
     </row>
     <row r="26" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>162</v>
+        <v>125</v>
       </c>
     </row>
     <row r="27" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>174</v>
+        <v>126</v>
       </c>
     </row>
     <row r="28" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
     </row>
     <row r="29" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>115</v>
+        <v>128</v>
       </c>
     </row>
     <row r="30" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>142</v>
+        <v>129</v>
       </c>
     </row>
     <row r="31" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>109</v>
+        <v>130</v>
       </c>
     </row>
     <row r="32" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>143</v>
+        <v>131</v>
       </c>
     </row>
     <row r="33" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>144</v>
+        <v>132</v>
       </c>
     </row>
     <row r="34" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>172</v>
+        <v>133</v>
       </c>
     </row>
     <row r="35" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>152</v>
+        <v>134</v>
       </c>
     </row>
     <row r="36" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>145</v>
+        <v>135</v>
       </c>
     </row>
     <row r="37" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>126</v>
+        <v>136</v>
       </c>
     </row>
     <row r="38" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>127</v>
+        <v>137</v>
       </c>
     </row>
     <row r="39" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>159</v>
+        <v>138</v>
       </c>
     </row>
     <row r="40" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>160</v>
+        <v>139</v>
       </c>
     </row>
     <row r="41" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>117</v>
+        <v>140</v>
       </c>
     </row>
     <row r="42" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>118</v>
+        <v>141</v>
       </c>
     </row>
     <row r="43" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>153</v>
+        <v>142</v>
       </c>
     </row>
     <row r="44" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>119</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>154</v>
+        <v>144</v>
       </c>
     </row>
     <row r="46" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
     </row>
     <row r="47" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>175</v>
+        <v>146</v>
       </c>
     </row>
     <row r="48" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>155</v>
+        <v>147</v>
       </c>
     </row>
     <row r="49" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>156</v>
+        <v>148</v>
       </c>
     </row>
     <row r="50" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>173</v>
+        <v>149</v>
       </c>
     </row>
     <row r="51" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>128</v>
+        <v>150</v>
       </c>
     </row>
     <row r="52" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>161</v>
+        <v>151</v>
       </c>
     </row>
     <row r="53" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>114</v>
+        <v>152</v>
       </c>
     </row>
     <row r="54" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
     </row>
     <row r="55" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>110</v>
+        <v>154</v>
       </c>
     </row>
     <row r="56" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>111</v>
+        <v>155</v>
       </c>
     </row>
     <row r="57" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>147</v>
+        <v>156</v>
       </c>
     </row>
     <row r="58" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>132</v>
+        <v>157</v>
       </c>
     </row>
     <row r="59" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>133</v>
+        <v>158</v>
       </c>
     </row>
     <row r="60" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>123</v>
+        <v>159</v>
       </c>
     </row>
     <row r="61" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>124</v>
+        <v>160</v>
       </c>
     </row>
     <row r="62" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
     </row>
     <row r="63" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>148</v>
+        <v>162</v>
       </c>
     </row>
     <row r="64" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>112</v>
+        <v>163</v>
+      </c>
+    </row>
+    <row r="65" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A65" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="66" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A66" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="67" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A67" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="68" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A68" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="69" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A69" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="70" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A70" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="71" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A71" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="72" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A72" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="73" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A73" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="74" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A74" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="75" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A75" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="76" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A76" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="77" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A77" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="78" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A78" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="79" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A79" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="80" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A80" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="81" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A81" t="s">
+        <v>180</v>
       </c>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A1:A64">
-    <sortCondition ref="A1:A64"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A1:A13">
+    <sortCondition ref="A1:A13"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>01</vt:lpstr>
       <vt:lpstr>02</vt:lpstr>
     </vt:vector>