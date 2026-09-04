--- v1 (2026-06-05)
+++ v2 (2026-09-04)
@@ -5,69 +5,69 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27932"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="E:\2025\EN\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EF3BBC8B-2A73-41B5-8FAB-431803021A1F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{221CF922-4795-44A6-97A7-39044C3371E4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="2295" yWindow="2295" windowWidth="28800" windowHeight="15435" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="165" yWindow="5190" windowWidth="28800" windowHeight="15435" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="1" r:id="rId1"/>
     <sheet name="02" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="181" uniqueCount="181">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="197" uniqueCount="197">
   <si>
     <t>2Pac - All eyez on me [Belite DJ remix]</t>
   </si>
   <si>
     <t>50 Cent - Hustler's ambition</t>
   </si>
   <si>
     <t>Ace of Base, Martik C - All for You (All 4 you)[remix]</t>
   </si>
   <si>
     <t>Akcent - Kylie</t>
   </si>
   <si>
     <t>Akord - Hora dorului</t>
   </si>
   <si>
     <t>Alban Dr. - Loverboy</t>
   </si>
   <si>
     <t>Alban Dr., Sash! - It's my life</t>
   </si>
   <si>
     <t>Alban Dr., Sash! - Long time ago</t>
   </si>
   <si>
@@ -566,50 +566,98 @@
     <t xml:space="preserve">Борохитова Елена - Эжыдээ зорюулнаб [iv] </t>
   </si>
   <si>
     <t xml:space="preserve">Добрыя людзі - Свята [iv] </t>
   </si>
   <si>
     <t xml:space="preserve">ИСКАН, Мухаметзянова Саида - Мин яратам сине Татарстан [-+] </t>
   </si>
   <si>
     <t xml:space="preserve">Кобокова Кенже - Кечиккен суйуу [-+] </t>
   </si>
   <si>
     <t xml:space="preserve">Мухаметзянова Саида - Unutma meni (Kumush Razzoqova)[iv] </t>
   </si>
   <si>
     <t xml:space="preserve">Назархан Севара - Yur muhabbat [iv] </t>
   </si>
   <si>
     <t xml:space="preserve">Полякова Оля, Army of Lovers - Love is blue [iv,клип] </t>
   </si>
   <si>
     <t xml:space="preserve">Рыбак Александр - Psycopath [iv] </t>
   </si>
   <si>
     <t xml:space="preserve">Улыкман Асыл - Актриса [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Brux XTN - Paid to exist [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Da Ti - Take me there [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Djo - End of beginning [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Eben - Hollow [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ellisar - Do It again [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fike Dominic - Baby doll [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ilham DJ - Digidi digidi [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Milky - Just the way you are [iv,клип] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Walker Alan, Melkman Isabella, O'Ryan Katherine - Broken strings [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ay Yola - Aihylyu [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ay Yola - Batyr [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ay Yola - Kil kotom [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ay Yola - Tugan tel [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ay Yola - Ural vasyaty [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ay Yola - Yola [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rammstein, Spiteri Sharleen - Stirb nicht vor mir (Don't die before i do)[-+] </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -1405,469 +1453,549 @@
         <v>96</v>
       </c>
     </row>
     <row r="98" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="99" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="100" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
         <v>99</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3530D151-56C0-41CD-888C-984B56BC959E}">
-  <dimension ref="A1:A81"/>
+  <dimension ref="A1:A97"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="80.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="3" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="4" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="5" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="6" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>105</v>
+        <v>190</v>
       </c>
     </row>
     <row r="7" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>106</v>
+        <v>191</v>
       </c>
     </row>
     <row r="8" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>107</v>
+        <v>192</v>
       </c>
     </row>
     <row r="9" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>108</v>
+        <v>193</v>
       </c>
     </row>
     <row r="10" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>109</v>
+        <v>194</v>
       </c>
     </row>
     <row r="11" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>110</v>
+        <v>195</v>
       </c>
     </row>
     <row r="12" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="13" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
     </row>
     <row r="14" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
     </row>
     <row r="15" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="16" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>115</v>
+        <v>181</v>
       </c>
     </row>
     <row r="17" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>116</v>
+        <v>109</v>
       </c>
     </row>
     <row r="18" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>117</v>
+        <v>110</v>
       </c>
     </row>
     <row r="19" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>118</v>
+        <v>111</v>
       </c>
     </row>
     <row r="20" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>119</v>
+        <v>182</v>
       </c>
     </row>
     <row r="21" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>120</v>
+        <v>112</v>
       </c>
     </row>
     <row r="22" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>121</v>
+        <v>113</v>
       </c>
     </row>
     <row r="23" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>122</v>
+        <v>114</v>
       </c>
     </row>
     <row r="24" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>123</v>
+        <v>183</v>
       </c>
     </row>
     <row r="25" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>124</v>
+        <v>184</v>
       </c>
     </row>
     <row r="26" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>125</v>
+        <v>115</v>
       </c>
     </row>
     <row r="27" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>126</v>
+        <v>185</v>
       </c>
     </row>
     <row r="28" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>127</v>
+        <v>116</v>
       </c>
     </row>
     <row r="29" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>128</v>
+        <v>117</v>
       </c>
     </row>
     <row r="30" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>129</v>
+        <v>186</v>
       </c>
     </row>
     <row r="31" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>130</v>
+        <v>118</v>
       </c>
     </row>
     <row r="32" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>131</v>
+        <v>119</v>
       </c>
     </row>
     <row r="33" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>132</v>
+        <v>120</v>
       </c>
     </row>
     <row r="34" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>133</v>
+        <v>121</v>
       </c>
     </row>
     <row r="35" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>134</v>
+        <v>187</v>
       </c>
     </row>
     <row r="36" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>135</v>
+        <v>122</v>
       </c>
     </row>
     <row r="37" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>136</v>
+        <v>123</v>
       </c>
     </row>
     <row r="38" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>137</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>138</v>
+        <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>139</v>
+        <v>126</v>
       </c>
     </row>
     <row r="41" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>140</v>
+        <v>127</v>
       </c>
     </row>
     <row r="42" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>141</v>
+        <v>128</v>
       </c>
     </row>
     <row r="43" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>142</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>143</v>
+        <v>130</v>
       </c>
     </row>
     <row r="45" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>144</v>
+        <v>131</v>
       </c>
     </row>
     <row r="46" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>145</v>
+        <v>132</v>
       </c>
     </row>
     <row r="47" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>147</v>
+        <v>134</v>
       </c>
     </row>
     <row r="49" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>148</v>
+        <v>188</v>
       </c>
     </row>
     <row r="50" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>149</v>
+        <v>135</v>
       </c>
     </row>
     <row r="51" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>150</v>
+        <v>136</v>
       </c>
     </row>
     <row r="52" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>151</v>
+        <v>137</v>
       </c>
     </row>
     <row r="53" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>152</v>
+        <v>138</v>
       </c>
     </row>
     <row r="54" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>153</v>
+        <v>139</v>
       </c>
     </row>
     <row r="55" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>154</v>
+        <v>140</v>
       </c>
     </row>
     <row r="56" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>155</v>
+        <v>141</v>
       </c>
     </row>
     <row r="57" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>156</v>
+        <v>142</v>
       </c>
     </row>
     <row r="58" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>157</v>
+        <v>143</v>
       </c>
     </row>
     <row r="59" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>158</v>
+        <v>144</v>
       </c>
     </row>
     <row r="60" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>159</v>
+        <v>145</v>
       </c>
     </row>
     <row r="61" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>160</v>
+        <v>146</v>
       </c>
     </row>
     <row r="62" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>161</v>
+        <v>147</v>
       </c>
     </row>
     <row r="63" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>162</v>
+        <v>148</v>
       </c>
     </row>
     <row r="64" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>163</v>
+        <v>149</v>
       </c>
     </row>
     <row r="65" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>164</v>
+        <v>150</v>
       </c>
     </row>
     <row r="66" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>165</v>
+        <v>151</v>
       </c>
     </row>
     <row r="67" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>166</v>
+        <v>152</v>
       </c>
     </row>
     <row r="68" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>167</v>
+        <v>153</v>
       </c>
     </row>
     <row r="69" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>168</v>
+        <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>169</v>
+        <v>154</v>
       </c>
     </row>
     <row r="71" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>170</v>
+        <v>155</v>
       </c>
     </row>
     <row r="72" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>171</v>
+        <v>156</v>
       </c>
     </row>
     <row r="73" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>172</v>
+        <v>157</v>
       </c>
     </row>
     <row r="74" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>173</v>
+        <v>158</v>
       </c>
     </row>
     <row r="75" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>174</v>
+        <v>159</v>
       </c>
     </row>
     <row r="76" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>175</v>
+        <v>160</v>
       </c>
     </row>
     <row r="77" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>176</v>
+        <v>161</v>
       </c>
     </row>
     <row r="78" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>177</v>
+        <v>162</v>
       </c>
     </row>
     <row r="79" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>178</v>
+        <v>163</v>
       </c>
     </row>
     <row r="80" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>179</v>
+        <v>164</v>
       </c>
     </row>
     <row r="81" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="82" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A82" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="83" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A83" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="84" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A84" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="85" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A85" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="86" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A86" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="87" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A87" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="88" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A88" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="89" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A89" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="90" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A90" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="91" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A91" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="92" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A92" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="93" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A93" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="94" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A94" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="95" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A95" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="96" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A96" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="97" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A97" t="s">
         <v>180</v>
       </c>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A1:A13">
-    <sortCondition ref="A1:A13"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A1:A97">
+    <sortCondition ref="A1:A97"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>01</vt:lpstr>
       <vt:lpstr>02</vt:lpstr>
     </vt:vector>