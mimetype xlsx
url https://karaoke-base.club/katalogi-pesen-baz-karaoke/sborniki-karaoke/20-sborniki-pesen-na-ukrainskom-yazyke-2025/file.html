--- v0 (2026-04-21)
+++ v1 (2026-06-05)
@@ -5,75 +5,75 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27932"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\karaoke\UA\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="E:\2025\UA\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CEAF81E9-5E4D-492E-BA5F-98636F39B349}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7F8B90FE-9565-4496-8DDE-BF1301FEC95B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="6615" yWindow="1740" windowWidth="28800" windowHeight="15435" activeTab="3" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="4815" yWindow="3045" windowWidth="28800" windowHeight="15435" activeTab="4" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="1" r:id="rId1"/>
     <sheet name="02" sheetId="2" r:id="rId2"/>
     <sheet name="03" sheetId="3" r:id="rId3"/>
     <sheet name="04" sheetId="4" r:id="rId4"/>
     <sheet name="05" sheetId="5" r:id="rId5"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="428" uniqueCount="428">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="463" uniqueCount="463">
   <si>
     <t xml:space="preserve">Поплавський Михайло - Роки летять [iv] </t>
   </si>
   <si>
     <t xml:space="preserve">Рыбчинский Юрий - Зозуля [iv,клип] </t>
   </si>
   <si>
     <t xml:space="preserve">Drevo - Енкарапіста (Танцювала моя дама)[iv] </t>
   </si>
   <si>
     <t xml:space="preserve">Drevo - Смарагдове небо [iv,клип] </t>
   </si>
   <si>
     <t xml:space="preserve">Niro Victoria - Ворожка [iv,клип] </t>
   </si>
   <si>
     <t xml:space="preserve">Niro Victoria - Питань нема [iv,клип] </t>
   </si>
   <si>
     <t xml:space="preserve">SWOIIA - Мама [iv,клип] </t>
   </si>
   <si>
     <t xml:space="preserve">Teslenko - Звичка [iv,клип] </t>
   </si>
   <si>
@@ -1313,50 +1313,155 @@
     <t xml:space="preserve">Лобач Віталій - Ягода малинка [iv,клип] </t>
   </si>
   <si>
     <t xml:space="preserve">Марина і компанія - Динь білий динь [iv] </t>
   </si>
   <si>
     <t xml:space="preserve">Марина і компанія - Щастя поруч [iv] </t>
   </si>
   <si>
     <t xml:space="preserve">Марина і компанія - Яблуні [iv] </t>
   </si>
   <si>
     <t xml:space="preserve">Мірзоян Арсен (Бабурка) - Намалюю зиму [iv] </t>
   </si>
   <si>
     <t xml:space="preserve">Могилевская Наталия - Давай зустрінемо Різдво вдома [iv] </t>
   </si>
   <si>
     <t xml:space="preserve">Океан Ельзи - Де я [iv] </t>
   </si>
   <si>
     <t xml:space="preserve">Океан Ельзи, Rammstein - Обійми [iv] </t>
   </si>
   <si>
     <t xml:space="preserve">Тринчер Анна - Палає [iv,клип] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Anstay - Літній дощ [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Biobiter - Тихо в ночі [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Chico, Qatoshi - Панночка [Caspian Alex remix,iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Chico, Qatoshi - Панночка [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Darisha - Коси [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Darisha - Під вінницьким дощем [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dibrova - Розкажи [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fiїnka - Вівтар (А ти поклав своє кохання)[iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kadnay - Хей зупинись [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kazaryan Edmon - Метафора [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kazaryan Edmon - Серце [iv,клип] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kazaryan Edmon - Файна пані [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kola - Каблучка [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kristonko - Прикуті [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">MamaRika (Еріка) - Полюбила [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">MusicLand, DianaMusic - Тук тук тук а серце б'ється [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vaha - Лілеї [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vaha - О мамо [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Yaktak - Залишила [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ZippO, Agape, Runa - Доберман [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Алиби (Алiбi) - Лічилочка [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Андріана - Лавандова кава [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бабкин Сергей - Щастя зайве [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Барских Макс - Сльози [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бужинская Екатерина - Донечка моя [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бужинская Екатерина - Мамина любов [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бужинская Екатерина - Просила Бога (Про любов)[UA vers,iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бужинская Екатерина - Романсеро [UA vers,iv,клип] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бужинская Екатерина, Павлік Віктор - Зорепад [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бучинская Наталия - Де би зараз я не була [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бучинская Наталия - Жінка [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Грицкан Михаил - Люблю життя [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Зінкевич Василь - Забудь печаль (Не знаю)[iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Омаргалиева Алёна - Сама [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Козловський Віталій - Шекспір [бэк,v] </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -3282,53 +3387,53 @@
     <row r="99" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="100" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="101" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
         <v>310</v>
       </c>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A1:A101">
     <sortCondition ref="A1:A101"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3C3241EC-A1E4-4268-B9E9-DB4D16D97EA9}">
-  <dimension ref="A1:A111"/>
+  <dimension ref="A1:A112"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="74.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="3" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="4" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
@@ -3645,269 +3750,450 @@
         <v>385</v>
       </c>
     </row>
     <row r="67" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="68" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
         <v>387</v>
       </c>
     </row>
     <row r="69" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="70" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="71" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>415</v>
+        <v>462</v>
       </c>
     </row>
     <row r="72" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>341</v>
+        <v>415</v>
       </c>
     </row>
     <row r="73" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>388</v>
+        <v>341</v>
       </c>
     </row>
     <row r="74" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>416</v>
+        <v>388</v>
       </c>
     </row>
     <row r="75" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
     </row>
     <row r="76" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>389</v>
+        <v>417</v>
       </c>
     </row>
     <row r="77" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
     </row>
     <row r="78" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>342</v>
+        <v>390</v>
       </c>
     </row>
     <row r="79" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>391</v>
+        <v>342</v>
       </c>
     </row>
     <row r="80" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
     </row>
     <row r="81" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
     </row>
     <row r="82" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
     </row>
     <row r="83" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
     </row>
     <row r="84" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
     </row>
     <row r="85" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
     </row>
     <row r="86" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
     </row>
     <row r="87" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
     </row>
     <row r="88" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
     </row>
     <row r="89" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="90" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
     </row>
     <row r="91" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>418</v>
+        <v>402</v>
       </c>
     </row>
     <row r="92" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
     </row>
     <row r="93" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>403</v>
+        <v>419</v>
       </c>
     </row>
     <row r="94" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
     </row>
     <row r="95" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>420</v>
+        <v>404</v>
       </c>
     </row>
     <row r="96" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>343</v>
+        <v>420</v>
       </c>
     </row>
     <row r="97" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>421</v>
+        <v>343</v>
       </c>
     </row>
     <row r="98" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
     </row>
     <row r="99" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="100" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
     </row>
     <row r="101" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>405</v>
+        <v>424</v>
       </c>
     </row>
     <row r="102" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>344</v>
+        <v>405</v>
       </c>
     </row>
     <row r="103" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>425</v>
+        <v>344</v>
       </c>
     </row>
     <row r="104" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
     </row>
     <row r="105" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>406</v>
+        <v>426</v>
       </c>
     </row>
     <row r="106" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="107" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>345</v>
+        <v>407</v>
       </c>
     </row>
     <row r="108" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>408</v>
+        <v>345</v>
       </c>
     </row>
     <row r="109" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>427</v>
+        <v>408</v>
       </c>
     </row>
     <row r="110" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>409</v>
+        <v>427</v>
       </c>
     </row>
     <row r="111" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="112" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A112" t="s">
         <v>346</v>
       </c>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A1:A30">
     <sortCondition ref="A1:A30"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D333539F-2C97-4BE3-B9B6-7D73E6C17784}">
-  <dimension ref="A1"/>
+  <dimension ref="A1:A34"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B1" sqref="B1"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
-  <sheetData/>
+  <cols>
+    <col min="1" max="1" width="60.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A1" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="2" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A2" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="3" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A3" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="4" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="5" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="6" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="7" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="8" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="9" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A9" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="10" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="11" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="12" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A12" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="13" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="14" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="15" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="16" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="17" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="18" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="19" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="20" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="21" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="22" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="23" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="24" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="25" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A25" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="26" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="27" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="28" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A28" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="29" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A29" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="30" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A30" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="31" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A31" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="32" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A32" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="33" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A33" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="34" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A34" t="s">
+        <v>461</v>
+      </c>
+    </row>
+  </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>01</vt:lpstr>
       <vt:lpstr>02</vt:lpstr>
       <vt:lpstr>03</vt:lpstr>
       <vt:lpstr>04</vt:lpstr>