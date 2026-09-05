--- v1 (2026-06-05)
+++ v2 (2026-09-05)
@@ -8,72 +8,72 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27932"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="E:\2025\UA\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7F8B90FE-9565-4496-8DDE-BF1301FEC95B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3CB3F737-2A12-452B-9397-F50B2F9B3393}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="4815" yWindow="3045" windowWidth="28800" windowHeight="15435" activeTab="4" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="165" yWindow="5190" windowWidth="28800" windowHeight="15435" activeTab="4" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="1" r:id="rId1"/>
     <sheet name="02" sheetId="2" r:id="rId2"/>
     <sheet name="03" sheetId="3" r:id="rId3"/>
     <sheet name="04" sheetId="4" r:id="rId4"/>
     <sheet name="05" sheetId="5" r:id="rId5"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="463" uniqueCount="463">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="511" uniqueCount="511">
   <si>
     <t xml:space="preserve">Поплавський Михайло - Роки летять [iv] </t>
   </si>
   <si>
     <t xml:space="preserve">Рыбчинский Юрий - Зозуля [iv,клип] </t>
   </si>
   <si>
     <t xml:space="preserve">Drevo - Енкарапіста (Танцювала моя дама)[iv] </t>
   </si>
   <si>
     <t xml:space="preserve">Drevo - Смарагдове небо [iv,клип] </t>
   </si>
   <si>
     <t xml:space="preserve">Niro Victoria - Ворожка [iv,клип] </t>
   </si>
   <si>
     <t xml:space="preserve">Niro Victoria - Питань нема [iv,клип] </t>
   </si>
   <si>
     <t xml:space="preserve">SWOIIA - Мама [iv,клип] </t>
   </si>
   <si>
     <t xml:space="preserve">Teslenko - Звичка [iv,клип] </t>
   </si>
   <si>
@@ -1408,60 +1408,204 @@
   <si>
     <t xml:space="preserve">Барских Макс - Сльози [iv] </t>
   </si>
   <si>
     <t xml:space="preserve">Бужинская Екатерина - Донечка моя [iv] </t>
   </si>
   <si>
     <t xml:space="preserve">Бужинская Екатерина - Мамина любов [iv] </t>
   </si>
   <si>
     <t xml:space="preserve">Бужинская Екатерина - Просила Бога (Про любов)[UA vers,iv] </t>
   </si>
   <si>
     <t xml:space="preserve">Бужинская Екатерина - Романсеро [UA vers,iv,клип] </t>
   </si>
   <si>
     <t xml:space="preserve">Бужинская Екатерина, Павлік Віктор - Зорепад [iv] </t>
   </si>
   <si>
     <t xml:space="preserve">Бучинская Наталия - Де би зараз я не була [iv] </t>
   </si>
   <si>
     <t xml:space="preserve">Бучинская Наталия - Жінка [iv] </t>
   </si>
   <si>
-    <t xml:space="preserve">Грицкан Михаил - Люблю життя [iv] </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Зінкевич Василь - Забудь печаль (Не знаю)[iv] </t>
   </si>
   <si>
     <t xml:space="preserve">Омаргалиева Алёна - Сама [iv] </t>
   </si>
   <si>
     <t xml:space="preserve">Козловський Віталій - Шекспір [бэк,v] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">100лиця, Chico, Qatoshi - Покохай мене [Chicomuz remix,iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Diagnoz - Так сумую по тобі [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dmnted, Квасній Ярина - Парова машина [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dovi - Nostalgie [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dubyk Daryna - Болить [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fiїnka - Афини [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gaaya - Холодний лід [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gnatyshen - Дитинство [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Heil Jerry - Додай гучності (12 points)[iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Heil Jerry, Ochman - Bronia [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Huculka - Ластівки [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">JKLN - Welcome to Ukraine [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kalush, Siromaha Kozak - Нумо козаки [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lisovskiy, Askaniya - Полюбила ухилянта [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Yuzkiv - Люби [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Білий Бо - Місток [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бобул Іво - Все золото світу [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бобул Іво - Листопад [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бобул Іво - Місячне колесо [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бобул Іво - Моя любов моя журба [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бобул Іво - Не судилося [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бобул Іво - Ти зігрій мене [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бобул Іво - Якщо любиш кохай [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бобул Іво, Kolaba - Серпанкові очі [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бобул Іво, Пискарёва Татьяна - Берег любові [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дантес Владимир - Лайки [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Коваленко Вероника, Twinz - Губи [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пивоваров Артем - 8 диво [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Прокопов Дмитро - Зробіть гучніше цій принцесі [dance remix,iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Грицкан Михаил - Люблю життя [iv,клип] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кароль Тіна - Життя продовжуться [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кароль Тіна - Здатись ти завжди встигнеш [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кароль Тіна - Люблю його [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кароль Тіна - Не бійся [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кароль Тіна - Ніченька [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кароль Тіна - Пам'ятаю [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кароль Тіна - Полюси [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кароль Тіна - Тепер я знаю [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кароль Тіна - Ти відпусти [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кароль Тіна - У неба попрошу [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кісельов Нікіта - Вівтар (А ти поклав своє кохання)[iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Матвієнко Тоня, Мірзоян Арсен - Не край [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Монатик Дима (Monatik) - Ода свобода [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Огневич Злата - Королева драми [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Омаргалиева Алёна - Фанат [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Полякова Оля - Вадік [iv,18+] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пономарьов Олександр - Закохаєшся [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Скорпіон Роман, Гіга Квітослава - За тебе все віддам [iv] </t>
+  </si>
+  <si>
+    <t>Цибульська Оля - Мама драма [iv]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -3750,51 +3894,51 @@
         <v>385</v>
       </c>
     </row>
     <row r="67" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="68" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
         <v>387</v>
       </c>
     </row>
     <row r="69" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="70" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="71" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="72" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
         <v>415</v>
       </c>
     </row>
     <row r="73" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="74" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
         <v>388</v>
       </c>
     </row>
     <row r="75" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="76" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
         <v>417</v>
@@ -3968,232 +4112,475 @@
     <row r="110" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
         <v>427</v>
       </c>
     </row>
     <row r="111" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
         <v>409</v>
       </c>
     </row>
     <row r="112" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
         <v>346</v>
       </c>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A1:A30">
     <sortCondition ref="A1:A30"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D333539F-2C97-4BE3-B9B6-7D73E6C17784}">
-  <dimension ref="A1:A34"/>
+  <dimension ref="A1:A82"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="60.140625" customWidth="1"/>
+    <col min="1" max="1" width="62.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
-        <v>428</v>
+        <v>462</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="3" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
     </row>
     <row r="4" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
     </row>
     <row r="5" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
     </row>
     <row r="6" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
     </row>
     <row r="7" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="8" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>435</v>
+        <v>463</v>
       </c>
     </row>
     <row r="9" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
     </row>
     <row r="10" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>437</v>
+        <v>464</v>
       </c>
     </row>
     <row r="11" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>438</v>
+        <v>465</v>
       </c>
     </row>
     <row r="12" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>439</v>
+        <v>466</v>
       </c>
     </row>
     <row r="13" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>440</v>
+        <v>467</v>
       </c>
     </row>
     <row r="14" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>441</v>
+        <v>435</v>
       </c>
     </row>
     <row r="15" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>442</v>
+        <v>468</v>
       </c>
     </row>
     <row r="16" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>443</v>
+        <v>469</v>
       </c>
     </row>
     <row r="17" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>444</v>
+        <v>470</v>
       </c>
     </row>
     <row r="18" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>445</v>
+        <v>471</v>
       </c>
     </row>
     <row r="19" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>446</v>
+        <v>472</v>
       </c>
     </row>
     <row r="20" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>447</v>
+        <v>473</v>
       </c>
     </row>
     <row r="21" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>448</v>
+        <v>436</v>
       </c>
     </row>
     <row r="22" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>449</v>
+        <v>474</v>
       </c>
     </row>
     <row r="23" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>450</v>
+        <v>437</v>
       </c>
     </row>
     <row r="24" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>451</v>
+        <v>438</v>
       </c>
     </row>
     <row r="25" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>452</v>
+        <v>439</v>
       </c>
     </row>
     <row r="26" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>453</v>
+        <v>440</v>
       </c>
     </row>
     <row r="27" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>454</v>
+        <v>441</v>
       </c>
     </row>
     <row r="28" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>455</v>
+        <v>475</v>
       </c>
     </row>
     <row r="29" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>456</v>
+        <v>442</v>
       </c>
     </row>
     <row r="30" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>457</v>
+        <v>443</v>
       </c>
     </row>
     <row r="31" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>458</v>
+        <v>444</v>
       </c>
     </row>
     <row r="32" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>459</v>
+        <v>445</v>
       </c>
     </row>
     <row r="33" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>460</v>
+        <v>446</v>
       </c>
     </row>
     <row r="34" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>461</v>
+        <v>476</v>
+      </c>
+    </row>
+    <row r="35" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A35" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="36" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A36" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="37" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A37" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="38" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A38" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="39" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A39" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="40" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A40" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="41" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A41" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="42" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A42" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="43" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A43" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="44" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A44" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="45" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A45" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="46" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A46" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="47" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A47" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="48" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A48" t="s">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="49" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A49" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="50" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A50" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="51" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A51" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="52" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A52" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="53" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A53" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="54" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A54" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="55" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A55" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="56" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A56" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="57" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A57" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="58" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A58" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="59" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A59" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="60" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A60" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="61" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A61" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="62" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A62" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="63" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A63" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="64" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A64" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="65" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A65" t="s">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="66" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A66" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="67" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A67" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="68" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A68" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="69" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A69" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="70" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A70" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="71" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A71" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="72" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A72" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="73" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A73" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="74" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A74" t="s">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="75" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A75" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="76" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A76" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="77" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A77" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="78" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A78" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="79" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A79" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="80" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A80" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="81" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A81" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="82" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A82" t="s">
+        <v>510</v>
       </c>
     </row>
   </sheetData>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A1:A82">
+    <sortCondition ref="A1:A82"/>
+  </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>01</vt:lpstr>
       <vt:lpstr>02</vt:lpstr>
       <vt:lpstr>03</vt:lpstr>
       <vt:lpstr>04</vt:lpstr>