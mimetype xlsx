--- v0 (2026-06-05)
+++ v1 (2026-09-03)
@@ -2,108 +2,112 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27932"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="E:\2025\RU\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AA20CF17-57B6-4962-BF24-E8A4D395AC5E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4B39E53E-9873-41D6-9204-E93C97EBDB0C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="2985" yWindow="2985" windowWidth="28800" windowHeight="15435" activeTab="19" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="165" yWindow="5190" windowWidth="28800" windowHeight="15435" activeTab="21" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="2" r:id="rId1"/>
     <sheet name="02" sheetId="3" r:id="rId2"/>
     <sheet name="03" sheetId="4" r:id="rId3"/>
     <sheet name="04" sheetId="5" r:id="rId4"/>
     <sheet name="05" sheetId="6" r:id="rId5"/>
     <sheet name="06" sheetId="7" r:id="rId6"/>
     <sheet name="07" sheetId="8" r:id="rId7"/>
     <sheet name="08" sheetId="9" r:id="rId8"/>
     <sheet name="09" sheetId="10" r:id="rId9"/>
     <sheet name="10" sheetId="11" r:id="rId10"/>
     <sheet name="11" sheetId="12" r:id="rId11"/>
     <sheet name="12" sheetId="13" r:id="rId12"/>
     <sheet name="13" sheetId="14" r:id="rId13"/>
     <sheet name="14" sheetId="15" r:id="rId14"/>
     <sheet name="15" sheetId="16" r:id="rId15"/>
     <sheet name="16" sheetId="17" r:id="rId16"/>
     <sheet name="17" sheetId="18" r:id="rId17"/>
     <sheet name="18" sheetId="19" r:id="rId18"/>
     <sheet name="19" sheetId="20" r:id="rId19"/>
     <sheet name="20" sheetId="21" r:id="rId20"/>
+    <sheet name="21" sheetId="22" r:id="rId21"/>
+    <sheet name="22" sheetId="23" r:id="rId22"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3932" uniqueCount="3932">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4341" uniqueCount="4340">
   <si>
     <t xml:space="preserve">5sta Family, АДЛИН, Килджо - Зачем [iv,vid] </t>
   </si>
   <si>
     <t xml:space="preserve">ARi Sam Vii - Раскусила [iv,клип] </t>
   </si>
   <si>
     <t xml:space="preserve">ARi Sam Vii - Хочу быть его женой [iv,клип] </t>
   </si>
   <si>
     <t xml:space="preserve">ARi Sam Vii - Я ухожу [iv] </t>
   </si>
   <si>
     <t xml:space="preserve">Dabro (Дабро) - Билет [iv,клип] </t>
   </si>
   <si>
     <t xml:space="preserve">Daryana - Кто ты [iv,клип] </t>
   </si>
   <si>
     <t xml:space="preserve">Dashi - Весело [iv,клип] </t>
   </si>
   <si>
     <t xml:space="preserve">DAVA, A-Dessa - Потанцевал [iv,клип] </t>
   </si>
   <si>
@@ -11851,54 +11855,1278 @@
   <si>
     <t xml:space="preserve">Любимцев Евгений - Жора подержи мой макинтош [iv] </t>
   </si>
   <si>
     <t xml:space="preserve">Семенович Анна, Шаляпин Прохор - Мужичок под каблучок [iv] </t>
   </si>
   <si>
     <t xml:space="preserve">Сладкий сон, Васюта Сергей - Алые розы [iv] </t>
   </si>
   <si>
     <t xml:space="preserve">Сладкий сон, Васюта Сергей - Босоногая девчонка [iv] </t>
   </si>
   <si>
     <t xml:space="preserve">Суханкина Маргарита, Petrakoff - На дискотеке [iv] </t>
   </si>
   <si>
     <t xml:space="preserve">Триагрутрика - Биг сити лайф [iv] </t>
   </si>
   <si>
     <t xml:space="preserve">Фролова Елена - Благодарю [iv] </t>
   </si>
   <si>
     <t xml:space="preserve">Хуснутдинов Эдуард - Судьба дорога [iv] </t>
   </si>
   <si>
-    <t xml:space="preserve">Чеботина Люся - Мотив преступления [iv] </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Экспресс - Жора подержи мой макинтош [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">3-ий Январь, Il'giz - Загудим [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">5 пятниц - Не нужны слова [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">5sta Family, Fargo - Перемотай [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">5утра, Бузова Ольга - Бесценна [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">7 станций - Встречная полоса авторская версия [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">7 станций - Станция весна [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">9 грамм - Дэнс [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Adil - 18 [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Adil - Джульетта [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Agassy - Снова [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Akmal' - Любовная [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Alemond, Айни, Xcho - Пульс [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Aneya - Целоваться [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Artik, Asti, Seville - Бриллиант [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bahh Tee (Бахти) - Клянусь [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bard pjct - Море горьких слёз [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bearwolf - Чародейка [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Biscuit Jeam, Filipchenkow Gleb, G-Pol - Mallorca [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Boyka Mia - Казак [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">By Индия - Кавалерия [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">By Индия, Xcho, Мот - Шадэ [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Chislov Sergey - Морда моя [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gazan - Черемша [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jakone, Kiliana, Вектор А - Мутный тип [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kaya - Желаю тебе [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kosmal, Alpina - Искренне [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lenz Ama - На воле я [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Liza - Сердце моё [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Marusia Aic, Salman'Ov - Ночная птица [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Maur - Тёте надо выпить [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Miravi - За тобой [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Miyagi, Ollane - Весна [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Moreart, Ned Gee - Я это ты [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mushtavinski - Пока я не готов [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nazami, Damir - Меня забудь [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rasa - Весна [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sabi - Укради [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tatar, Jakone - Она снова [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tatrey - Паруса [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vavan (Владимир Селиванов) - Ромашки [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Wallem - По татарски [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Xolidayboy - Помни [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Акимов Тима, Rozalia - Кем то [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Акула (Оксана Почепа) - Пакакотики [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Амзоев Мераб (Merab Amzoevi) - Плавно [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Антонов Юрий - Золотая лестница [Ruviga cover,iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Антоха МС, Джарахов Эльдар - Цветочки [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Арбенина Диана (Ночные снайперы) - The punisher [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Аркадиас - Пусть яркое солнце заменит луна [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Аркадиас - Розовый вечер смотрит в окно [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Асмаев Анатолий - Моменты [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ассорти (A-Sortie) -  Ищи не ищи [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">БаRo - Главное семья [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Баста, Моя Мишель - Если я буду танцевать [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Би-2 - Это не бомбы а просто летний гром [Bushby Adrian vers,iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Буланова Татьяна - Надо ли [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Буланова Татьяна - Я не буду спать [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Буланова Татьяна, Кватро Originals - Талисман [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Вальтер Инна - Роза [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ВариАция - Твой мир [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Вертиго Макс, Сандак - Асфальт горит [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Восток - Туман [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Гайдук Егор - Вечно молодой [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Гоман Алексей - Поручик [iv,клип] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Гончарук Маша - В глазах серо синих [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Гравитация - Не буду горевать [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Движовый - Живи в свой кайф [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дрозды, Стоянов Юрий - Родительский дом [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дюна - Романтика руля [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Евстигнеева Олеся - Жизнь наладится [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ерошка Арина - Не молчи [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Зара (Зарифа Мгоян) - Ждала твоего звонка [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Зомб - Прощальный медляк [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Зыкина Людмила - Степь да степь кругом [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Инфинити - Нелюбовь [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Иссаев, Мустаева - Холодный асфальт [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Итляшев Ислам - Пиранья любовь [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кабан Кирилл - На юг [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Казаки делают хиты - Туда [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Казаки делают хиты - Ты сделана из огня [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Канги - Половина [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Караулова Юлианна - Лотос [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Катиков Андрей, OG Buda - Бабки [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кибирев Игорь - Невеста [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Князева Елена - Очень дорого [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Коста Лакоста - Черри леди [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кошкина Лена, Светлая Юлия - Я люблю себя [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кравц - Дикий сексуальный зверь [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Круг Ирина - Губы Наташки [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Куценко Гоша, Пак Юлия - Твоя я [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Лагучев Султан - Босиком по камням [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Лада Весна - Если ты красотка [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Лахова Дана - Только нам выбирать [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Леонов Ярослав - Королева весны [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Леонов Ярослав - Твори добро [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Лещенко Лев - Путь домой [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Любэ - Жди меня [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Магомедкеримов Рейсан - Предки [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Мадэль - Я сильная [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Малежик Вячеслав - Недавно и давно [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Маликов Дмитрий - Заберу тебя в июль [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Маликов Дмитрий, Фогель - Выпускник 2 [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Малинин Александр - Быть с тобой [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Малинин Александр - Рассветы [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Малыхин Николай - А можно я тебе приснюсь [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Малыхин Николай - Мы из 90-Х [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Малыхин Николай - На беду [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Малыхин Николай - Прости [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Малыхин Николай - Хочу тебя [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Маршал Александр - Встреча [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Меджикул - На танец [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Мельянцева Надежда - Не скажешь мне да [remix,iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Мельянцева Надежда - Радиограмма [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Миронов Андрей - Танго любви [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Михальчик Юлия - Знамя [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Моя Мишель - На малиновой луне [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Наставшевс, Лубенников - Ненастье [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Не ради денег, Васёк - Девочка пай [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Не уходи - Давай любить друг друга тихо [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Немченко Анна - По городам [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Нюша - Полароид [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Отрадная Евгения - Уходи [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пашаян Марат, Пашаян Арни - Алло [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Петровская Алёна - А сердцу хочется любви [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Петровская Алёна - Позвони [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Петровская Алёна - Сердце бьётся в закрытую дверь [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Подольская Наталья - Не бояться [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Подольская Наталья, Тодоренко Регина - Подруга [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Попова Любовь - Не говори [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пропаганда - Не вкусно и точка [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Росси Сергей - Моника [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ростовъ Сергей - Майя звезда Шанхая [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Руденко Артур - Не звоните бывшим [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Руденко Леонид - Трек для дискотек [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Руки вверх - Львица [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Руки вверх - Танцуй со мной до утра [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Руки вверх - Улыбаешься [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Русланова Лидия - Я на горку шла [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Салтыков Виктор - Минута до любви [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сатылганова Гульнур - Сакта [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Света - Мечты ветра [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Семёнова Екатерина - В поисках счастья [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Серебро (Serebro) - Смотри но не трогай [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Серябкина Ольга, Urih Dimma - 8901 [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сиена - Детка танцуй [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Синяя птица - Моя любовь жива [cover,iv,клип] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Синяя птица - Моя любовь жива [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сотникова Анастасия - Настоящий мужчина [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Султан Ураган, Династия Шанхая - А под небом южным [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тайпан, Nazami - Я тебя люблю [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тайпан, Nazami, Damir - Её вайб [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тайпан, Нелиза - Я смотрю в твои глаза [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Токарев Антон, Асия - Эхо любви [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Токарев Вилли - Брайтонское танго [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Третьяк Татьяна - Беги [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Успенская Любовь - Я не знаю что со мной [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ханагян Севак (Sevak) - Губы как вино [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Чехова Катя, Rise Nikita - Таю 2.0 [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Шоуа Александр - Навстречу Солнцу [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Эпова Даша - Муженёк [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ягья Александр - Арктика (Герои белой Арктики)[iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Morrozova - 8 марта [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Morrozova - А я тут кто [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Morrozova - Андрюша [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Morrozova - Девки пляшем [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Morrozova - Диги дай [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Morrozova - Корпоратив [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Morrozova, Segakim - Девки пляшем [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Morrozova, Segakim - За окном зима [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Курский Владимир - Ворон смерти [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Курский Владимир - За своих [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Курский Владимир - Мама с днём рождения [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Курский Владимир - По небу [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Курский Владимир - Свободы не видать [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Курский Владимир - Старый друг [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Курский Владимир - Струны души [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Курский Владимир - Сынок [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Курский Владимир, Зульпикаров Алим - Отпусти её [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Джанабаева Альбина, Меладзе Валерий - Где ты есть [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ждамиров Владимир - Купола колокола [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Лагучев Султан - Роза чёрная [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Росс Алёна - Как прекрасен этот вечер [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Руки вверх - Сияй [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Руки вверх - Холодно [iv] </t>
+  </si>
+  <si>
+    <t>Чеботина Люся - Мотив преступления [iv]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Agunda - Силуэт [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">AliB, Ageev Anton - Жиганская [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Almary - Нежные ладони [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Andro - Ветер [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Anivar, Adamyan - Руку держи 2.0 [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ataman Aleks, Finik.Finya - Девочка из сна [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bakhtin - Голос [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bakhtin - Шатенка [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bandura Sound Lab - Ранен но не сломлен [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Barabanov - Вип казанова [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bearwolf - Под небом все равны [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bestseller Роман - Жив здоров [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Biicla, Mayot - Слух [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bittuev - Песни по радио [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Blackwarwhite - Lada [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Blizkey - Души не чаю [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Boyka Mia - Экспонат [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bulava - Блистай [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Burito (Бурито) - Помилуй Господи нас грешных и спаси [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">By Индия - Поэтесса [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Chepikk - 5 минут назад [-] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cvetocek7 - Молния [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cvetocek7 - Нежность [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dabro - Море привет [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dani Lena - Woody [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dashi - Плохая [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dashi, Runa - Мурка [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dead Blonde - Голая [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dead Blonde - На мели [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dead Blonde - Преступление [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dobranotch - Через тумбу [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Doni MC, Согдиана, Daveed DJ - Отпускай [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dzhiraev Admar - Красивая зараза [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">El Kunimuni - Жиганю на Changane [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Elman (Эльман Зейналов) - Лабиринт [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Emerson Matvey - Близко [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Enrasta (Рустам Нахушев) - Асталависта [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Enrasta (Рустам Нахушев) - Бали [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Enzro - Ты не бойся ночи [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Filatov, Karas, ST - Там где рассвет [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">FullRave DJ - Я за то люблю Ивана [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gavrilina - Woman moment [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Goartur - Эгоист [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">GSPD - Тру крайм [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gudovskih Mihael - Она с характером [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Guma - На Ивана Купала [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">GUT1K - И в горе и в радости [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hatters The (Шляпники) - Зеркало [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hilme - Девочка с бала [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hollyflame - Красками [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hollyflame - Любочка [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hollyflame, IOWA, Dose - Ловлю [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">HouseOfJuhuro - Она везде [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Icegergert - Евродэнс.ru [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Icegergert, Милявская Лолита - Шабаш [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Idris &amp; Leos - Путеводная звезда [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Intelligent - Манящая ночь [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jambul - Мировой [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jambul, Николь - Танцуй [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jambul, Стасиа - Атас [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jazzdauren - Девочка лето [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jony, Feduk - Лето [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kalvados, Татем, Kasia, Tusovka - А я тебе душу 2.0 [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kamazz - Несвятая [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kambulat, Минаева Ксения - Половина [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kel, Асия - О любви [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">KhaliF - Дай мне любовь [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Khalif - Снова ночь [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kile Qweed - Твои глаза [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">KOL one - К чёрту [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Konfuz - Pantera [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Koss - Не паникуй [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Koss, Liza - Ай калина [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lady Gaga, Doechii - Runway [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lambo Mr, Пабло, Айни - Май [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lera - Во поле [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Liili - Убери свои руки [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Loc-Dog - Всё зависит от Бога и немного от нас [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lynx, Северная - Паруса [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lyriq - Аутентичная [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Margo - Моё [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mari Sa - Повод [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Marlow Slava, Sir Soylok - Мы сделаем это [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Marselle - Мимо [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mary Gu - Настоящие [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mate The - У любви глаза зелёные [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mate The - У любви глаза зелёные [KalashnikoFF remix,iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mirolybova - Украду [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mirolybova - Чёрная любовь [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Misty (Мисти Марина Ангел) - Замело [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mitchel, Нэйти - Лов лю [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">MiyaGi, Hloy, Даена - Dao [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">MoonwalkersMusic - Почти рядом [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Moreart, Ned Gee - Прости [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">MriD - Она на танцполе [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mujeva - Турмалин параиба [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mult96 - Будь звездой [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nabaze - Ах какие ножки [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Naitmor - Сасная вампирша [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Naya Uma - Вологда [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nechaev - Девочка из Питера [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nickovich DJ - Маяк [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nkeeei, Бузова Ольга - Такой же [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nola - В колонках [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">NЮ (Юрий Николаенко) - Очень [-+] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">NЮ (Юрий Николаенко) - Утром [-+] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Obladaet - Anniversary [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Olehan - Жить [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Orlove - Ветры [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Oweek, Fargo - Он тебя целует [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Oweek, M.Hustler - Savvato [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pokrov Аня, Toni - С тобой [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pussykiller, Анетта - Задыхаюсь [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">R.I. - Птицы на юг [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">R.Riccardo, Rodichev - Улетай [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rasa - Маргарет [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">RiDer Денис, Shaqina - Пепел [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Runa - Линии [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sabi, Tilla Masha - Скандал [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sammy - Мамми [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sayan, Yana - Ревнивая [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Shami - Сияй [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Shami - Ты мой ветер [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Shami, Мактина - Сердце забрала [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Shilovets Artem - Вибрации [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Shiri, Blizkey - Рада [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Slava Skripka, Дилан Ян - Жду [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sleepyforever, Parfumeur, the pak, Тейстлув - Secret D [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Socrat - Версии тебя [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Soda Luv - На красный [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Soda Luv - Пули [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Soda Luv - Филлеры [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Solidnaya - Как любовь [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ST, Дорох - Я люблю свою жену [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Street Choice, Мистер Малой - Небо в тучах [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Suncastra - Девочка демон [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Suncastra - Танцуй на краю [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Timran, Zell - Без сожаления [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tova - Не жалей [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Toxi$ - My love [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Toxi$, Дора - Знак [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tsoy - Ты влюбляешься в него [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">UncleFlexxx - Taxi [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Unmarried - Мираж [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Valid, Ramil' - Зависим [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vavan (Владимир Селиванов) - Любовь рождает чудеса [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Venera - Другая жизнь [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Verbee (Евгений Вербицкий) - Качели [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">VESNA305 - Детка прощай [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vorskiy, GG brodyaga - Кайфовая [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Voskresenskii - Еду по Москве [iv,18+] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vytlyk - Стань моей королевой [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Xcho - Зачарованная [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Xcho - Ревнивая [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Xcho, Sayan - Тёмная ночь [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Yaia - Тише тише [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Yanix - Шипы и розы [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Yasmi - Holla holla [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zemfira Ararat - Луна Луна [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zivert, Lyriq, Tamera - После меня (Aizek Blend)[iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zivert, Эвер, Directoreels - Давай на самый верх [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zoloto, Смешарики - Тоже является частью Вселенной [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Агафонов Владислав (Планета Икс) - Бессонница [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Агафонов Владислав (Планета Икс) - Тёмный омут [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Айвазов Александр - Девчонка милая моя [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Айвазов Александр - Слёзы тихо капают [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Альборов Марат, Назранов Альберт - Я тебя [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Амзоев Мераб (Merab Amzoevi) - Раз и навсегда [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Амзоев Мераб (Merab Amzoevi) - Серый город [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Антоха МС - Музыка поможет [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Арис - Маскарад [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Аркадиас - А я безумно счастлив [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Аркадиас - Белый туман [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Аркадиас - Дискотека меня несёт [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Аркадиас - Катя Катенька [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Аркадиас - Кукла [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Аркадиас - Просто живи красиво [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">АукцЫон - Мусульманин [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Баста, Icegergert, Onative, Макси Грин - Возле дома твоего [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Баста, Серябкина Ольга - Ветер дорог [-+] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бублик Михаил - Я с тобой [-+] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Валерия, Toni - Пропущены звонки [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Горячие головы, Пропаганда - Далеко ли до Таллина [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дубровин Сергей - С тобой [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Клава Кока - Совершенно летние [-+] </t>
+  </si>
+  <si>
+    <t>Клава Кока - Я не отдам тебя никому [-+]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Марвин Миша, Khaney - Компас [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пирожков Артур (Александр Ревва) - Малиновое диско [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пирожков Артур (Александр Ревва) - Она не такая [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пропаганда - Quanto costa (Кванта коста)[Robby Mond, Kelme DJ remix,iv,клип] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пропаганда - Белым мелом [2020 vers,iv,клип] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пропаганда - Богиня [Leo Burn remix,iv,клип] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пропаганда - До Луны на метро [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пропаганда - Кубик рубик [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пропаганда - Нет Да [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пропаганда - Подкаблучник [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пропаганда - Русь [iv,клип] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пропаганда - Самолёт [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пропаганда - Скучаю [iv,клип] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пропаганда - Тарантино [iv,клип] </t>
+  </si>
+  <si>
+    <t>Серебро (Serebro) - Мало огня [iv]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Балков Антон - Сахалин Москва [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Баста, Гагарина Полина - Феникс [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">БиС - Таня не плачь [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Богданов Геннадий - Женщина которую боюсь [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Божья коровка - Теплоход [Ruviga cover,iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бузова Ольга - Без дат [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Буланова Татьяна - Мысленно [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бьянка - Я машина я насос [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Вазян Ваграм - Любовь и боль [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Вальтер Инна - Звёздный вечер [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Вальтер Инна - Ты любишь петь [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Вебер Маша - Поставь на стоп [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Вертиго Макс - Тяжёлый труд [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Винтаж - Манго [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Витя АК - Затонированный ваз [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Власова Ева - Вчера [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Вольный Сергей - Хитовая моя [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Воробей Елена, Шаляпин Прохор - Познакомь меня со своей мамой [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Воробьёва Александра - Привет моя меланхолия [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Воронец Ольга - Ой завьюжила запорошила [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Восток - Мир другой [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Восток - Огонь любви [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пропаганда - Россия [iv,клип] </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -11910,51 +13138,51 @@
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -24858,139 +26086,2223 @@
     <row r="222" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A222" t="s">
         <v>466</v>
       </c>
     </row>
     <row r="223" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A223" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="224" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A224" t="s">
         <v>468</v>
       </c>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A1:A225">
     <sortCondition ref="A1:A225"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D98C5082-8692-4CC3-9E38-F9A256BAB613}">
-  <dimension ref="A1:A16"/>
+  <dimension ref="A1:A201"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B1" sqref="B1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="67.5703125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A1" t="s">
+        <v>3931</v>
+      </c>
+    </row>
+    <row r="2" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A2" t="s">
+        <v>3932</v>
+      </c>
+    </row>
+    <row r="3" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A3" t="s">
+        <v>3933</v>
+      </c>
+    </row>
+    <row r="4" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
+        <v>3934</v>
+      </c>
+    </row>
+    <row r="5" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
+        <v>3935</v>
+      </c>
+    </row>
+    <row r="6" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
+        <v>3936</v>
+      </c>
+    </row>
+    <row r="7" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
+        <v>3937</v>
+      </c>
+    </row>
+    <row r="8" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
+        <v>3938</v>
+      </c>
+    </row>
+    <row r="9" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A9" t="s">
+        <v>3939</v>
+      </c>
+    </row>
+    <row r="10" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
+        <v>3940</v>
+      </c>
+    </row>
+    <row r="11" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
+        <v>3941</v>
+      </c>
+    </row>
+    <row r="12" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A12" t="s">
+        <v>3942</v>
+      </c>
+    </row>
+    <row r="13" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
+        <v>3943</v>
+      </c>
+    </row>
+    <row r="14" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
+        <v>3944</v>
+      </c>
+    </row>
+    <row r="15" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>3945</v>
+      </c>
+    </row>
+    <row r="16" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
+        <v>3946</v>
+      </c>
+    </row>
+    <row r="17" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>3947</v>
+      </c>
+    </row>
+    <row r="18" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>3948</v>
+      </c>
+    </row>
+    <row r="19" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>3949</v>
+      </c>
+    </row>
+    <row r="20" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>3950</v>
+      </c>
+    </row>
+    <row r="21" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>3951</v>
+      </c>
+    </row>
+    <row r="22" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
+        <v>3952</v>
+      </c>
+    </row>
+    <row r="23" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
+        <v>3953</v>
+      </c>
+    </row>
+    <row r="24" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
+        <v>3954</v>
+      </c>
+    </row>
+    <row r="25" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A25" t="s">
+        <v>3955</v>
+      </c>
+    </row>
+    <row r="26" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
+        <v>3916</v>
+      </c>
+    </row>
+    <row r="27" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
+        <v>3956</v>
+      </c>
+    </row>
+    <row r="28" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A28" t="s">
+        <v>3957</v>
+      </c>
+    </row>
+    <row r="29" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A29" t="s">
+        <v>3958</v>
+      </c>
+    </row>
+    <row r="30" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A30" t="s">
+        <v>3917</v>
+      </c>
+    </row>
+    <row r="31" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A31" t="s">
+        <v>3918</v>
+      </c>
+    </row>
+    <row r="32" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A32" t="s">
+        <v>3959</v>
+      </c>
+    </row>
+    <row r="33" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A33" t="s">
+        <v>3960</v>
+      </c>
+    </row>
+    <row r="34" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A34" t="s">
+        <v>3961</v>
+      </c>
+    </row>
+    <row r="35" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A35" t="s">
+        <v>3962</v>
+      </c>
+    </row>
+    <row r="36" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A36" t="s">
+        <v>3963</v>
+      </c>
+    </row>
+    <row r="37" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A37" t="s">
+        <v>4092</v>
+      </c>
+    </row>
+    <row r="38" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A38" t="s">
+        <v>4093</v>
+      </c>
+    </row>
+    <row r="39" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A39" t="s">
+        <v>4094</v>
+      </c>
+    </row>
+    <row r="40" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A40" t="s">
+        <v>4095</v>
+      </c>
+    </row>
+    <row r="41" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A41" t="s">
+        <v>4096</v>
+      </c>
+    </row>
+    <row r="42" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A42" t="s">
+        <v>4097</v>
+      </c>
+    </row>
+    <row r="43" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A43" t="s">
+        <v>4098</v>
+      </c>
+    </row>
+    <row r="44" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A44" t="s">
+        <v>4099</v>
+      </c>
+    </row>
+    <row r="45" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A45" t="s">
+        <v>3964</v>
+      </c>
+    </row>
+    <row r="46" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A46" t="s">
+        <v>3965</v>
+      </c>
+    </row>
+    <row r="47" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A47" t="s">
+        <v>3966</v>
+      </c>
+    </row>
+    <row r="48" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A48" t="s">
+        <v>3967</v>
+      </c>
+    </row>
+    <row r="49" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A49" t="s">
+        <v>3968</v>
+      </c>
+    </row>
+    <row r="50" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A50" t="s">
+        <v>3969</v>
+      </c>
+    </row>
+    <row r="51" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A51" t="s">
+        <v>3970</v>
+      </c>
+    </row>
+    <row r="52" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A52" t="s">
+        <v>3971</v>
+      </c>
+    </row>
+    <row r="53" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A53" t="s">
+        <v>3972</v>
+      </c>
+    </row>
+    <row r="54" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A54" t="s">
+        <v>3973</v>
+      </c>
+    </row>
+    <row r="55" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A55" t="s">
+        <v>3974</v>
+      </c>
+    </row>
+    <row r="56" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A56" t="s">
+        <v>3975</v>
+      </c>
+    </row>
+    <row r="57" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A57" t="s">
+        <v>3976</v>
+      </c>
+    </row>
+    <row r="58" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A58" t="s">
+        <v>3977</v>
+      </c>
+    </row>
+    <row r="59" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A59" t="s">
+        <v>3978</v>
+      </c>
+    </row>
+    <row r="60" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A60" t="s">
+        <v>3979</v>
+      </c>
+    </row>
+    <row r="61" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A61" t="s">
+        <v>3980</v>
+      </c>
+    </row>
+    <row r="62" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A62" t="s">
+        <v>3981</v>
+      </c>
+    </row>
+    <row r="63" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A63" t="s">
+        <v>3982</v>
+      </c>
+    </row>
+    <row r="64" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A64" t="s">
+        <v>3983</v>
+      </c>
+    </row>
+    <row r="65" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A65" t="s">
+        <v>3984</v>
+      </c>
+    </row>
+    <row r="66" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A66" t="s">
+        <v>3985</v>
+      </c>
+    </row>
+    <row r="67" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A67" t="s">
+        <v>3919</v>
+      </c>
+    </row>
+    <row r="68" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A68" t="s">
+        <v>3986</v>
+      </c>
+    </row>
+    <row r="69" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A69" t="s">
+        <v>3987</v>
+      </c>
+    </row>
+    <row r="70" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A70" t="s">
+        <v>3988</v>
+      </c>
+    </row>
+    <row r="71" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A71" t="s">
+        <v>3989</v>
+      </c>
+    </row>
+    <row r="72" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A72" t="s">
+        <v>3990</v>
+      </c>
+    </row>
+    <row r="73" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A73" t="s">
+        <v>3991</v>
+      </c>
+    </row>
+    <row r="74" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A74" t="s">
+        <v>3992</v>
+      </c>
+    </row>
+    <row r="75" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A75" t="s">
+        <v>3993</v>
+      </c>
+    </row>
+    <row r="76" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A76" t="s">
+        <v>3994</v>
+      </c>
+    </row>
+    <row r="77" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A77" t="s">
+        <v>3995</v>
+      </c>
+    </row>
+    <row r="78" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A78" t="s">
+        <v>3996</v>
+      </c>
+    </row>
+    <row r="79" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A79" t="s">
+        <v>3997</v>
+      </c>
+    </row>
+    <row r="80" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A80" t="s">
+        <v>4109</v>
+      </c>
+    </row>
+    <row r="81" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A81" t="s">
+        <v>3998</v>
+      </c>
+    </row>
+    <row r="82" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A82" t="s">
+        <v>3999</v>
+      </c>
+    </row>
+    <row r="83" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A83" t="s">
+        <v>4000</v>
+      </c>
+    </row>
+    <row r="84" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A84" t="s">
+        <v>4001</v>
+      </c>
+    </row>
+    <row r="85" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A85" t="s">
+        <v>4110</v>
+      </c>
+    </row>
+    <row r="86" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A86" t="s">
+        <v>4002</v>
+      </c>
+    </row>
+    <row r="87" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A87" t="s">
+        <v>4003</v>
+      </c>
+    </row>
+    <row r="88" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A88" t="s">
+        <v>4004</v>
+      </c>
+    </row>
+    <row r="89" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A89" t="s">
+        <v>4005</v>
+      </c>
+    </row>
+    <row r="90" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A90" t="s">
+        <v>4006</v>
+      </c>
+    </row>
+    <row r="91" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A91" t="s">
+        <v>4007</v>
+      </c>
+    </row>
+    <row r="92" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A92" t="s">
+        <v>4008</v>
+      </c>
+    </row>
+    <row r="93" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A93" t="s">
+        <v>4009</v>
+      </c>
+    </row>
+    <row r="94" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A94" t="s">
+        <v>4010</v>
+      </c>
+    </row>
+    <row r="95" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A95" t="s">
+        <v>4011</v>
+      </c>
+    </row>
+    <row r="96" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A96" t="s">
+        <v>4012</v>
+      </c>
+    </row>
+    <row r="97" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A97" t="s">
+        <v>4013</v>
+      </c>
+    </row>
+    <row r="98" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A98" t="s">
+        <v>4014</v>
+      </c>
+    </row>
+    <row r="99" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A99" t="s">
+        <v>4015</v>
+      </c>
+    </row>
+    <row r="100" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A100" t="s">
+        <v>4016</v>
+      </c>
+    </row>
+    <row r="101" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A101" t="s">
+        <v>4017</v>
+      </c>
+    </row>
+    <row r="102" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A102" t="s">
+        <v>4018</v>
+      </c>
+    </row>
+    <row r="103" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A103" t="s">
+        <v>4019</v>
+      </c>
+    </row>
+    <row r="104" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A104" t="s">
+        <v>3920</v>
+      </c>
+    </row>
+    <row r="105" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A105" t="s">
+        <v>3921</v>
+      </c>
+    </row>
+    <row r="106" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A106" t="s">
+        <v>4100</v>
+      </c>
+    </row>
+    <row r="107" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A107" t="s">
+        <v>4101</v>
+      </c>
+    </row>
+    <row r="108" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A108" t="s">
+        <v>4102</v>
+      </c>
+    </row>
+    <row r="109" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A109" t="s">
+        <v>3630</v>
+      </c>
+    </row>
+    <row r="110" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A110" t="s">
+        <v>4103</v>
+      </c>
+    </row>
+    <row r="111" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A111" t="s">
+        <v>4104</v>
+      </c>
+    </row>
+    <row r="112" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A112" t="s">
+        <v>4105</v>
+      </c>
+    </row>
+    <row r="113" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A113" t="s">
+        <v>4106</v>
+      </c>
+    </row>
+    <row r="114" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A114" t="s">
+        <v>4107</v>
+      </c>
+    </row>
+    <row r="115" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A115" t="s">
+        <v>4108</v>
+      </c>
+    </row>
+    <row r="116" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A116" t="s">
+        <v>4020</v>
+      </c>
+    </row>
+    <row r="117" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A117" t="s">
+        <v>4021</v>
+      </c>
+    </row>
+    <row r="118" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A118" t="s">
+        <v>4111</v>
+      </c>
+    </row>
+    <row r="119" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A119" t="s">
+        <v>4022</v>
+      </c>
+    </row>
+    <row r="120" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A120" t="s">
+        <v>4023</v>
+      </c>
+    </row>
+    <row r="121" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A121" t="s">
+        <v>4024</v>
+      </c>
+    </row>
+    <row r="122" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A122" t="s">
+        <v>4025</v>
+      </c>
+    </row>
+    <row r="123" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A123" t="s">
+        <v>4026</v>
+      </c>
+    </row>
+    <row r="124" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A124" t="s">
+        <v>3922</v>
+      </c>
+    </row>
+    <row r="125" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A125" t="s">
+        <v>4027</v>
+      </c>
+    </row>
+    <row r="126" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A126" t="s">
+        <v>4028</v>
+      </c>
+    </row>
+    <row r="127" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A127" t="s">
+        <v>4029</v>
+      </c>
+    </row>
+    <row r="128" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A128" t="s">
+        <v>4030</v>
+      </c>
+    </row>
+    <row r="129" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A129" t="s">
+        <v>4031</v>
+      </c>
+    </row>
+    <row r="130" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A130" t="s">
+        <v>4032</v>
+      </c>
+    </row>
+    <row r="131" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A131" t="s">
+        <v>4033</v>
+      </c>
+    </row>
+    <row r="132" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A132" t="s">
+        <v>4034</v>
+      </c>
+    </row>
+    <row r="133" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A133" t="s">
+        <v>4035</v>
+      </c>
+    </row>
+    <row r="134" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A134" t="s">
+        <v>4036</v>
+      </c>
+    </row>
+    <row r="135" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A135" t="s">
+        <v>4037</v>
+      </c>
+    </row>
+    <row r="136" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A136" t="s">
+        <v>4038</v>
+      </c>
+    </row>
+    <row r="137" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A137" t="s">
+        <v>4039</v>
+      </c>
+    </row>
+    <row r="138" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A138" t="s">
+        <v>4040</v>
+      </c>
+    </row>
+    <row r="139" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A139" t="s">
+        <v>4041</v>
+      </c>
+    </row>
+    <row r="140" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A140" t="s">
+        <v>4042</v>
+      </c>
+    </row>
+    <row r="141" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A141" t="s">
+        <v>4043</v>
+      </c>
+    </row>
+    <row r="142" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A142" t="s">
+        <v>4044</v>
+      </c>
+    </row>
+    <row r="143" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A143" t="s">
+        <v>4045</v>
+      </c>
+    </row>
+    <row r="144" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A144" t="s">
+        <v>4046</v>
+      </c>
+    </row>
+    <row r="145" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A145" t="s">
+        <v>4047</v>
+      </c>
+    </row>
+    <row r="146" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A146" t="s">
+        <v>4048</v>
+      </c>
+    </row>
+    <row r="147" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A147" t="s">
+        <v>4049</v>
+      </c>
+    </row>
+    <row r="148" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A148" t="s">
+        <v>4050</v>
+      </c>
+    </row>
+    <row r="149" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A149" t="s">
+        <v>4051</v>
+      </c>
+    </row>
+    <row r="150" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A150" t="s">
+        <v>4052</v>
+      </c>
+    </row>
+    <row r="151" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A151" t="s">
+        <v>4053</v>
+      </c>
+    </row>
+    <row r="152" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A152" t="s">
+        <v>4054</v>
+      </c>
+    </row>
+    <row r="153" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A153" t="s">
+        <v>4055</v>
+      </c>
+    </row>
+    <row r="154" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A154" t="s">
+        <v>4056</v>
+      </c>
+    </row>
+    <row r="155" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A155" t="s">
+        <v>4057</v>
+      </c>
+    </row>
+    <row r="156" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A156" t="s">
+        <v>4058</v>
+      </c>
+    </row>
+    <row r="157" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A157" t="s">
+        <v>4059</v>
+      </c>
+    </row>
+    <row r="158" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A158" t="s">
+        <v>4060</v>
+      </c>
+    </row>
+    <row r="159" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A159" t="s">
+        <v>4112</v>
+      </c>
+    </row>
+    <row r="160" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A160" t="s">
+        <v>4061</v>
+      </c>
+    </row>
+    <row r="161" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A161" t="s">
+        <v>4062</v>
+      </c>
+    </row>
+    <row r="162" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A162" t="s">
+        <v>4063</v>
+      </c>
+    </row>
+    <row r="163" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A163" t="s">
+        <v>4064</v>
+      </c>
+    </row>
+    <row r="164" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A164" t="s">
+        <v>4065</v>
+      </c>
+    </row>
+    <row r="165" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A165" t="s">
+        <v>4113</v>
+      </c>
+    </row>
+    <row r="166" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A166" t="s">
+        <v>4066</v>
+      </c>
+    </row>
+    <row r="167" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A167" t="s">
+        <v>4067</v>
+      </c>
+    </row>
+    <row r="168" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A168" t="s">
+        <v>4114</v>
+      </c>
+    </row>
+    <row r="169" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A169" t="s">
+        <v>4068</v>
+      </c>
+    </row>
+    <row r="170" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A170" t="s">
+        <v>4069</v>
+      </c>
+    </row>
+    <row r="171" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A171" t="s">
+        <v>4070</v>
+      </c>
+    </row>
+    <row r="172" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A172" t="s">
+        <v>4071</v>
+      </c>
+    </row>
+    <row r="173" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A173" t="s">
+        <v>4072</v>
+      </c>
+    </row>
+    <row r="174" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A174" t="s">
+        <v>3923</v>
+      </c>
+    </row>
+    <row r="175" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A175" t="s">
+        <v>4073</v>
+      </c>
+    </row>
+    <row r="176" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A176" t="s">
+        <v>4074</v>
+      </c>
+    </row>
+    <row r="177" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A177" t="s">
+        <v>4075</v>
+      </c>
+    </row>
+    <row r="178" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A178" t="s">
+        <v>4076</v>
+      </c>
+    </row>
+    <row r="179" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A179" t="s">
+        <v>4077</v>
+      </c>
+    </row>
+    <row r="180" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A180" t="s">
+        <v>3924</v>
+      </c>
+    </row>
+    <row r="181" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A181" t="s">
+        <v>3925</v>
+      </c>
+    </row>
+    <row r="182" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A182" t="s">
+        <v>4078</v>
+      </c>
+    </row>
+    <row r="183" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A183" t="s">
+        <v>4079</v>
+      </c>
+    </row>
+    <row r="184" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A184" t="s">
+        <v>3926</v>
+      </c>
+    </row>
+    <row r="185" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A185" t="s">
+        <v>4080</v>
+      </c>
+    </row>
+    <row r="186" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A186" t="s">
+        <v>4081</v>
+      </c>
+    </row>
+    <row r="187" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A187" t="s">
+        <v>4082</v>
+      </c>
+    </row>
+    <row r="188" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A188" t="s">
+        <v>4083</v>
+      </c>
+    </row>
+    <row r="189" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A189" t="s">
+        <v>4084</v>
+      </c>
+    </row>
+    <row r="190" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A190" t="s">
+        <v>4085</v>
+      </c>
+    </row>
+    <row r="191" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A191" t="s">
+        <v>3927</v>
+      </c>
+    </row>
+    <row r="192" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A192" t="s">
+        <v>4086</v>
+      </c>
+    </row>
+    <row r="193" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A193" t="s">
+        <v>3928</v>
+      </c>
+    </row>
+    <row r="194" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A194" t="s">
+        <v>4087</v>
+      </c>
+    </row>
+    <row r="195" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A195" t="s">
+        <v>3929</v>
+      </c>
+    </row>
+    <row r="196" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A196" t="s">
+        <v>4115</v>
+      </c>
+    </row>
+    <row r="197" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A197" t="s">
+        <v>4088</v>
+      </c>
+    </row>
+    <row r="198" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A198" t="s">
+        <v>4089</v>
+      </c>
+    </row>
+    <row r="199" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A199" t="s">
+        <v>3930</v>
+      </c>
+    </row>
+    <row r="200" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A200" t="s">
+        <v>4090</v>
+      </c>
+    </row>
+    <row r="201" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A201" t="s">
+        <v>4091</v>
+      </c>
+    </row>
+  </sheetData>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A1:A201">
+    <sortCondition ref="A1:A201"/>
+  </sortState>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E0559AA9-B63C-4DE0-BC73-E938DA7EED57}">
+  <dimension ref="A1:A201"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B1" sqref="B1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="77.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A1" t="s">
+        <v>4116</v>
+      </c>
+    </row>
+    <row r="2" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A2" t="s">
+        <v>4117</v>
+      </c>
+    </row>
+    <row r="3" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A3" t="s">
+        <v>4118</v>
+      </c>
+    </row>
+    <row r="4" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
+        <v>4119</v>
+      </c>
+    </row>
+    <row r="5" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
+        <v>4120</v>
+      </c>
+    </row>
+    <row r="6" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
+        <v>4121</v>
+      </c>
+    </row>
+    <row r="7" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
+        <v>4122</v>
+      </c>
+    </row>
+    <row r="8" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
+        <v>4123</v>
+      </c>
+    </row>
+    <row r="9" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A9" t="s">
+        <v>4124</v>
+      </c>
+    </row>
+    <row r="10" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
+        <v>4125</v>
+      </c>
+    </row>
+    <row r="11" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
+        <v>4126</v>
+      </c>
+    </row>
+    <row r="12" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A12" t="s">
+        <v>4127</v>
+      </c>
+    </row>
+    <row r="13" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
+        <v>4128</v>
+      </c>
+    </row>
+    <row r="14" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
+        <v>4129</v>
+      </c>
+    </row>
+    <row r="15" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>4130</v>
+      </c>
+    </row>
+    <row r="16" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
+        <v>4131</v>
+      </c>
+    </row>
+    <row r="17" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>4132</v>
+      </c>
+    </row>
+    <row r="18" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>4133</v>
+      </c>
+    </row>
+    <row r="19" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>4134</v>
+      </c>
+    </row>
+    <row r="20" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>4135</v>
+      </c>
+    </row>
+    <row r="21" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>4136</v>
+      </c>
+    </row>
+    <row r="22" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
+        <v>4137</v>
+      </c>
+    </row>
+    <row r="23" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
+        <v>4138</v>
+      </c>
+    </row>
+    <row r="24" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
+        <v>4139</v>
+      </c>
+    </row>
+    <row r="25" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A25" t="s">
+        <v>4140</v>
+      </c>
+    </row>
+    <row r="26" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
+        <v>4141</v>
+      </c>
+    </row>
+    <row r="27" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
+        <v>4142</v>
+      </c>
+    </row>
+    <row r="28" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A28" t="s">
+        <v>4143</v>
+      </c>
+    </row>
+    <row r="29" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A29" t="s">
+        <v>4144</v>
+      </c>
+    </row>
+    <row r="30" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A30" t="s">
+        <v>4145</v>
+      </c>
+    </row>
+    <row r="31" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A31" t="s">
+        <v>4146</v>
+      </c>
+    </row>
+    <row r="32" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A32" t="s">
+        <v>4147</v>
+      </c>
+    </row>
+    <row r="33" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A33" t="s">
+        <v>4148</v>
+      </c>
+    </row>
+    <row r="34" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A34" t="s">
+        <v>4149</v>
+      </c>
+    </row>
+    <row r="35" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A35" t="s">
+        <v>4150</v>
+      </c>
+    </row>
+    <row r="36" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A36" t="s">
+        <v>4151</v>
+      </c>
+    </row>
+    <row r="37" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A37" t="s">
+        <v>4152</v>
+      </c>
+    </row>
+    <row r="38" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A38" t="s">
+        <v>4153</v>
+      </c>
+    </row>
+    <row r="39" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A39" t="s">
+        <v>4154</v>
+      </c>
+    </row>
+    <row r="40" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A40" t="s">
+        <v>4155</v>
+      </c>
+    </row>
+    <row r="41" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A41" t="s">
+        <v>4156</v>
+      </c>
+    </row>
+    <row r="42" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A42" t="s">
+        <v>4157</v>
+      </c>
+    </row>
+    <row r="43" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A43" t="s">
+        <v>4158</v>
+      </c>
+    </row>
+    <row r="44" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A44" t="s">
+        <v>4159</v>
+      </c>
+    </row>
+    <row r="45" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A45" t="s">
+        <v>4160</v>
+      </c>
+    </row>
+    <row r="46" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A46" t="s">
+        <v>4161</v>
+      </c>
+    </row>
+    <row r="47" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A47" t="s">
+        <v>4162</v>
+      </c>
+    </row>
+    <row r="48" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A48" t="s">
+        <v>4163</v>
+      </c>
+    </row>
+    <row r="49" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A49" t="s">
+        <v>4164</v>
+      </c>
+    </row>
+    <row r="50" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A50" t="s">
+        <v>4165</v>
+      </c>
+    </row>
+    <row r="51" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A51" t="s">
+        <v>4166</v>
+      </c>
+    </row>
+    <row r="52" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A52" t="s">
+        <v>4167</v>
+      </c>
+    </row>
+    <row r="53" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A53" t="s">
+        <v>4168</v>
+      </c>
+    </row>
+    <row r="54" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A54" t="s">
+        <v>4169</v>
+      </c>
+    </row>
+    <row r="55" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A55" t="s">
+        <v>4170</v>
+      </c>
+    </row>
+    <row r="56" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A56" t="s">
+        <v>4171</v>
+      </c>
+    </row>
+    <row r="57" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A57" t="s">
+        <v>4172</v>
+      </c>
+    </row>
+    <row r="58" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A58" t="s">
+        <v>4173</v>
+      </c>
+    </row>
+    <row r="59" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A59" t="s">
+        <v>4174</v>
+      </c>
+    </row>
+    <row r="60" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A60" t="s">
+        <v>4175</v>
+      </c>
+    </row>
+    <row r="61" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A61" t="s">
+        <v>4176</v>
+      </c>
+    </row>
+    <row r="62" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A62" t="s">
+        <v>4177</v>
+      </c>
+    </row>
+    <row r="63" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A63" t="s">
+        <v>4178</v>
+      </c>
+    </row>
+    <row r="64" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A64" t="s">
+        <v>4179</v>
+      </c>
+    </row>
+    <row r="65" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A65" t="s">
+        <v>4180</v>
+      </c>
+    </row>
+    <row r="66" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A66" t="s">
+        <v>4181</v>
+      </c>
+    </row>
+    <row r="67" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A67" t="s">
+        <v>4182</v>
+      </c>
+    </row>
+    <row r="68" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A68" t="s">
+        <v>4183</v>
+      </c>
+    </row>
+    <row r="69" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A69" t="s">
+        <v>4184</v>
+      </c>
+    </row>
+    <row r="70" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A70" t="s">
+        <v>4185</v>
+      </c>
+    </row>
+    <row r="71" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A71" t="s">
+        <v>4186</v>
+      </c>
+    </row>
+    <row r="72" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A72" t="s">
+        <v>4187</v>
+      </c>
+    </row>
+    <row r="73" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A73" t="s">
+        <v>4188</v>
+      </c>
+    </row>
+    <row r="74" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A74" t="s">
+        <v>4189</v>
+      </c>
+    </row>
+    <row r="75" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A75" t="s">
+        <v>4190</v>
+      </c>
+    </row>
+    <row r="76" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A76" t="s">
+        <v>4191</v>
+      </c>
+    </row>
+    <row r="77" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A77" t="s">
+        <v>4192</v>
+      </c>
+    </row>
+    <row r="78" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A78" t="s">
+        <v>4193</v>
+      </c>
+    </row>
+    <row r="79" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A79" t="s">
+        <v>4194</v>
+      </c>
+    </row>
+    <row r="80" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A80" t="s">
+        <v>4195</v>
+      </c>
+    </row>
+    <row r="81" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A81" t="s">
+        <v>4196</v>
+      </c>
+    </row>
+    <row r="82" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A82" t="s">
+        <v>4197</v>
+      </c>
+    </row>
+    <row r="83" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A83" t="s">
+        <v>4198</v>
+      </c>
+    </row>
+    <row r="84" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A84" t="s">
+        <v>4199</v>
+      </c>
+    </row>
+    <row r="85" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A85" t="s">
+        <v>4200</v>
+      </c>
+    </row>
+    <row r="86" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A86" t="s">
+        <v>4201</v>
+      </c>
+    </row>
+    <row r="87" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A87" t="s">
+        <v>4202</v>
+      </c>
+    </row>
+    <row r="88" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A88" t="s">
+        <v>4203</v>
+      </c>
+    </row>
+    <row r="89" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A89" t="s">
+        <v>4204</v>
+      </c>
+    </row>
+    <row r="90" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A90" t="s">
+        <v>4205</v>
+      </c>
+    </row>
+    <row r="91" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A91" t="s">
+        <v>4206</v>
+      </c>
+    </row>
+    <row r="92" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A92" t="s">
+        <v>4207</v>
+      </c>
+    </row>
+    <row r="93" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A93" t="s">
+        <v>4208</v>
+      </c>
+    </row>
+    <row r="94" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A94" t="s">
+        <v>4209</v>
+      </c>
+    </row>
+    <row r="95" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A95" t="s">
+        <v>4210</v>
+      </c>
+    </row>
+    <row r="96" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A96" t="s">
+        <v>4211</v>
+      </c>
+    </row>
+    <row r="97" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A97" t="s">
+        <v>4212</v>
+      </c>
+    </row>
+    <row r="98" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A98" t="s">
+        <v>4213</v>
+      </c>
+    </row>
+    <row r="99" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A99" t="s">
+        <v>4214</v>
+      </c>
+    </row>
+    <row r="100" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A100" t="s">
+        <v>4215</v>
+      </c>
+    </row>
+    <row r="101" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A101" t="s">
+        <v>4216</v>
+      </c>
+    </row>
+    <row r="102" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A102" t="s">
+        <v>4217</v>
+      </c>
+    </row>
+    <row r="103" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A103" t="s">
+        <v>4218</v>
+      </c>
+    </row>
+    <row r="104" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A104" t="s">
+        <v>4219</v>
+      </c>
+    </row>
+    <row r="105" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A105" t="s">
+        <v>4220</v>
+      </c>
+    </row>
+    <row r="106" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A106" t="s">
+        <v>4221</v>
+      </c>
+    </row>
+    <row r="107" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A107" t="s">
+        <v>4222</v>
+      </c>
+    </row>
+    <row r="108" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A108" t="s">
+        <v>4223</v>
+      </c>
+    </row>
+    <row r="109" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A109" t="s">
+        <v>4224</v>
+      </c>
+    </row>
+    <row r="110" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A110" t="s">
+        <v>4225</v>
+      </c>
+    </row>
+    <row r="111" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A111" t="s">
+        <v>4226</v>
+      </c>
+    </row>
+    <row r="112" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A112" t="s">
+        <v>4227</v>
+      </c>
+    </row>
+    <row r="113" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A113" t="s">
+        <v>4228</v>
+      </c>
+    </row>
+    <row r="114" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A114" t="s">
+        <v>4229</v>
+      </c>
+    </row>
+    <row r="115" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A115" t="s">
+        <v>4230</v>
+      </c>
+    </row>
+    <row r="116" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A116" t="s">
+        <v>4231</v>
+      </c>
+    </row>
+    <row r="117" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A117" t="s">
+        <v>4232</v>
+      </c>
+    </row>
+    <row r="118" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A118" t="s">
+        <v>4233</v>
+      </c>
+    </row>
+    <row r="119" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A119" t="s">
+        <v>4234</v>
+      </c>
+    </row>
+    <row r="120" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A120" t="s">
+        <v>4235</v>
+      </c>
+    </row>
+    <row r="121" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A121" t="s">
+        <v>4236</v>
+      </c>
+    </row>
+    <row r="122" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A122" t="s">
+        <v>4237</v>
+      </c>
+    </row>
+    <row r="123" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A123" t="s">
+        <v>4238</v>
+      </c>
+    </row>
+    <row r="124" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A124" t="s">
+        <v>4239</v>
+      </c>
+    </row>
+    <row r="125" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A125" t="s">
+        <v>4240</v>
+      </c>
+    </row>
+    <row r="126" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A126" t="s">
+        <v>4241</v>
+      </c>
+    </row>
+    <row r="127" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A127" t="s">
+        <v>4242</v>
+      </c>
+    </row>
+    <row r="128" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A128" t="s">
+        <v>4243</v>
+      </c>
+    </row>
+    <row r="129" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A129" t="s">
+        <v>4244</v>
+      </c>
+    </row>
+    <row r="130" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A130" t="s">
+        <v>4245</v>
+      </c>
+    </row>
+    <row r="131" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A131" t="s">
+        <v>4246</v>
+      </c>
+    </row>
+    <row r="132" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A132" t="s">
+        <v>4247</v>
+      </c>
+    </row>
+    <row r="133" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A133" t="s">
+        <v>4248</v>
+      </c>
+    </row>
+    <row r="134" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A134" t="s">
+        <v>4249</v>
+      </c>
+    </row>
+    <row r="135" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A135" t="s">
+        <v>4250</v>
+      </c>
+    </row>
+    <row r="136" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A136" t="s">
+        <v>4251</v>
+      </c>
+    </row>
+    <row r="137" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A137" t="s">
+        <v>4252</v>
+      </c>
+    </row>
+    <row r="138" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A138" t="s">
+        <v>4253</v>
+      </c>
+    </row>
+    <row r="139" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A139" t="s">
+        <v>4254</v>
+      </c>
+    </row>
+    <row r="140" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A140" t="s">
+        <v>4255</v>
+      </c>
+    </row>
+    <row r="141" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A141" t="s">
+        <v>4256</v>
+      </c>
+    </row>
+    <row r="142" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A142" t="s">
+        <v>4257</v>
+      </c>
+    </row>
+    <row r="143" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A143" t="s">
+        <v>4258</v>
+      </c>
+    </row>
+    <row r="144" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A144" t="s">
+        <v>4259</v>
+      </c>
+    </row>
+    <row r="145" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A145" t="s">
+        <v>4260</v>
+      </c>
+    </row>
+    <row r="146" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A146" t="s">
+        <v>4261</v>
+      </c>
+    </row>
+    <row r="147" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A147" t="s">
+        <v>4262</v>
+      </c>
+    </row>
+    <row r="148" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A148" t="s">
+        <v>4263</v>
+      </c>
+    </row>
+    <row r="149" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A149" t="s">
+        <v>4264</v>
+      </c>
+    </row>
+    <row r="150" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A150" t="s">
+        <v>4265</v>
+      </c>
+    </row>
+    <row r="151" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A151" t="s">
+        <v>4266</v>
+      </c>
+    </row>
+    <row r="152" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A152" t="s">
+        <v>4267</v>
+      </c>
+    </row>
+    <row r="153" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A153" t="s">
+        <v>4268</v>
+      </c>
+    </row>
+    <row r="154" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A154" t="s">
+        <v>4269</v>
+      </c>
+    </row>
+    <row r="155" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A155" t="s">
+        <v>4270</v>
+      </c>
+    </row>
+    <row r="156" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A156" t="s">
+        <v>4271</v>
+      </c>
+    </row>
+    <row r="157" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A157" t="s">
+        <v>4272</v>
+      </c>
+    </row>
+    <row r="158" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A158" t="s">
+        <v>4273</v>
+      </c>
+    </row>
+    <row r="159" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A159" t="s">
+        <v>4274</v>
+      </c>
+    </row>
+    <row r="160" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A160" t="s">
+        <v>4275</v>
+      </c>
+    </row>
+    <row r="161" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A161" t="s">
+        <v>4276</v>
+      </c>
+    </row>
+    <row r="162" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A162" t="s">
+        <v>4277</v>
+      </c>
+    </row>
+    <row r="163" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A163" t="s">
+        <v>4278</v>
+      </c>
+    </row>
+    <row r="164" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A164" t="s">
+        <v>4279</v>
+      </c>
+    </row>
+    <row r="165" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A165" t="s">
+        <v>4280</v>
+      </c>
+    </row>
+    <row r="166" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A166" t="s">
+        <v>4281</v>
+      </c>
+    </row>
+    <row r="167" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A167" t="s">
+        <v>4282</v>
+      </c>
+    </row>
+    <row r="168" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A168" t="s">
+        <v>4283</v>
+      </c>
+    </row>
+    <row r="169" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A169" t="s">
+        <v>4284</v>
+      </c>
+    </row>
+    <row r="170" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A170" t="s">
+        <v>4285</v>
+      </c>
+    </row>
+    <row r="171" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A171" t="s">
+        <v>4286</v>
+      </c>
+    </row>
+    <row r="172" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A172" t="s">
+        <v>4287</v>
+      </c>
+    </row>
+    <row r="173" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A173" t="s">
+        <v>4288</v>
+      </c>
+    </row>
+    <row r="174" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A174" t="s">
+        <v>4289</v>
+      </c>
+    </row>
+    <row r="175" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A175" t="s">
+        <v>4290</v>
+      </c>
+    </row>
+    <row r="176" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A176" t="s">
+        <v>4291</v>
+      </c>
+    </row>
+    <row r="177" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A177" t="s">
+        <v>4292</v>
+      </c>
+    </row>
+    <row r="178" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A178" t="s">
+        <v>4293</v>
+      </c>
+    </row>
+    <row r="179" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A179" t="s">
+        <v>4294</v>
+      </c>
+    </row>
+    <row r="180" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A180" t="s">
+        <v>4295</v>
+      </c>
+    </row>
+    <row r="181" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A181" t="s">
+        <v>4296</v>
+      </c>
+    </row>
+    <row r="182" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A182" t="s">
+        <v>4297</v>
+      </c>
+    </row>
+    <row r="183" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A183" t="s">
+        <v>4298</v>
+      </c>
+    </row>
+    <row r="184" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A184" t="s">
+        <v>4299</v>
+      </c>
+    </row>
+    <row r="185" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A185" t="s">
+        <v>4300</v>
+      </c>
+    </row>
+    <row r="186" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A186" t="s">
+        <v>4301</v>
+      </c>
+    </row>
+    <row r="187" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A187" t="s">
+        <v>4302</v>
+      </c>
+    </row>
+    <row r="188" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A188" t="s">
+        <v>4303</v>
+      </c>
+    </row>
+    <row r="189" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A189" t="s">
+        <v>4304</v>
+      </c>
+    </row>
+    <row r="190" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A190" t="s">
+        <v>4305</v>
+      </c>
+    </row>
+    <row r="191" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A191" t="s">
+        <v>4306</v>
+      </c>
+    </row>
+    <row r="192" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A192" t="s">
+        <v>4307</v>
+      </c>
+    </row>
+    <row r="193" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A193" t="s">
+        <v>4308</v>
+      </c>
+    </row>
+    <row r="194" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A194" t="s">
+        <v>4309</v>
+      </c>
+    </row>
+    <row r="195" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A195" t="s">
+        <v>4310</v>
+      </c>
+    </row>
+    <row r="196" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A196" t="s">
+        <v>4311</v>
+      </c>
+    </row>
+    <row r="197" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A197" t="s">
+        <v>4312</v>
+      </c>
+    </row>
+    <row r="198" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A198" t="s">
+        <v>4313</v>
+      </c>
+    </row>
+    <row r="199" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A199" t="s">
+        <v>4314</v>
+      </c>
+    </row>
+    <row r="200" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A200" t="s">
+        <v>4315</v>
+      </c>
+    </row>
+    <row r="201" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A201" t="s">
+        <v>4316</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{82DB5D6A-B622-4D7C-BE2D-0B280531A607}">
+  <dimension ref="A1:A23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="63.85546875" customWidth="1"/>
+    <col min="1" max="1" width="70" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
-        <v>3916</v>
+        <v>4317</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
-        <v>3917</v>
+        <v>4318</v>
       </c>
     </row>
     <row r="3" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>3918</v>
+        <v>4319</v>
       </c>
     </row>
     <row r="4" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>3919</v>
+        <v>4320</v>
       </c>
     </row>
     <row r="5" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>3920</v>
+        <v>4321</v>
       </c>
     </row>
     <row r="6" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>3921</v>
+        <v>4322</v>
       </c>
     </row>
     <row r="7" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>3922</v>
+        <v>4323</v>
       </c>
     </row>
     <row r="8" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>3923</v>
+        <v>4324</v>
       </c>
     </row>
     <row r="9" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>3924</v>
+        <v>4325</v>
       </c>
     </row>
     <row r="10" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>3925</v>
+        <v>4326</v>
       </c>
     </row>
     <row r="11" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>3926</v>
+        <v>4327</v>
       </c>
     </row>
     <row r="12" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>3927</v>
+        <v>4328</v>
       </c>
     </row>
     <row r="13" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>3928</v>
+        <v>4329</v>
       </c>
     </row>
     <row r="14" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>3929</v>
+        <v>4330</v>
       </c>
     </row>
     <row r="15" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>3930</v>
+        <v>4331</v>
       </c>
     </row>
     <row r="16" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>3931</v>
+        <v>4332</v>
+      </c>
+    </row>
+    <row r="17" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>4333</v>
+      </c>
+    </row>
+    <row r="18" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>4334</v>
+      </c>
+    </row>
+    <row r="19" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>4335</v>
+      </c>
+    </row>
+    <row r="20" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>4336</v>
+      </c>
+    </row>
+    <row r="21" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>4337</v>
+      </c>
+    </row>
+    <row r="22" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
+        <v>4338</v>
+      </c>
+    </row>
+    <row r="23" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
+        <v>4339</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7B0F2165-1E5D-4133-B519-54E26990F306}">
   <dimension ref="A1:A214"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="72.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>575</v>
       </c>
     </row>
@@ -32262,69 +35574,71 @@
     </row>
     <row r="202" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A202" t="s">
         <v>1872</v>
       </c>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A1:A202">
     <sortCondition ref="A1:A202"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>20</vt:i4>
+        <vt:i4>22</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="20" baseType="lpstr">
+    <vt:vector size="22" baseType="lpstr">
       <vt:lpstr>01</vt:lpstr>
       <vt:lpstr>02</vt:lpstr>
       <vt:lpstr>03</vt:lpstr>
       <vt:lpstr>04</vt:lpstr>
       <vt:lpstr>05</vt:lpstr>
       <vt:lpstr>06</vt:lpstr>
       <vt:lpstr>07</vt:lpstr>
       <vt:lpstr>08</vt:lpstr>
       <vt:lpstr>09</vt:lpstr>
       <vt:lpstr>10</vt:lpstr>
       <vt:lpstr>11</vt:lpstr>
       <vt:lpstr>12</vt:lpstr>
       <vt:lpstr>13</vt:lpstr>
       <vt:lpstr>14</vt:lpstr>
       <vt:lpstr>15</vt:lpstr>
       <vt:lpstr>16</vt:lpstr>
       <vt:lpstr>17</vt:lpstr>
       <vt:lpstr>18</vt:lpstr>
       <vt:lpstr>19</vt:lpstr>
       <vt:lpstr>20</vt:lpstr>
+      <vt:lpstr>21</vt:lpstr>
+      <vt:lpstr>22</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Максим Малыш</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>