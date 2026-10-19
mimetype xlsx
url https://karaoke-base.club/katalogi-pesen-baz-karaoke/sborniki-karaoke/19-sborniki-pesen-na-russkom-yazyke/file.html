--- v1 (2026-09-03)
+++ v2 (2026-10-19)
@@ -25,89 +25,89 @@
   <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27932"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="E:\2025\RU\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4B39E53E-9873-41D6-9204-E93C97EBDB0C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{41FE8361-AC30-4189-AA82-870B65A93971}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="165" yWindow="5190" windowWidth="28800" windowHeight="15435" activeTab="21" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="9720" yWindow="630" windowWidth="28800" windowHeight="15435" activeTab="21" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="2" r:id="rId1"/>
     <sheet name="02" sheetId="3" r:id="rId2"/>
     <sheet name="03" sheetId="4" r:id="rId3"/>
     <sheet name="04" sheetId="5" r:id="rId4"/>
     <sheet name="05" sheetId="6" r:id="rId5"/>
     <sheet name="06" sheetId="7" r:id="rId6"/>
     <sheet name="07" sheetId="8" r:id="rId7"/>
     <sheet name="08" sheetId="9" r:id="rId8"/>
     <sheet name="09" sheetId="10" r:id="rId9"/>
     <sheet name="10" sheetId="11" r:id="rId10"/>
     <sheet name="11" sheetId="12" r:id="rId11"/>
     <sheet name="12" sheetId="13" r:id="rId12"/>
     <sheet name="13" sheetId="14" r:id="rId13"/>
     <sheet name="14" sheetId="15" r:id="rId14"/>
     <sheet name="15" sheetId="16" r:id="rId15"/>
     <sheet name="16" sheetId="17" r:id="rId16"/>
     <sheet name="17" sheetId="18" r:id="rId17"/>
     <sheet name="18" sheetId="19" r:id="rId18"/>
     <sheet name="19" sheetId="20" r:id="rId19"/>
     <sheet name="20" sheetId="21" r:id="rId20"/>
     <sheet name="21" sheetId="22" r:id="rId21"/>
     <sheet name="22" sheetId="23" r:id="rId22"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4341" uniqueCount="4340">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4522" uniqueCount="4521">
   <si>
     <t xml:space="preserve">5sta Family, АДЛИН, Килджо - Зачем [iv,vid] </t>
   </si>
   <si>
     <t xml:space="preserve">ARi Sam Vii - Раскусила [iv,клип] </t>
   </si>
   <si>
     <t xml:space="preserve">ARi Sam Vii - Хочу быть его женой [iv,клип] </t>
   </si>
   <si>
     <t xml:space="preserve">ARi Sam Vii - Я ухожу [iv] </t>
   </si>
   <si>
     <t xml:space="preserve">Dabro (Дабро) - Билет [iv,клип] </t>
   </si>
   <si>
     <t xml:space="preserve">Daryana - Кто ты [iv,клип] </t>
   </si>
   <si>
     <t xml:space="preserve">Dashi - Весело [iv,клип] </t>
   </si>
   <si>
     <t xml:space="preserve">DAVA, A-Dessa - Потанцевал [iv,клип] </t>
   </si>
   <si>
@@ -13083,50 +13083,593 @@
     <t xml:space="preserve">Витя АК - Затонированный ваз [iv] </t>
   </si>
   <si>
     <t xml:space="preserve">Власова Ева - Вчера [iv] </t>
   </si>
   <si>
     <t xml:space="preserve">Вольный Сергей - Хитовая моя [iv] </t>
   </si>
   <si>
     <t xml:space="preserve">Воробей Елена, Шаляпин Прохор - Познакомь меня со своей мамой [iv] </t>
   </si>
   <si>
     <t xml:space="preserve">Воробьёва Александра - Привет моя меланхолия [iv] </t>
   </si>
   <si>
     <t xml:space="preserve">Воронец Ольга - Ой завьюжила запорошила [iv] </t>
   </si>
   <si>
     <t xml:space="preserve">Восток - Мир другой [iv] </t>
   </si>
   <si>
     <t xml:space="preserve">Восток - Огонь любви [iv] </t>
   </si>
   <si>
     <t xml:space="preserve">Пропаганда - Россия [iv,клип] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Almary - Романтика [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Boyka Mia - У меня всё есть [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Chernov Untone, Славгородская Александра - Покидая города [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Daasha - Заплаткой [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Elman (Эльман Зейналов) - Я еду к тебе [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Elvira T (Эльвира Тугушева) - Стоп [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gazirovka - Город на басах [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">GUT1K - Если позову [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Instasamka - Лишь раз [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jakone, Kiliana - Была не была [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Khalib Jah - Влюблены [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kochneva - Привет [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Miravi - Вера [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mirolybova - До талого [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mona - Мама [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Monovika, Картункова Ольга - Любовь это [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">NLO - Пуля молодой [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">NoНейма - Давай с тобой (по цыгански)[iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Solli - Я сама [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">T-Killah - Разные [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">UncleFlexxx - Call me [iv,18+] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Uzora - Таю [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vudoo - Гуляй [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Wasssup - Кружится [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Антоха МС - А мы любили [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Баста, Amchi - Буду всегда с тобой [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бахыт-Компот, Потомучто - Каждая божья тварь [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бьянка - Пацаны вообще ребята [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ветров Макс - Любимая моя [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ветров Макс - Не скучай [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ветров Макс - Ты моё солнце [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Власова Ева, Польна Ева - Ева Ева [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Галич Ида, Police in Paris - Бизи [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Гатагов Алан - Если бы [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Гатагов Алан - Шум садового кольца [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Главная роль - Машина времени [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Гогичаев Георгий - Дорога [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Гогичаев Георгий - Не лёгкой ноши а крепких плеч [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Город 312 - Как молоды мы были [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Горский Жора - Вечерочек [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Градусы - На ресницах [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Гудзон - До дома [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дайнеко Виктория - Нормально [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Демъян - Небо одно [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Джанмирзоев Эльбрус - Нервная [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Джаро, Ханза - Это сон [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ДжиАш - Зажигай [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Джокер Доминик, Lil' Archi, Mayot - Ты нужна мне [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дискотека Авария, Серова Полина - Малиновый лес [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дмитриенко Ваня - Недоступна [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дмитриенко Ваня, Мальбэк, Сюзанна - Отражение [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Добрый Руслан - Моими глазами [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Добрый Руслан - Пару минут [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Добрый Руслан - Смеялись и плакали [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Донской Борис - Живи в свой кайф [iv,18+] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дора, Травма - Трудный возраст [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дубцова Ирина - Герой [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ёлка - Эти витражи [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Жуки - Необъятная [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Жукова Ника, Дмитриенко Ваня - Капельки на ресницах [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Зара, Чапаев - Быть счастливым [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Зацепин Антон - Город в огнях [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Зацепин Антон - Пепел [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Зацепин Антон - Я взываю к небесам [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Звонкий Андрей - Невероятно [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Зодчие - Живём дальше [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Иванов Александр (Рондо) - Полчаса [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Иракли, DimixeR DJ, Севера - Матушка Россия [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Иракли, Metamorphosi - Любовь долго терпит [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Итляшев Ислам - Глаза алмазы [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Итляшев Ислам - Кареглазая [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Итляшев Ислам, Назир - За тебя калым отдам [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ицык Цыпер, Цыба Игорь - Лалала [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Казаки делают хиты - Всё что в жизни есть у меня [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Казаки делают хиты - Выше [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Казаки делают хиты - Где то [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Казаки делают хиты - Грею счастье [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Казаки делают хиты - Гудбай Америка [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Казаки делают хиты - Если ты со мной [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Казаки делают хиты - Желанная [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Казаки делают хиты - Ледяное сердце [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Казаки делают хиты - Мой ненаглядный [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Казаки делают хиты - На берегу безымянной реки [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Казаки делают хиты - Нарисуй мне небо [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Казаки делают хиты - Полчаса [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Казаки делают хиты - Штрихи [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кайратовна Ирина - Гучи [iv,18+] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кар-Мэн - Багама мама [iv,vid] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кар-Мэн - В Багдаде всё спокойно [Noiz DJ remix,iv,клип] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кар-Мэн - Девушка с Карибских островов (Caribbean girl)[iv,клип] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кар-Мэн - Дели [intro cut,iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кар-Мэн - Дели [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кар-Мэн - Знойный Истамбул [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кар-Мэн - Лондон гудбай [Back to Future remix,iv,клип] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кар-Мэн - Лондон гудбай [Plotnikov Sergey, X-KZ DJ dance remix,iv,клип] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кар-Мэн - Моя девочка из Америки [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кар-Мэн - Ночь зажигает огни [iv,клип] - 35513 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кар-Мэн - Сан Франциско [Back to Future remix,iv,клип] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кар-Мэн - Сан Франциско [iv,клип] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кар-Мэн - Танец теней [iv,клип] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кар-Мэн - Чао бамбино [Galin DJ remix,ext vers,iv,клип] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кар-Мэн - Чао бамбино [Galin DJ remix,iv,клип] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кар-Мэн - Чао бамбино [Tsyrenov Ayur remix,i,клип] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кар-Мэн - Чио Чио Сан [remix,iv,клип] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Квашеная - Ночной автобус [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кибирев Игорь - Было и прошло [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кибирев Игорь - Разведённые мосты [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ким Даниил - Катастрофа [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Киркоров Филипп - Пусть миром правит любовь [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Клава Кока - Замуж [sexy vers,iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Князева Елена - Отдай своё сердце [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Князева Елена - Соперница разлука [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Князева Настя - Снежное время [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Коновалов Евгений - Зачем ты меня целовала [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Коновалов Евгений - Ты будто ароматы вина [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Константин Костомаров - Зеркала [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Костомаров Константин, Буланова Татьяна - ДиКаприо [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Котова Дарья - Нахимов [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кравц, Рудницкий Стёпа - Лето жара [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крематорий - Квартира N 666 [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крыли - Плинтус [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Лазарев Сергей, Гагарина Полина - Хэппи энд [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Лель Катя, Maxong - Солнце (Как звучит Москва)[iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ленинград (Сергей Шнуров) - Баллада о любви [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ленинград (Сергей Шнуров) - Москва [iv,18+] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Лепс Григорий - Пустит слезу [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Липовая, Kvmly - Весна [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Люмия Анна - Уеду к своей мечте [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Майами Олег - Оревуар [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Макаров Вячеслав, DimixeR DJ - Дай мне ещё один шанс [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Маликова Инна, Новые Самоцветы - Танцы на воде [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Марков - Адью [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Марфа - Забери меня [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Между нами - 2hug [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Мельянцева Надежда - Белая зима [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Мельянцева Надежда - Любовь по умолчанию [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Мельянцева Надежда - Судьбы ирония [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Мельянцева Надежда - Человеку нужно [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Михайлов Стас, Чеботина Люся - Обнимай [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Михальчик Юлия - Метеорит [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Молочник Леонид - Океан [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Морозова Алиса - Тысячу раз [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Мохито - Этим летом [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Мукка - Тысячи ночей [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Мураками - Невеста хочет домой [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Мэйби Бэйби - Феноменальна [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Не уходи - Зачем мне этот мир без тебя [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Негода Настя - Шереметьево 2 [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Немченко Анна - Ретровейв [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Неуловимый - Мадмуазель [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ночной маршрут - Девочка пожар [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ночной маршрут - Красивая аж бесит [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ночной маршрут - Люби меня [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Нюша - Время любить [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">О! Марго - Дуракам везёт [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ОКунев Евгений, Пара лямов - Ты пьянишь [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Панайотов Александр - Улетай [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пермяк Юра, Керсари - Под стук колёс [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Петровская Алёна - Жизнь моя мелодрама [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Петрухин Алексей - Мы друг для друга созданы [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Петрухин Алексей - Мы живы пока мы любим [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пирожков Артур, Давинчи Андрей - Смотрю на красоту [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Платина, Aarne - Рок-н-роллер [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Поздняковы братья - Звезда моя [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Поздняковы братья - Перезвони мне моя мечта [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Полтос - Выпьем за любовь [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Попова Любовь - Ушедшая любовь [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Прянов Дмитрий - Сладкая малина [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пчела - Нас свяжут вместе [remix,iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Рада Рай - Ой калина [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Росс Евгений - Ая [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Руденко Артур - Зимушка зима [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Руденко Артур - Сердце выбрало тебя [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Рябуха Николай - Спой мне [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Салтыков Виктор - Звездопад [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Салтыков Виктор - Мимоходом [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Семёнова Екатерина - Песня [iv] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Семенович Анна - Если станет грустно [iv] </t>
+  </si>
+  <si>
+    <t>Серёга (Полиграф ШарикOFF) - Ярд [iv]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сироткин - Тоже является частью вселенной [iv] </t>
+  </si>
+  <si>
+    <t>Хмельной Мирон - Тень твоя мелькает [iv]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -28135,177 +28678,1085 @@
         <v>4313</v>
       </c>
     </row>
     <row r="199" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A199" t="s">
         <v>4314</v>
       </c>
     </row>
     <row r="200" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A200" t="s">
         <v>4315</v>
       </c>
     </row>
     <row r="201" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A201" t="s">
         <v>4316</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{82DB5D6A-B622-4D7C-BE2D-0B280531A607}">
-  <dimension ref="A1:A23"/>
+  <dimension ref="A1:A204"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="70" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
-        <v>4317</v>
+        <v>4340</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
-        <v>4318</v>
+        <v>4341</v>
       </c>
     </row>
     <row r="3" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>4319</v>
+        <v>4342</v>
       </c>
     </row>
     <row r="4" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>4320</v>
+        <v>4343</v>
       </c>
     </row>
     <row r="5" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>4321</v>
+        <v>4344</v>
       </c>
     </row>
     <row r="6" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>4322</v>
+        <v>4345</v>
       </c>
     </row>
     <row r="7" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>4323</v>
+        <v>4346</v>
       </c>
     </row>
     <row r="8" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>4324</v>
+        <v>4347</v>
       </c>
     </row>
     <row r="9" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>4325</v>
+        <v>4348</v>
       </c>
     </row>
     <row r="10" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>4326</v>
+        <v>4349</v>
       </c>
     </row>
     <row r="11" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>4327</v>
+        <v>4350</v>
       </c>
     </row>
     <row r="12" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>4328</v>
+        <v>4351</v>
       </c>
     </row>
     <row r="13" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>4329</v>
+        <v>4352</v>
       </c>
     </row>
     <row r="14" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>4330</v>
+        <v>4353</v>
       </c>
     </row>
     <row r="15" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>4331</v>
+        <v>4354</v>
       </c>
     </row>
     <row r="16" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>4332</v>
+        <v>4355</v>
       </c>
     </row>
     <row r="17" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>4333</v>
+        <v>4356</v>
       </c>
     </row>
     <row r="18" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>4334</v>
+        <v>4357</v>
       </c>
     </row>
     <row r="19" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>4335</v>
+        <v>4358</v>
       </c>
     </row>
     <row r="20" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>4336</v>
+        <v>4359</v>
       </c>
     </row>
     <row r="21" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>4337</v>
+        <v>4360</v>
       </c>
     </row>
     <row r="22" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>4338</v>
+        <v>4361</v>
       </c>
     </row>
     <row r="23" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
+        <v>4362</v>
+      </c>
+    </row>
+    <row r="24" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
+        <v>4363</v>
+      </c>
+    </row>
+    <row r="25" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A25" t="s">
+        <v>4364</v>
+      </c>
+    </row>
+    <row r="26" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
+        <v>4317</v>
+      </c>
+    </row>
+    <row r="27" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
+        <v>4365</v>
+      </c>
+    </row>
+    <row r="28" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A28" t="s">
+        <v>4318</v>
+      </c>
+    </row>
+    <row r="29" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A29" t="s">
+        <v>4366</v>
+      </c>
+    </row>
+    <row r="30" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A30" t="s">
+        <v>4319</v>
+      </c>
+    </row>
+    <row r="31" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A31" t="s">
+        <v>4320</v>
+      </c>
+    </row>
+    <row r="32" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A32" t="s">
+        <v>4321</v>
+      </c>
+    </row>
+    <row r="33" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A33" t="s">
+        <v>4322</v>
+      </c>
+    </row>
+    <row r="34" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A34" t="s">
+        <v>4323</v>
+      </c>
+    </row>
+    <row r="35" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A35" t="s">
+        <v>4367</v>
+      </c>
+    </row>
+    <row r="36" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A36" t="s">
+        <v>4324</v>
+      </c>
+    </row>
+    <row r="37" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A37" t="s">
+        <v>4325</v>
+      </c>
+    </row>
+    <row r="38" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A38" t="s">
+        <v>4326</v>
+      </c>
+    </row>
+    <row r="39" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A39" t="s">
+        <v>4327</v>
+      </c>
+    </row>
+    <row r="40" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A40" t="s">
+        <v>4328</v>
+      </c>
+    </row>
+    <row r="41" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A41" t="s">
+        <v>4329</v>
+      </c>
+    </row>
+    <row r="42" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A42" t="s">
+        <v>4368</v>
+      </c>
+    </row>
+    <row r="43" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A43" t="s">
+        <v>4369</v>
+      </c>
+    </row>
+    <row r="44" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A44" t="s">
+        <v>4370</v>
+      </c>
+    </row>
+    <row r="45" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A45" t="s">
+        <v>4330</v>
+      </c>
+    </row>
+    <row r="46" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A46" t="s">
+        <v>4331</v>
+      </c>
+    </row>
+    <row r="47" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A47" t="s">
+        <v>4332</v>
+      </c>
+    </row>
+    <row r="48" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A48" t="s">
+        <v>4371</v>
+      </c>
+    </row>
+    <row r="49" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A49" t="s">
+        <v>4333</v>
+      </c>
+    </row>
+    <row r="50" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A50" t="s">
+        <v>4334</v>
+      </c>
+    </row>
+    <row r="51" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A51" t="s">
+        <v>4335</v>
+      </c>
+    </row>
+    <row r="52" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A52" t="s">
+        <v>4336</v>
+      </c>
+    </row>
+    <row r="53" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A53" t="s">
+        <v>4337</v>
+      </c>
+    </row>
+    <row r="54" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A54" t="s">
+        <v>4338</v>
+      </c>
+    </row>
+    <row r="55" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A55" t="s">
+        <v>4372</v>
+      </c>
+    </row>
+    <row r="56" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A56" t="s">
+        <v>4373</v>
+      </c>
+    </row>
+    <row r="57" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A57" t="s">
+        <v>4374</v>
+      </c>
+    </row>
+    <row r="58" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A58" t="s">
+        <v>4375</v>
+      </c>
+    </row>
+    <row r="59" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A59" t="s">
+        <v>4376</v>
+      </c>
+    </row>
+    <row r="60" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A60" t="s">
+        <v>4377</v>
+      </c>
+    </row>
+    <row r="61" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A61" t="s">
+        <v>4378</v>
+      </c>
+    </row>
+    <row r="62" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A62" t="s">
+        <v>4379</v>
+      </c>
+    </row>
+    <row r="63" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A63" t="s">
+        <v>4380</v>
+      </c>
+    </row>
+    <row r="64" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A64" t="s">
+        <v>4381</v>
+      </c>
+    </row>
+    <row r="65" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A65" t="s">
+        <v>4382</v>
+      </c>
+    </row>
+    <row r="66" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A66" t="s">
+        <v>4383</v>
+      </c>
+    </row>
+    <row r="67" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A67" t="s">
+        <v>4384</v>
+      </c>
+    </row>
+    <row r="68" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A68" t="s">
+        <v>4385</v>
+      </c>
+    </row>
+    <row r="69" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A69" t="s">
+        <v>4386</v>
+      </c>
+    </row>
+    <row r="70" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A70" t="s">
+        <v>4387</v>
+      </c>
+    </row>
+    <row r="71" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A71" t="s">
+        <v>4388</v>
+      </c>
+    </row>
+    <row r="72" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A72" t="s">
+        <v>4389</v>
+      </c>
+    </row>
+    <row r="73" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A73" t="s">
+        <v>4390</v>
+      </c>
+    </row>
+    <row r="74" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A74" t="s">
+        <v>4391</v>
+      </c>
+    </row>
+    <row r="75" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A75" t="s">
+        <v>4392</v>
+      </c>
+    </row>
+    <row r="76" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A76" t="s">
+        <v>4393</v>
+      </c>
+    </row>
+    <row r="77" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A77" t="s">
+        <v>4394</v>
+      </c>
+    </row>
+    <row r="78" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A78" t="s">
+        <v>4395</v>
+      </c>
+    </row>
+    <row r="79" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A79" t="s">
+        <v>4396</v>
+      </c>
+    </row>
+    <row r="80" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A80" t="s">
+        <v>4397</v>
+      </c>
+    </row>
+    <row r="81" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A81" t="s">
+        <v>4398</v>
+      </c>
+    </row>
+    <row r="82" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A82" t="s">
+        <v>4399</v>
+      </c>
+    </row>
+    <row r="83" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A83" t="s">
+        <v>4400</v>
+      </c>
+    </row>
+    <row r="84" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A84" t="s">
+        <v>4401</v>
+      </c>
+    </row>
+    <row r="85" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A85" t="s">
+        <v>4402</v>
+      </c>
+    </row>
+    <row r="86" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A86" t="s">
+        <v>4403</v>
+      </c>
+    </row>
+    <row r="87" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A87" t="s">
+        <v>4404</v>
+      </c>
+    </row>
+    <row r="88" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A88" t="s">
+        <v>4405</v>
+      </c>
+    </row>
+    <row r="89" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A89" t="s">
+        <v>4406</v>
+      </c>
+    </row>
+    <row r="90" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A90" t="s">
+        <v>4407</v>
+      </c>
+    </row>
+    <row r="91" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A91" t="s">
+        <v>4408</v>
+      </c>
+    </row>
+    <row r="92" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A92" t="s">
+        <v>4409</v>
+      </c>
+    </row>
+    <row r="93" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A93" t="s">
+        <v>4410</v>
+      </c>
+    </row>
+    <row r="94" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A94" t="s">
+        <v>4411</v>
+      </c>
+    </row>
+    <row r="95" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A95" t="s">
+        <v>4412</v>
+      </c>
+    </row>
+    <row r="96" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A96" t="s">
+        <v>4413</v>
+      </c>
+    </row>
+    <row r="97" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A97" t="s">
+        <v>4414</v>
+      </c>
+    </row>
+    <row r="98" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A98" t="s">
+        <v>4415</v>
+      </c>
+    </row>
+    <row r="99" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A99" t="s">
+        <v>4416</v>
+      </c>
+    </row>
+    <row r="100" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A100" t="s">
+        <v>4417</v>
+      </c>
+    </row>
+    <row r="101" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A101" t="s">
+        <v>4418</v>
+      </c>
+    </row>
+    <row r="102" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A102" t="s">
+        <v>4419</v>
+      </c>
+    </row>
+    <row r="103" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A103" t="s">
+        <v>4420</v>
+      </c>
+    </row>
+    <row r="104" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A104" t="s">
+        <v>4421</v>
+      </c>
+    </row>
+    <row r="105" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A105" t="s">
+        <v>4422</v>
+      </c>
+    </row>
+    <row r="106" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A106" t="s">
+        <v>4423</v>
+      </c>
+    </row>
+    <row r="107" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A107" t="s">
+        <v>4424</v>
+      </c>
+    </row>
+    <row r="108" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A108" t="s">
+        <v>4425</v>
+      </c>
+    </row>
+    <row r="109" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A109" t="s">
+        <v>4426</v>
+      </c>
+    </row>
+    <row r="110" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A110" t="s">
+        <v>4427</v>
+      </c>
+    </row>
+    <row r="111" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A111" t="s">
+        <v>4428</v>
+      </c>
+    </row>
+    <row r="112" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A112" t="s">
+        <v>4429</v>
+      </c>
+    </row>
+    <row r="113" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A113" t="s">
+        <v>4430</v>
+      </c>
+    </row>
+    <row r="114" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A114" t="s">
+        <v>4431</v>
+      </c>
+    </row>
+    <row r="115" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A115" t="s">
+        <v>4432</v>
+      </c>
+    </row>
+    <row r="116" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A116" t="s">
+        <v>4433</v>
+      </c>
+    </row>
+    <row r="117" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A117" t="s">
+        <v>4434</v>
+      </c>
+    </row>
+    <row r="118" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A118" t="s">
+        <v>4435</v>
+      </c>
+    </row>
+    <row r="119" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A119" t="s">
+        <v>4436</v>
+      </c>
+    </row>
+    <row r="120" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A120" t="s">
+        <v>4437</v>
+      </c>
+    </row>
+    <row r="121" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A121" t="s">
+        <v>4438</v>
+      </c>
+    </row>
+    <row r="122" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A122" t="s">
+        <v>4439</v>
+      </c>
+    </row>
+    <row r="123" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A123" t="s">
+        <v>4440</v>
+      </c>
+    </row>
+    <row r="124" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A124" t="s">
+        <v>4441</v>
+      </c>
+    </row>
+    <row r="125" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A125" t="s">
+        <v>4442</v>
+      </c>
+    </row>
+    <row r="126" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A126" t="s">
+        <v>4443</v>
+      </c>
+    </row>
+    <row r="127" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A127" t="s">
+        <v>4444</v>
+      </c>
+    </row>
+    <row r="128" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A128" t="s">
+        <v>4445</v>
+      </c>
+    </row>
+    <row r="129" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A129" t="s">
+        <v>4446</v>
+      </c>
+    </row>
+    <row r="130" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A130" t="s">
+        <v>4447</v>
+      </c>
+    </row>
+    <row r="131" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A131" t="s">
+        <v>4448</v>
+      </c>
+    </row>
+    <row r="132" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A132" t="s">
+        <v>4449</v>
+      </c>
+    </row>
+    <row r="133" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A133" t="s">
+        <v>4450</v>
+      </c>
+    </row>
+    <row r="134" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A134" t="s">
+        <v>4451</v>
+      </c>
+    </row>
+    <row r="135" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A135" t="s">
+        <v>4452</v>
+      </c>
+    </row>
+    <row r="136" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A136" t="s">
+        <v>4453</v>
+      </c>
+    </row>
+    <row r="137" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A137" t="s">
+        <v>4454</v>
+      </c>
+    </row>
+    <row r="138" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A138" t="s">
+        <v>4455</v>
+      </c>
+    </row>
+    <row r="139" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A139" t="s">
+        <v>4456</v>
+      </c>
+    </row>
+    <row r="140" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A140" t="s">
+        <v>4457</v>
+      </c>
+    </row>
+    <row r="141" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A141" t="s">
+        <v>4458</v>
+      </c>
+    </row>
+    <row r="142" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A142" t="s">
+        <v>4459</v>
+      </c>
+    </row>
+    <row r="143" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A143" t="s">
+        <v>4460</v>
+      </c>
+    </row>
+    <row r="144" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A144" t="s">
+        <v>4461</v>
+      </c>
+    </row>
+    <row r="145" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A145" t="s">
+        <v>4462</v>
+      </c>
+    </row>
+    <row r="146" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A146" t="s">
+        <v>4463</v>
+      </c>
+    </row>
+    <row r="147" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A147" t="s">
+        <v>4464</v>
+      </c>
+    </row>
+    <row r="148" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A148" t="s">
+        <v>4465</v>
+      </c>
+    </row>
+    <row r="149" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A149" t="s">
+        <v>4466</v>
+      </c>
+    </row>
+    <row r="150" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A150" t="s">
+        <v>4467</v>
+      </c>
+    </row>
+    <row r="151" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A151" t="s">
+        <v>4468</v>
+      </c>
+    </row>
+    <row r="152" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A152" t="s">
+        <v>4469</v>
+      </c>
+    </row>
+    <row r="153" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A153" t="s">
+        <v>4470</v>
+      </c>
+    </row>
+    <row r="154" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A154" t="s">
+        <v>4471</v>
+      </c>
+    </row>
+    <row r="155" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A155" t="s">
+        <v>4472</v>
+      </c>
+    </row>
+    <row r="156" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A156" t="s">
+        <v>4473</v>
+      </c>
+    </row>
+    <row r="157" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A157" t="s">
+        <v>4474</v>
+      </c>
+    </row>
+    <row r="158" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A158" t="s">
+        <v>4475</v>
+      </c>
+    </row>
+    <row r="159" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A159" t="s">
+        <v>4476</v>
+      </c>
+    </row>
+    <row r="160" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A160" t="s">
+        <v>4477</v>
+      </c>
+    </row>
+    <row r="161" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A161" t="s">
+        <v>4478</v>
+      </c>
+    </row>
+    <row r="162" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A162" t="s">
+        <v>4479</v>
+      </c>
+    </row>
+    <row r="163" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A163" t="s">
+        <v>4480</v>
+      </c>
+    </row>
+    <row r="164" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A164" t="s">
+        <v>4481</v>
+      </c>
+    </row>
+    <row r="165" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A165" t="s">
+        <v>4482</v>
+      </c>
+    </row>
+    <row r="166" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A166" t="s">
+        <v>4483</v>
+      </c>
+    </row>
+    <row r="167" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A167" t="s">
+        <v>4484</v>
+      </c>
+    </row>
+    <row r="168" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A168" t="s">
+        <v>4485</v>
+      </c>
+    </row>
+    <row r="169" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A169" t="s">
+        <v>4486</v>
+      </c>
+    </row>
+    <row r="170" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A170" t="s">
+        <v>4487</v>
+      </c>
+    </row>
+    <row r="171" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A171" t="s">
+        <v>4488</v>
+      </c>
+    </row>
+    <row r="172" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A172" t="s">
+        <v>4489</v>
+      </c>
+    </row>
+    <row r="173" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A173" t="s">
+        <v>4490</v>
+      </c>
+    </row>
+    <row r="174" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A174" t="s">
+        <v>4491</v>
+      </c>
+    </row>
+    <row r="175" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A175" t="s">
+        <v>4492</v>
+      </c>
+    </row>
+    <row r="176" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A176" t="s">
+        <v>4493</v>
+      </c>
+    </row>
+    <row r="177" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A177" t="s">
+        <v>4494</v>
+      </c>
+    </row>
+    <row r="178" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A178" t="s">
+        <v>4495</v>
+      </c>
+    </row>
+    <row r="179" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A179" t="s">
+        <v>4496</v>
+      </c>
+    </row>
+    <row r="180" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A180" t="s">
+        <v>4497</v>
+      </c>
+    </row>
+    <row r="181" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A181" t="s">
+        <v>4498</v>
+      </c>
+    </row>
+    <row r="182" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A182" t="s">
+        <v>4499</v>
+      </c>
+    </row>
+    <row r="183" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A183" t="s">
+        <v>4500</v>
+      </c>
+    </row>
+    <row r="184" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A184" t="s">
+        <v>4501</v>
+      </c>
+    </row>
+    <row r="185" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A185" t="s">
+        <v>4502</v>
+      </c>
+    </row>
+    <row r="186" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A186" t="s">
+        <v>4503</v>
+      </c>
+    </row>
+    <row r="187" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A187" t="s">
+        <v>4504</v>
+      </c>
+    </row>
+    <row r="188" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A188" t="s">
+        <v>4505</v>
+      </c>
+    </row>
+    <row r="189" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A189" t="s">
+        <v>4506</v>
+      </c>
+    </row>
+    <row r="190" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A190" t="s">
         <v>4339</v>
       </c>
     </row>
+    <row r="191" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A191" t="s">
+        <v>4507</v>
+      </c>
+    </row>
+    <row r="192" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A192" t="s">
+        <v>4508</v>
+      </c>
+    </row>
+    <row r="193" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A193" t="s">
+        <v>4509</v>
+      </c>
+    </row>
+    <row r="194" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A194" t="s">
+        <v>4510</v>
+      </c>
+    </row>
+    <row r="195" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A195" t="s">
+        <v>4511</v>
+      </c>
+    </row>
+    <row r="196" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A196" t="s">
+        <v>4512</v>
+      </c>
+    </row>
+    <row r="197" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A197" t="s">
+        <v>4513</v>
+      </c>
+    </row>
+    <row r="198" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A198" t="s">
+        <v>4514</v>
+      </c>
+    </row>
+    <row r="199" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A199" t="s">
+        <v>4515</v>
+      </c>
+    </row>
+    <row r="200" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A200" t="s">
+        <v>4516</v>
+      </c>
+    </row>
+    <row r="201" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A201" t="s">
+        <v>4517</v>
+      </c>
+    </row>
+    <row r="202" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A202" t="s">
+        <v>4518</v>
+      </c>
+    </row>
+    <row r="203" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A203" t="s">
+        <v>4519</v>
+      </c>
+    </row>
+    <row r="204" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A204" t="s">
+        <v>4520</v>
+      </c>
+    </row>
   </sheetData>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A1:A204">
+    <sortCondition ref="A1:A204"/>
+  </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7B0F2165-1E5D-4133-B519-54E26990F306}">
   <dimension ref="A1:A214"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="72.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>617</v>