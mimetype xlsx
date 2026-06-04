--- v0 (2026-04-20)
+++ v1 (2026-06-04)
@@ -1,75 +1,79 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27932"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Karaoke PRO\LRC\!Каталоги\Обновления\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A0C882A2-8DD1-4387-A7A3-CAAF08BA1A4F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{73AAE6E6-A3E6-4F55-B494-26D753D9C832}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="8340" yWindow="2685" windowWidth="28800" windowHeight="15570" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="4815" yWindow="3045" windowWidth="28800" windowHeight="15435" activeTab="3" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="1" r:id="rId1"/>
     <sheet name="02" sheetId="2" r:id="rId2"/>
     <sheet name="03" sheetId="3" r:id="rId3"/>
+    <sheet name="04" sheetId="4" r:id="rId4"/>
+    <sheet name="05" sheetId="5" r:id="rId5"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="660" uniqueCount="660">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1256" uniqueCount="1256">
   <si>
     <t xml:space="preserve">APA - Stole the show </t>
   </si>
   <si>
     <t xml:space="preserve">A-Sultan - Midnight radio </t>
   </si>
   <si>
     <t xml:space="preserve">A-Sultan - Midnight radio· </t>
   </si>
   <si>
     <t xml:space="preserve">Benson Boone - Beautiful things </t>
   </si>
   <si>
     <t xml:space="preserve">Berlin Irving - Puttin' on the ritz </t>
   </si>
   <si>
     <t xml:space="preserve">Joy - Valerie [Dariusz Ejdys remix] </t>
   </si>
   <si>
     <t xml:space="preserve">Lopez Jennifer, Anthony Marc - Escapemonos </t>
   </si>
   <si>
     <t xml:space="preserve">Narcotic Thrust - I like it [Killteq, D.Hash, Vallhee remix] </t>
   </si>
   <si>
@@ -2005,50 +2009,1838 @@
     <t xml:space="preserve">Drowning Pool - One finger and a first </t>
   </si>
   <si>
     <t xml:space="preserve">Ellis-Bextor Sophie, Buuren Armin van - Not giving up on you </t>
   </si>
   <si>
     <t xml:space="preserve">Gare du Nord - Beautiful day </t>
   </si>
   <si>
     <t xml:space="preserve">September - La la la (Never give it up) </t>
   </si>
   <si>
     <t xml:space="preserve">September - September all over </t>
   </si>
   <si>
     <t xml:space="preserve">Shakira, Jean Wyclef - Hips don't lie </t>
   </si>
   <si>
     <t xml:space="preserve">Shocking Blue - Venus [Dimmul DJ remix] </t>
   </si>
   <si>
     <t xml:space="preserve">Silent Circle - Stop the rain in the night </t>
   </si>
   <si>
     <t xml:space="preserve">Zazi - Turn me on </t>
+  </si>
+  <si>
+    <t xml:space="preserve">3-ий Январь - Вишня </t>
+  </si>
+  <si>
+    <t xml:space="preserve">3-ий Январь, Il'giz - Морозы </t>
+  </si>
+  <si>
+    <t xml:space="preserve">5утра - В тачку </t>
+  </si>
+  <si>
+    <t xml:space="preserve">5утра - Давай купим </t>
+  </si>
+  <si>
+    <t xml:space="preserve">10AGE, Сай Анет - Пропадает </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Achev - Радости ноль </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Akmal', Jalagonia - Пожар </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Akmal', Лепс Григорий - Шутка· </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Akrim, DanyDef - Мечты </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Almary - Позови </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Amirchik - Печаль </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Anacondaz - Слишком </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Anikv - Механизм </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Anivar (Ани Варданян) - Ты скажешь </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Anivar (Ани Варданян) - Ты скажешь· </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Anna - Глупая </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Apelislin - Последняя встреча </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Asti Anna - Без тебя </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ataman Aleks - На Оренбургской </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ATL - Астронавт </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Azat 13, Nesunts, Khalif - Скучаю </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Baba Yaga Phenom - Протираю автомат </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bagryana Nebo - Не делай мне мозги </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bearwolf - Феникс· </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bearwolf - Фрея </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Big Baby Tape - LIT </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bittuev - Ранила </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Daasha - Сердце на полку </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dava - Радость в простом </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dead Blonde - Заветное желание </t>
+  </si>
+  <si>
+    <t xml:space="preserve">DimixeR DJ, Те100стерон - Цвета вишни </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dose - Не спросят </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Elvira T (Эльвира Тугушева) - Анаконда </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Elvira T (Эльвира Тугушева) - Игрушка </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Elvira T (Эльвира Тугушева) - Комо </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Elvira T (Эльвира Тугушева) - Одинокая пантера </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Entype - Notype </t>
+  </si>
+  <si>
+    <t xml:space="preserve">EVгеника - Терапевтическая </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Feduk, Icegergert - Ненависть </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Filatov, Karas - Включи музыку </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gayazovs Brothers (Братья Гаязовы) - Роковая женщина </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gazan - Хочу быть как Газан </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Goro - Сонная </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Green Apelsin - Вальхалла </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Grivina (Дарья Гривина) - Цепляет </t>
+  </si>
+  <si>
+    <t xml:space="preserve">HAR, A'miri - Baila Morena </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hatters The (Шляпники) - Русское сердце </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hofmannita - Да я Хофманнита 2 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hollyflame, Квашеная Саша - Помню </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jambul - На мели </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jambul, Джам - Бери лови </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Johnyboy - Большой дом </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Johnyboy - Винтербэйби </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Johnyboy - Зима </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Junior - Ват из лав </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kamazz - Кораблик </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kamik - Замерзаю без тебя </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Koji, Barabanov - Над землёй парим </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kolunov, Киоссе Никита - Сбегают от любви </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Konfuz - Бразилия </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kvdych - Мона Лиза </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Largo - Наша вера православна </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lim Alex, Крутой Игорь - Неземная </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Limba The - С кем ты играешь </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Loc-Dog - Психолог </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lucaveros - Almaty </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lumen (Люмен) - Не надо снов </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Luna - Дагестан </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Luxor - Две половины </t>
+  </si>
+  <si>
+    <t xml:space="preserve">LXE, GUT1K - Пьяная </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Macan - Я пытался любить тебя </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Macan, Jakone - Purosangue [18+] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mado, Сулима - Волк одиночка </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Malver Roma - Маяк </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Marakesh (Маракеш) - Под аккордеон [18+] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Marina St - Не ищи </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mayot, Кравц - Тени </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Miravi - Калинка </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Musiqq, Джакомо - Страна без названия </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nansi, Sidorov - Добрая песня </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Navai - Люби меня срочно </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nechaev - По проводам </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nemiga - Молодость </t>
+  </si>
+  <si>
+    <t xml:space="preserve">NLO - Авария </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nodahsa - Ни ногой ни рукой </t>
+  </si>
+  <si>
+    <t xml:space="preserve">NЮ (Юрий Николаенко) - Земля воздух </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Oda Nova, Andega - Закат </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Odurachen - Невыносима </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ontam - Арестант </t>
+  </si>
+  <si>
+    <t xml:space="preserve">opm. - Братский посыл </t>
+  </si>
+  <si>
+    <t xml:space="preserve">PavLova - Не предавай </t>
+  </si>
+  <si>
+    <t xml:space="preserve">PeelJiN - Я хочу всё просто так </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Poli - Бабайка </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Polnalyubvi (Полна любви) - Чужой среди своих </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pussykiller - Касания </t>
+  </si>
+  <si>
+    <t xml:space="preserve">R.Riccardo - Поменялись местами </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Revolvers - Мы станем ближе </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rsac, Павлова - Не время </t>
+  </si>
+  <si>
+    <t xml:space="preserve">RUBI - Симпатия </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sabi - O yes </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Scirena, Вектор А - Темы </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Settlers - По камушку </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Shami, Gromik Vika - Полюби меня </t>
+  </si>
+  <si>
+    <t xml:space="preserve">SkyForce - Вольная птица </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sqwoz Bab - Money mo </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sqwoz Bab - Visa run </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sqwoz Bab - Мужику плохо </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sqwoz Bab - Одинокая скупая </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sqwoz Bab - Пакет </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sqwoz Bab - Правило буравчика </t>
+  </si>
+  <si>
+    <t xml:space="preserve">StaFFорд63 - Армянин </t>
+  </si>
+  <si>
+    <t xml:space="preserve">StaFFорд63 - Может быть </t>
+  </si>
+  <si>
+    <t xml:space="preserve">StaFFорд63 - Тысячи огней </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stigmata - Оставь надежду </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stone Brandon (Брендон Стоун) - Это мой день </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sula Fray - Не по радио </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tasso - Таю [Deep House remix] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Toni - На века </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tori &amp; Veta - Свэг </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tritia - Хрусталь </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Turken - Лучше меня </t>
+  </si>
+  <si>
+    <t xml:space="preserve">V $ X V PRINCE, Витя АК - Подводная лодка </t>
+  </si>
+  <si>
+    <t xml:space="preserve">VESNA305 - Верю в лучшее </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Via65 - Я не могу тебя забыть </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Wavdealer - Жарко </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Xolidayboy - Я не буду твоим другом </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ynni - Родина внутри </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zegri Ion, Попов Андрей - 140 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zivert (Юлия Зиверт) - В городе лето </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zivert (Юлия Зиверт) - На свет </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zivert, Децл, Vonamour, Очки и кольца - Слёзы </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zlatentsia - Я не то чтобы очень люблю одной </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Агачев Эльдар - Для меня ты зажигала звёзды </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ай-Q - Храня любовь (&amp; КеПа, Келебро)[18+] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Акимов Тима - Пролетело лето </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Аксёнов Виталий, Цыганова Вика - Луна </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Акула (Оксана Почепа) - Мелодрама </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Алешко Виктория - За тобой </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Алешко Виктория - Чужая </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Амзоев Мераб (Merab Amzoevi) - Не обещай </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Аннета - Выбор за мной </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Апрель Максим - Причал души </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ария (Кипелов) - Аттила </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Афина - Научитесь прощать </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Балан Игорь - Бывшая </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Барабаш Юрий (Петлюра) - Конопля </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Басков Николай - Туманы </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Белоусова Женя - Кричать </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Богатырёв Руслан - Великий Гэтсби </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Богатырёв Руслан - Вода и пламя </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Богатырёв Руслан - Дворы и бары </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Богатырёв Руслан - Имей ввиду </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бонд с кнопкой - Маяки [version 2.0] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Борткевич Леонид - Берёзовый сок </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Босой Дмитрий - Истинная леди </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Босой Дмитрий - Модель XL </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бумер (БумеR) - Воркутинский снег </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваенга Елена - Лапки (Странное танго) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваенга Елена - Перрон </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Вальтер Инна - Мы друг другу никто </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Вельвет - Никто не хочет быть один </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Владимир - Под знаменем Отчизны </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Власова Ева - Ты счастлива </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Вольская Виолетта - С тобой (OST Иван Царевич и Серый Волк-3) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Высоцкий Владимир - Дом хрустальный </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Гагарина Полина - До Луны и обратно </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Герасимов Григорий - Бутылка крепкого вина </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Герасимов Григорий - Вернись ко мне во снах </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Глызин Алексей - Кто ты будешь </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Гравитация - Безумная любовь </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Гравитация - Весенний мотив </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Гравитация - Звёзды гаснут </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Гравитация - Отпусти на волю </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Гравитация - Тот самый взгляд </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Гравитация - Украду твою любовь </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Гравитация - Умчаться вместе </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Гран-куражъ - Бессмертна ложь </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Грановский Гурам - Мой друг Андрей </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Грачевский Гоша, Лайли - Не держу </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Гребенщиков Михаил - Что же мы наделали </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Гребенщиков Михаил - Я влюбился </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дамбраускане Ольга - Просто так возьму тебе и позвоню </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ДДТ - Забери эту ночь </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ДДТ - Крыса </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ДДТ - Ночная пьеса </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ДДТ - Поэт </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ДДТ - Рабочий квартал (В рабочем квартале) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Девятова Марина - Масленица </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дмитриенко Ваня - Многоэтажные чувства (OST Плакса-2) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дмитриенко Ваня - Не могу дышать (OST Плакса-2) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дубровин Сергей - А мне бы проснуться </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дюмин Александр - Каторжанская </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дюмин Александр - Сочи Магадан </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дюмин Александр - Танька </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ежова Ирина - Белая берёза </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ёлка - Кайфово и глупо </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Жолудев Александр, Вебер Анна - Колокольчиков звон </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Жолудев Александр, Вебер Анна - Новогоднее варьете </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Жолудев Александр, Вебер Анна - Отгремели салюты </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Жолудев Александр, Вебер Анна - Пришёл Новый год </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Завьялов Сергей - Дембель </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Зара, Yopt, Санчес - Ты вернёшься </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Золотинка - Попала в сердце льдинка </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ицык Цыпер, Цыба Игорь - Сон </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Йоала Яак - Не будет слёз </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Калина Виктор - Я рассветы зачерпну в свою рубашку </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Караулова Юлианна, Reznikov Studio - Вилы </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кино (Виктор Цой) - Кукушка </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кино, Glushkov Dmitry, LaraRai - Кукушка </t>
+  </si>
+  <si>
+    <t xml:space="preserve">КлоуКома - Трасса 61 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Колесников Олег - Волк </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Коновалов Евгений - Я еду на верблюде </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кордис Марина - Кофе </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Круг Ирина - Колыбельная сыну </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крылов Сергей - Море </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кузин Игорь - Вены города </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кунижев Артур - Есть красивая </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Курский Владимир - Наколочка </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Куст Максим - Падал белый снег </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кутидзе Тамара, Аравский Игорь - Нити </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кучер - Время </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Лебедева Ольга - Зачем любить </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Левл Паша, Fargo - Ты для меня свет </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Легенара - Маршруты </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Легенара - Про Париж </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ленинград (Сергей Шнуров) - Менты </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Леонидов Максим - 40 секунд пути· </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Леонидов Максим - Александра </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Леонидов Максим - Всё чего мы ждём </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Леонидов Максим - Дворик· </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Леонидов Максим - Конь </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Леонидов Максим - Любовь </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Леонидов Максим - Му му </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Леонидов Максим - Налей мне двойной </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Леонидов Максим - Песенка военных корреспондентов </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Леонидов Максим, Zatknites Ernesto - Губами из воздуха </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Лепс Григорий, Фадеев Максим - Орлы или вороны </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Лисицын, Апрель Максим - Полюбила хулигана </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ломинский Александр - Будь моей (Нас любовь венчала) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Макаревич Андрей, Леонидов Максим, Оркестр креольского танго - Соседка </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Марсель, Guseva Katya DJ - Сколько бы жить будем </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Матвиенко - Зомби апокалипсис </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Меладзе Константин, Тарасова София - Почему я </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Мёртвые осы - Я буду твоим Солнцем </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Милявская Лолита - Таксисты </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Многоточие, Dotsfam, Va84, Санчес - Стали старше </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Модная стрижка - Шампанское </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Моя Мишель - Зачем я </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Мураками, Слот - Олдбой </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Натс Егор, М - Как ты дышишь </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Неодин - Солнце взойдёт </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Новиков Алексей, Шепилова Любовь - Лебеди на Патриарших </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Нрав - Страх </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Нэил Шери (Nail Shary) - Это делаем мы </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Обе-рек - Ты [2026 vers] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Одинцов Сергей - Давай с тобою </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ориентир, Mad Jozef - Моя Ева </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Орлов Сергей - Ждать тебя буду </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Осипова Любовь - Не переболеть </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Панфилов Никита - Я бы мир себе нарисовал </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пневмослон - В пизду [18+] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пневмослон - Что ни день то поебень [18+] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Погорянская Алла - А жаль тебе я не жена </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Полотно Анатолий - Их умом Россию не понять </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Полотно Анатолий - Непогода </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Полотно Анатолий, Карманов Федя - Восточная </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Полотно Анатолий, Карманов Федя - Есть ещё и корабли </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пропаганда - Жаль </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Путилов Евгений - Бархат алых роз </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Росс Алёна - Проводи меня </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Росс Алёна - Хочешь буду я любимой </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Рубеж веков - Душечка </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Руденко Артур - Моя родная </t>
+  </si>
+  <si>
+    <t xml:space="preserve">СДП - Среди миров </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Секрет Бит-квартет - Беспечный ездок </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Секрет Бит-квартет - Всё это и есть любовь </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Секрет Бит-квартет - Это Питер детка </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сектор Газа - Як на хуторе </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Серябкина Ольга (Molly) - Под водой </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Слава - Факт </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Славянский Сергей - Белые ромашки </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Славянский Сергей - Время лечит боль </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Славянский Сергей - Девчонка с PlayBoy </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Славянский Сергей - Ты лучшая </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сотникова Анастасия - Вторая весна </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сотникова Анастасия - Ненавижу </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Спектакль Джо - Гость </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сукачёв Гарик - За окошком месяц май </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сукачёв Гарик - Эрегированный </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сулима - Вдохновение </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Суп Харчо - В лучшем случае </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сухачёв Сергей - Бродягой я по жизни шёл </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тайпан, Li Za, Hydy - Падали </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Терлеева Елена - Не прощу </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Токарев Антон - Держи </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Трофимов Женя, Комната культуры - История плавит лёд </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Трофимов Женя, Комната культуры - Крайний снег </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Туриченко Кирилл - Я тебя никогда никому не отдам </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тхагалегов Мурат - Сегодня подшофе </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Успенская Любовь, Jakone, Kiliana - Плакала надежда </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Depeche Mode, War Child Records - Universal soldier </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gunther - Ding dong song </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mo-Do - Eins zwei polizei </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sissal - Hallucination </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Snow Patrol - Set the fire to the third bar Martha wainwright </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vaughan Sarah - Whatever Lola wants (Lola gets) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Леонидов Максим - Blue suede shoes </t>
+  </si>
+  <si>
+    <t xml:space="preserve">2rbina 2rista - Бруталити [18+] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">10AGE, Сай Анет - Любовь за деньги </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Arcadianca - Седая ночь </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Artik, Asti Anna, Крид Егор - Karma </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Asti Anna, Билан Дима - Эпилог </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Avola - Бесконечность </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bittuev, Фактор 2, Jaschka - Сеньорита </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Boyka Mia - Клеопатра </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Brookln the, Adresov the - О мама я в неё влюблён </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ComedoZ - Знакомая </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dashi - Птичка </t>
+  </si>
+  <si>
+    <t xml:space="preserve">DimixeR DJ, Милу - Зимняя вишня </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dinara, Elman - Душа </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dream Team - Тише чем страх </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Eighteen, Элджей - Shar </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Evan Onion - Твои глаза </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gayazovs Brothers (Братья Гаязовы) - Фиеста </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gidayyat, Ozmany - Люли люли </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hatters The (Шляпники) - Просто проваливай </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hollyflame - Капает дождь </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Houmby, Opium - Передай маме слова </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Icegergert - G woman </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Instasamka, Бузова Ольга - Я хочу </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kamazz -  Трава у дома (Земля в иллюминаторе) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ken Tee - Сон </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kentukki, Влад пиво - Замигает свет </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kolenin - Образ </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Korshunov Dan, Кэнни - Сколько их было </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lady Diana - Мама не узнает </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lim Alex - Целый мир </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lovv66 - Май май </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lyriq - Don't go mad </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Macan, Saluki - Запрещаю забывать </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mav-d, MiyaGi, Panda Andy - Темнота [18+] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Meeron - Ранила </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Meeron - Столичная </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Midrigan - По белому снегу </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Milash - Просто так </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mirolybova - Бог есть любовь </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mirolybova - Любовь тает </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Moreart - Tom Ford [18+] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nansi, Sidorov - Пепел </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nansi, Sidorov, Uma2rman - Не позвонишь </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nasty Babe - Гаснет свет </t>
+  </si>
+  <si>
+    <t xml:space="preserve">NeoNate - Наши корабли </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nesvoy - Дождись меня </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nijar - До Солнца </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nika &amp; Rey - Под слоем льда </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Niki Four, Alta Alex - Как ты там </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Niletto, Goshu - Это и есть любовь </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Niletto, Бурундук - Привет пока </t>
+  </si>
+  <si>
+    <t xml:space="preserve">NLO - Между нами космос </t>
+  </si>
+  <si>
+    <t xml:space="preserve">NLO - Эмка </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nodahsa - Эмоциональный импотент </t>
+  </si>
+  <si>
+    <t xml:space="preserve">NЮ (Юрий Николаенко) - Такая красивая </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Orxan - Антидепрессанты </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pridvorova - Мистер Икс </t>
+  </si>
+  <si>
+    <t xml:space="preserve">R.Riccardo - Бежать </t>
+  </si>
+  <si>
+    <t xml:space="preserve">R.Riccardo - Потанцуй со мной </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Runa project - Бит цепляет за душу </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rusty - Хочу быть рядом </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sayan - Мальборо </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Scirena - Я разбиваюсь </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Scirena, Jamik - Так много лишнего </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Shaman (Ярослав Дронов) - Не души мою душу </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Shamo - Чегери </t>
+  </si>
+  <si>
+    <t xml:space="preserve">SK-AI projecT - Дарья </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Smash DJ - Бэмби </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Smile Artem, MriD - Королева красоты </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sola project - Я выйду замуж </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stigmata - Время </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stone Brandon (Брендон Стоун) - Ты звезда </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sula Fray - Льётся дождь </t>
+  </si>
+  <si>
+    <t xml:space="preserve">T1One, Prime Vova - Танцуй для меня </t>
+  </si>
+  <si>
+    <t xml:space="preserve">TataKavalchuk - Исходный код </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Toni - Забываю прошлое </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tritia - Старый город </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tritia, Минаева Ксения - Хорошие девочки </t>
+  </si>
+  <si>
+    <t xml:space="preserve">U-Topia - Duncan </t>
+  </si>
+  <si>
+    <t xml:space="preserve">V $ X V PRiNCE - После дождя </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Via65 - А ей бы настоящую любовь </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vudoo - Девчонка </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Wavdealer - Зеркало (Zerkalo) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Wavdealer - Пополам </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Wellay - Я люблю тебя </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Xolidayboy - Грустная и красивая </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Xolidayboy - Данте </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Xolidayboy - Ты не хотела </t>
+  </si>
+  <si>
+    <t xml:space="preserve">YC POP - 24 карата </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Yosu - В поисках севера </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zergerli Roza, Крутой Игорь - Кино </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zivert (Юлия Зиверт) - Газ (Gaz) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zoloto - Рёбра </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Аигел - Топи </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Аксёнов Виталий - Копилочка </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Александровский Сергей - Бабье лето </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Александровский Сергей - Ваше Высочество </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Александровский Сергей - Грусть </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Александровский Сергей - Душечка </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Александровский Сергей - Звёзды падали с небес </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Александровский Сергей - Как же мне тебя не любить </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Александровский Сергей - Мне до тебя </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Александровский Сергей - Недосказанность </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Александровский Сергей - Неласковый февраль </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Александровский Сергей - У моей любви глаза твои </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Александровский Сергей - Чёрный цвет тебе идёт </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Александровский Сергей - Чёт или нечёт </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Александровский Сергей - Чудаки </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Алёна.exe - Батя [18+] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Аллегрова Ирина, Крутой Игорь - Я  женщина </t>
+  </si>
+  <si>
+    <t xml:space="preserve">АлСми - Фраера </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Алсу, Крутой Игорь - Мама не знает </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Анри - Лей </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Артур - Спасибо небу что живой </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Асия (Анастасия Алентьева) - Сильно так </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ассаи - Другие берега </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Балан Игорь - Загуляю до утра </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Баста, Гуф - Из песни слов не выкинешь </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Белоусова Женя - Я за тобой пойду </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Благов Слава - Просто любить </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бонд с кнопкой - Декаданс </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бригадный подряд - Попса </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бузова Ольга - Раненые раны </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Буланова Татьяна - Ветер пел </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Буланова Татьяна - Имею право быть счастливой </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Буланова Татьяна - Колесо фортуны </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Буланова Татьяна - Ладонями неба </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Буланова Татьяна - На разных берегах </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Булыгин Илья - До предела </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Быков Сергей, Matur - Жил один скрипач </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бьянка - На лавочке </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бьянка, Зомб - Вызов </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваенга Елена - Каюсь </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Вейсова Ольга - Ты любовь не отпускай </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Винтаж (Анна Плетнёва) - Малахит </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Влади Наталья - Каждому по любви </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Власова Ева - Без тебя </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Волк Олег - Моя женщина </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Гаврилова Юлия - Путь 555 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Гагарина Полина - Твоими руками </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Гвердцители Тамара - Оркестр любви </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Глызин Алексей - Запоздалые цветы </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Гравитация - Позови меня </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Гравитация - Ты моя мелодия </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Гравитация - Улетают птицы </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Громова Диана - Запах кожи </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дайнеко Виктория - Когда начинается настоящая жизнь </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дискотека Авария - Кукла [Vonamour remix] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дмитриенко Ваня - Ртуть </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дора - Лонли лав </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Евстигнеева Олеся - Пасха пасочка </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Егорова Алёна - Парковка </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Жека (Евгений Григорьев) - Обожгла любовь </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Жека, Вечорко Валерий - Брат мой друг мой </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Заза Наполи - 90 60 90 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Заза Наполи - Бабушки </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Заза Наполи - Брутальный мужчина </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Закшевский Александр - Нажми курок </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Зейналян Сергей - Паруса </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Зоя - Человечек </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ивановна Зоя - Мальчик </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Инь-Ян - Человек </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ицык Цыпер, Цыба Игорь - Понты </t>
+  </si>
+  <si>
+    <t xml:space="preserve">какОска - Грейся </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Каролина, Васюта Сергей - Кораблик </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кирпа Алеся (Lesya Kir) - Капитан </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Клава Кока - В моём сердце </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Клава Кока - Как я люблю тебя </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Коган Юлия - Соло на нервах </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Комбинация - Ход конём </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кравц, Асия - Не доверяй </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крайм Волшебник - Береги себя </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Краймбрери Мари - Давай не ждать </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Куба Валентин - Жора подержи мой макинтош </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кузин Игорь - Танец родных огней </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кузин Игорь - Чёрные глаза и мёд </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Купание обезьяны в тёплой воде - Бэтмен </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Курган Александр, RoAmi - Как прежде </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Курский Владимир - Волчья доля </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Куртукова Татьяна - Краса </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Куртукова Татьяна - Не спеши </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Легенара - Искрами </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ленинград (Сергей Шнуров) - Зверь </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ленинград (Сергей Шнуров) - Король и Шут </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Линочка Ли, Звонкий Андрей - Любить тебя 2.0 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ЛСП - Дружить </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Любимцев Евгений - Жора подержи мой макинтош </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Любэ - Ша </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Людмил Огурченко - Техно </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ляпис Трубецкой - Снежная королева </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Максимова Елена - Тебя не отпущу </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Мартин, Тринадцать карат - Водопадами </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Марфа - Белый кролик </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Маршал Александр - Высоцкому </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Маханаим - Ты прости Господь </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Мишин Сёма - Наизусть </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Мужик из Сибири - Крепкий чай </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Мужик из Сибири (Александр Конев) - Хотеть не вредно </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Мукка - Пустота </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Мукка - Самолёты </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Назранов Альберт - Одному </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Назранов Альберт - Сердце </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Небрежный Тема - Живой </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Одинцов Сергей - Благодарю </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Операция Пластилин - Закат закат </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пахоменко Мария - Ненаглядный мой </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Певчий дар - Я навеки буду твой </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пилот - Вольная птица </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пилот - Пять пограничных состояний </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пилот - Сумасшедшим жить легко </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пирожков Артур (Александр Ревва) - Самый красивый </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Покровский, Чайный - Детство </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Полищук Леся - Я не боюсь </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Потомучто - Бально танцевательный кружок </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Путилов Евгений - Какая же </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пятый элемент - Свет в янтаре </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Рай Рада - Не пройдёт любовь никогда </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Раменских - Не весело </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ранетки, Травма - О тебе </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Рефлекс, Ярушин Стас - Сойти с ума </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Романов Дмитрий - После сорока </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Руви - Люди любят </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Руденко Леонид, Black Voron - Чёрный ворон </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Руки вверх - Разные </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Садовская Елена - Авария </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Салагати Карина - По глазам </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Самбурская Настасья - Одноразовый </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Санта Саша (Sasha Santa) - Обожаю </t>
+  </si>
+  <si>
+    <t xml:space="preserve">СДП - И у светлого дома тревожно </t>
+  </si>
+  <si>
+    <t xml:space="preserve">СДП - Ты такая ж простая как все </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сектор Газа - Сельский туалет </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Семенович Анна, Шаляпин Прохор - Мужичок под каблучок </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Славянский Сергей, Пушнова Анжелика - С тобою вместе· </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сладкий сон, Васюта Сергей - Алые розы </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сладкий сон, Васюта Сергей - Босоногая девчонка </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сладкий сон, Васюта Сергей - Улетели птицы </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Смолин Илья - Пой поле </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Спектакль Джо - Памяти М.Ю. Горшенева </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Странное исполнение - Прости </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Суханкина Маргарита, Petrakoff - На дискотеке </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тайпан, Ramione - Холодный кофе </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Теркулова Диана - Любовь злодейка [18+] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Технология - Сегодня ночью </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Триагрутрика - Биг сити лайф </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Триада (Нигатив) - Мадам </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Трикиша Андрей - Авиатехники </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Фандорин Рома - У нас не было ничего </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Фарт Володя - Случайная встреча </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Флит - Зелёный танк </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Форум, Рогожин Сергей - На соседней улице </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Фролова Елена - Благодарю </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ханна - Русская красавица </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Хасанова Гузель - Иллюзии </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Хитобои, Самбурская Настасья - Зодиак [18+] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Хордаев Мухтар - Мы все играем роли </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Храмов Андрей - Я тебя найду </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Хуснутдинов Эдуард - Судьба дорога </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Чеботина Люся - Мотив преступления </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Чумаков Алексей - Время </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Шафрана, Богдан - Шёпот ангела </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Швец Алёна - Капучино </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Швец Алёна - Плохая девочка </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Швец Динара - Мы с тобой </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Швец Динара - Ты мой самый лучший </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Шевченко Константин - Твой звонок </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Шелег Алина - Женское счастье </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Шоколад - Ты на звонки не отвечай (Прости прощай) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Шоркина Ирина - Запоздалая любовь </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ЭGO - Хулиган </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Электрослабость - Новогодний Вадим </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Электрослабость - ПГТТ </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ЭллО - Борись </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Это радио - По весне и по любви </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ягода - Считалка </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Янглун - Краски </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Яшникова Екатерина - Вернуться </t>
+  </si>
+  <si>
+    <t xml:space="preserve">2 Chainz, Khalifa Wiz - We own it </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bennett Mikhail - If love could keep you </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ghost - Mary on a cross </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Him - Vampire heart </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Keith Toby - As good as i once was </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Muse - The handler </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Osbourne Ozzy - Mama i'm coming home </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Presley Elvis - Love me tender </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Radiohead - Let down </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tokio hotel - Monsoon </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vance joy - Riptide </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Winehouse Amy - Back to black· </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Алсу, Ay Yola - Ay bylbylym </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -2060,51 +3852,51 @@
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -5498,252 +7290,3276 @@
     <row r="302" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A302" t="s">
         <v>576</v>
       </c>
     </row>
     <row r="303" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A303" t="s">
         <v>577</v>
       </c>
     </row>
     <row r="304" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A304" t="s">
         <v>578</v>
       </c>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A1:A304">
     <sortCondition ref="A1:A304"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{80061427-2E9F-49E7-AD5C-03F62AE5D450}">
-  <dimension ref="A1:A34"/>
+  <dimension ref="A1:A334"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B1" sqref="B1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="73.28515625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A1" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="2" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A2" t="s">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="3" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A3" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="4" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="5" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
+        <v>663</v>
+      </c>
+    </row>
+    <row r="6" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="7" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="8" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
+        <v>666</v>
+      </c>
+    </row>
+    <row r="9" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A9" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="10" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="11" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="12" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A12" t="s">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="13" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
+        <v>671</v>
+      </c>
+    </row>
+    <row r="14" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="15" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="16" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
+        <v>674</v>
+      </c>
+    </row>
+    <row r="17" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="18" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="19" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>677</v>
+      </c>
+    </row>
+    <row r="20" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="21" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="22" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
+        <v>679</v>
+      </c>
+    </row>
+    <row r="23" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="24" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="25" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A25" t="s">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="26" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
+        <v>683</v>
+      </c>
+    </row>
+    <row r="27" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
+        <v>684</v>
+      </c>
+    </row>
+    <row r="28" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A28" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="29" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A29" t="s">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="30" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A30" t="s">
+        <v>638</v>
+      </c>
+    </row>
+    <row r="31" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A31" t="s">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="32" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A32" t="s">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="33" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A33" t="s">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="34" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A34" t="s">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="35" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A35" t="s">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="36" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A36" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="37" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A37" t="s">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="38" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A38" t="s">
+        <v>646</v>
+      </c>
+    </row>
+    <row r="39" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A39" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="40" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A40" t="s">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="41" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A41" t="s">
+        <v>687</v>
+      </c>
+    </row>
+    <row r="42" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A42" t="s">
+        <v>688</v>
+      </c>
+    </row>
+    <row r="43" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A43" t="s">
+        <v>689</v>
+      </c>
+    </row>
+    <row r="44" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A44" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="45" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A45" t="s">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="46" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A46" t="s">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="47" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A47" t="s">
+        <v>649</v>
+      </c>
+    </row>
+    <row r="48" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A48" t="s">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="49" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A49" t="s">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="50" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A50" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="51" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A51" t="s">
+        <v>652</v>
+      </c>
+    </row>
+    <row r="52" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A52" t="s">
+        <v>692</v>
+      </c>
+    </row>
+    <row r="53" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A53" t="s">
+        <v>693</v>
+      </c>
+    </row>
+    <row r="54" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A54" t="s">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="55" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A55" t="s">
+        <v>695</v>
+      </c>
+    </row>
+    <row r="56" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A56" t="s">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="57" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A57" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="58" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A58" t="s">
+        <v>697</v>
+      </c>
+    </row>
+    <row r="59" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A59" t="s">
+        <v>698</v>
+      </c>
+    </row>
+    <row r="60" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A60" t="s">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="61" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A61" t="s">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="62" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A62" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="63" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A63" t="s">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="64" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A64" t="s">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="65" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A65" t="s">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="66" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A66" t="s">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="67" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A67" t="s">
+        <v>705</v>
+      </c>
+    </row>
+    <row r="68" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A68" t="s">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="69" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A69" t="s">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="70" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A70" t="s">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="71" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A71" t="s">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="72" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A72" t="s">
+        <v>710</v>
+      </c>
+    </row>
+    <row r="73" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A73" t="s">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="74" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A74" t="s">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="75" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A75" t="s">
+        <v>713</v>
+      </c>
+    </row>
+    <row r="76" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A76" t="s">
+        <v>714</v>
+      </c>
+    </row>
+    <row r="77" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A77" t="s">
+        <v>715</v>
+      </c>
+    </row>
+    <row r="78" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A78" t="s">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="79" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A79" t="s">
+        <v>717</v>
+      </c>
+    </row>
+    <row r="80" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A80" t="s">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="81" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A81" t="s">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="82" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A82" t="s">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="83" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A83" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="84" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A84" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="85" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A85" t="s">
+        <v>721</v>
+      </c>
+    </row>
+    <row r="86" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A86" t="s">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="87" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A87" t="s">
+        <v>723</v>
+      </c>
+    </row>
+    <row r="88" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A88" t="s">
+        <v>724</v>
+      </c>
+    </row>
+    <row r="89" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A89" t="s">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="90" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A90" t="s">
+        <v>726</v>
+      </c>
+    </row>
+    <row r="91" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A91" t="s">
+        <v>727</v>
+      </c>
+    </row>
+    <row r="92" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A92" t="s">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="93" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A93" t="s">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="94" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A94" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="95" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A95" t="s">
+        <v>731</v>
+      </c>
+    </row>
+    <row r="96" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A96" t="s">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="97" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A97" t="s">
+        <v>733</v>
+      </c>
+    </row>
+    <row r="98" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A98" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="99" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A99" t="s">
+        <v>735</v>
+      </c>
+    </row>
+    <row r="100" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A100" t="s">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="101" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A101" t="s">
+        <v>737</v>
+      </c>
+    </row>
+    <row r="102" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A102" t="s">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="103" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A103" t="s">
+        <v>739</v>
+      </c>
+    </row>
+    <row r="104" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A104" t="s">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="105" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A105" t="s">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="106" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A106" t="s">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="107" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A107" t="s">
+        <v>743</v>
+      </c>
+    </row>
+    <row r="108" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A108" t="s">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="109" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A109" t="s">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="110" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A110" t="s">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="111" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A111" t="s">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="112" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A112" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="113" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A113" t="s">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="114" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A114" t="s">
+        <v>749</v>
+      </c>
+    </row>
+    <row r="115" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A115" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="116" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A116" t="s">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="117" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A117" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="118" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A118" t="s">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="119" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A119" t="s">
+        <v>753</v>
+      </c>
+    </row>
+    <row r="120" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A120" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="121" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A121" t="s">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="122" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A122" t="s">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="123" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A123" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="124" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A124" t="s">
+        <v>757</v>
+      </c>
+    </row>
+    <row r="125" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A125" t="s">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="126" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A126" t="s">
+        <v>759</v>
+      </c>
+    </row>
+    <row r="127" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A127" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="128" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A128" t="s">
+        <v>654</v>
+      </c>
+    </row>
+    <row r="129" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A129" t="s">
+        <v>655</v>
+      </c>
+    </row>
+    <row r="130" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A130" t="s">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="131" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A131" t="s">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="132" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A132" t="s">
+        <v>762</v>
+      </c>
+    </row>
+    <row r="133" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A133" t="s">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="134" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A134" t="s">
+        <v>658</v>
+      </c>
+    </row>
+    <row r="135" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A135" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="136" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A136" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="137" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A137" t="s">
+        <v>764</v>
+      </c>
+    </row>
+    <row r="138" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A138" t="s">
+        <v>765</v>
+      </c>
+    </row>
+    <row r="139" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A139" t="s">
+        <v>766</v>
+      </c>
+    </row>
+    <row r="140" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A140" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="141" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A141" t="s">
+        <v>768</v>
+      </c>
+    </row>
+    <row r="142" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A142" t="s">
+        <v>769</v>
+      </c>
+    </row>
+    <row r="143" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A143" t="s">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="144" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A144" t="s">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="145" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A145" t="s">
+        <v>772</v>
+      </c>
+    </row>
+    <row r="146" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A146" t="s">
+        <v>773</v>
+      </c>
+    </row>
+    <row r="147" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A147" t="s">
+        <v>774</v>
+      </c>
+    </row>
+    <row r="148" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A148" t="s">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="149" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A149" t="s">
+        <v>776</v>
+      </c>
+    </row>
+    <row r="150" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A150" t="s">
+        <v>777</v>
+      </c>
+    </row>
+    <row r="151" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A151" t="s">
+        <v>778</v>
+      </c>
+    </row>
+    <row r="152" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A152" t="s">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="153" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A153" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="154" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A154" t="s">
+        <v>781</v>
+      </c>
+    </row>
+    <row r="155" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A155" t="s">
+        <v>782</v>
+      </c>
+    </row>
+    <row r="156" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A156" t="s">
+        <v>783</v>
+      </c>
+    </row>
+    <row r="157" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A157" t="s">
+        <v>784</v>
+      </c>
+    </row>
+    <row r="158" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A158" t="s">
+        <v>785</v>
+      </c>
+    </row>
+    <row r="159" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A159" t="s">
+        <v>786</v>
+      </c>
+    </row>
+    <row r="160" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A160" t="s">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="161" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A161" t="s">
+        <v>787</v>
+      </c>
+    </row>
+    <row r="162" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A162" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="163" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A163" t="s">
+        <v>789</v>
+      </c>
+    </row>
+    <row r="164" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A164" t="s">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="165" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A165" t="s">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="166" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A166" t="s">
+        <v>792</v>
+      </c>
+    </row>
+    <row r="167" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A167" t="s">
+        <v>793</v>
+      </c>
+    </row>
+    <row r="168" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A168" t="s">
+        <v>794</v>
+      </c>
+    </row>
+    <row r="169" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A169" t="s">
+        <v>795</v>
+      </c>
+    </row>
+    <row r="170" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A170" t="s">
+        <v>796</v>
+      </c>
+    </row>
+    <row r="171" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A171" t="s">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="172" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A172" t="s">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="173" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A173" t="s">
+        <v>799</v>
+      </c>
+    </row>
+    <row r="174" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A174" t="s">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="175" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A175" t="s">
+        <v>801</v>
+      </c>
+    </row>
+    <row r="176" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A176" t="s">
+        <v>802</v>
+      </c>
+    </row>
+    <row r="177" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A177" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="178" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A178" t="s">
+        <v>804</v>
+      </c>
+    </row>
+    <row r="179" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A179" t="s">
+        <v>805</v>
+      </c>
+    </row>
+    <row r="180" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A180" t="s">
+        <v>806</v>
+      </c>
+    </row>
+    <row r="181" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A181" t="s">
+        <v>807</v>
+      </c>
+    </row>
+    <row r="182" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A182" t="s">
+        <v>808</v>
+      </c>
+    </row>
+    <row r="183" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A183" t="s">
+        <v>809</v>
+      </c>
+    </row>
+    <row r="184" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A184" t="s">
+        <v>810</v>
+      </c>
+    </row>
+    <row r="185" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A185" t="s">
+        <v>811</v>
+      </c>
+    </row>
+    <row r="186" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A186" t="s">
+        <v>812</v>
+      </c>
+    </row>
+    <row r="187" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A187" t="s">
+        <v>813</v>
+      </c>
+    </row>
+    <row r="188" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A188" t="s">
+        <v>814</v>
+      </c>
+    </row>
+    <row r="189" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A189" t="s">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="190" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A190" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="191" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A191" t="s">
+        <v>817</v>
+      </c>
+    </row>
+    <row r="192" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A192" t="s">
+        <v>818</v>
+      </c>
+    </row>
+    <row r="193" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A193" t="s">
+        <v>819</v>
+      </c>
+    </row>
+    <row r="194" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A194" t="s">
+        <v>820</v>
+      </c>
+    </row>
+    <row r="195" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A195" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="196" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A196" t="s">
+        <v>821</v>
+      </c>
+    </row>
+    <row r="197" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A197" t="s">
+        <v>822</v>
+      </c>
+    </row>
+    <row r="198" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A198" t="s">
+        <v>823</v>
+      </c>
+    </row>
+    <row r="199" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A199" t="s">
+        <v>824</v>
+      </c>
+    </row>
+    <row r="200" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A200" t="s">
+        <v>825</v>
+      </c>
+    </row>
+    <row r="201" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A201" t="s">
+        <v>826</v>
+      </c>
+    </row>
+    <row r="202" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A202" t="s">
+        <v>827</v>
+      </c>
+    </row>
+    <row r="203" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A203" t="s">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="204" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A204" t="s">
+        <v>829</v>
+      </c>
+    </row>
+    <row r="205" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A205" t="s">
+        <v>830</v>
+      </c>
+    </row>
+    <row r="206" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A206" t="s">
+        <v>831</v>
+      </c>
+    </row>
+    <row r="207" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A207" t="s">
+        <v>832</v>
+      </c>
+    </row>
+    <row r="208" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A208" t="s">
+        <v>833</v>
+      </c>
+    </row>
+    <row r="209" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A209" t="s">
+        <v>834</v>
+      </c>
+    </row>
+    <row r="210" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A210" t="s">
+        <v>835</v>
+      </c>
+    </row>
+    <row r="211" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A211" t="s">
+        <v>836</v>
+      </c>
+    </row>
+    <row r="212" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A212" t="s">
+        <v>837</v>
+      </c>
+    </row>
+    <row r="213" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A213" t="s">
+        <v>838</v>
+      </c>
+    </row>
+    <row r="214" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A214" t="s">
+        <v>839</v>
+      </c>
+    </row>
+    <row r="215" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A215" t="s">
+        <v>840</v>
+      </c>
+    </row>
+    <row r="216" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A216" t="s">
+        <v>841</v>
+      </c>
+    </row>
+    <row r="217" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A217" t="s">
+        <v>842</v>
+      </c>
+    </row>
+    <row r="218" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A218" t="s">
+        <v>843</v>
+      </c>
+    </row>
+    <row r="219" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A219" t="s">
+        <v>844</v>
+      </c>
+    </row>
+    <row r="220" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A220" t="s">
+        <v>845</v>
+      </c>
+    </row>
+    <row r="221" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A221" t="s">
+        <v>846</v>
+      </c>
+    </row>
+    <row r="222" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A222" t="s">
+        <v>847</v>
+      </c>
+    </row>
+    <row r="223" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A223" t="s">
+        <v>848</v>
+      </c>
+    </row>
+    <row r="224" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A224" t="s">
+        <v>849</v>
+      </c>
+    </row>
+    <row r="225" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A225" t="s">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="226" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A226" t="s">
+        <v>851</v>
+      </c>
+    </row>
+    <row r="227" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A227" t="s">
+        <v>852</v>
+      </c>
+    </row>
+    <row r="228" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A228" t="s">
+        <v>853</v>
+      </c>
+    </row>
+    <row r="229" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A229" t="s">
+        <v>854</v>
+      </c>
+    </row>
+    <row r="230" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A230" t="s">
+        <v>855</v>
+      </c>
+    </row>
+    <row r="231" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A231" t="s">
+        <v>856</v>
+      </c>
+    </row>
+    <row r="232" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A232" t="s">
+        <v>857</v>
+      </c>
+    </row>
+    <row r="233" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A233" t="s">
+        <v>858</v>
+      </c>
+    </row>
+    <row r="234" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A234" t="s">
+        <v>859</v>
+      </c>
+    </row>
+    <row r="235" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A235" t="s">
+        <v>860</v>
+      </c>
+    </row>
+    <row r="236" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A236" t="s">
+        <v>861</v>
+      </c>
+    </row>
+    <row r="237" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A237" t="s">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="238" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A238" t="s">
+        <v>863</v>
+      </c>
+    </row>
+    <row r="239" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A239" t="s">
+        <v>864</v>
+      </c>
+    </row>
+    <row r="240" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A240" t="s">
+        <v>865</v>
+      </c>
+    </row>
+    <row r="241" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A241" t="s">
+        <v>866</v>
+      </c>
+    </row>
+    <row r="242" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A242" t="s">
+        <v>867</v>
+      </c>
+    </row>
+    <row r="243" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A243" t="s">
+        <v>868</v>
+      </c>
+    </row>
+    <row r="244" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A244" t="s">
+        <v>869</v>
+      </c>
+    </row>
+    <row r="245" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A245" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="246" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A246" t="s">
+        <v>871</v>
+      </c>
+    </row>
+    <row r="247" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A247" t="s">
+        <v>872</v>
+      </c>
+    </row>
+    <row r="248" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A248" t="s">
+        <v>873</v>
+      </c>
+    </row>
+    <row r="249" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A249" t="s">
+        <v>874</v>
+      </c>
+    </row>
+    <row r="250" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A250" t="s">
+        <v>875</v>
+      </c>
+    </row>
+    <row r="251" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A251" t="s">
+        <v>876</v>
+      </c>
+    </row>
+    <row r="252" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A252" t="s">
+        <v>877</v>
+      </c>
+    </row>
+    <row r="253" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A253" t="s">
+        <v>878</v>
+      </c>
+    </row>
+    <row r="254" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A254" t="s">
+        <v>879</v>
+      </c>
+    </row>
+    <row r="255" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A255" t="s">
+        <v>880</v>
+      </c>
+    </row>
+    <row r="256" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A256" t="s">
+        <v>881</v>
+      </c>
+    </row>
+    <row r="257" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A257" t="s">
+        <v>882</v>
+      </c>
+    </row>
+    <row r="258" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A258" t="s">
+        <v>883</v>
+      </c>
+    </row>
+    <row r="259" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A259" t="s">
+        <v>884</v>
+      </c>
+    </row>
+    <row r="260" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A260" t="s">
+        <v>885</v>
+      </c>
+    </row>
+    <row r="261" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A261" t="s">
+        <v>886</v>
+      </c>
+    </row>
+    <row r="262" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A262" t="s">
+        <v>887</v>
+      </c>
+    </row>
+    <row r="263" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A263" t="s">
+        <v>888</v>
+      </c>
+    </row>
+    <row r="264" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A264" t="s">
+        <v>889</v>
+      </c>
+    </row>
+    <row r="265" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A265" t="s">
+        <v>890</v>
+      </c>
+    </row>
+    <row r="266" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A266" t="s">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="267" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A267" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="268" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A268" t="s">
+        <v>893</v>
+      </c>
+    </row>
+    <row r="269" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A269" t="s">
+        <v>894</v>
+      </c>
+    </row>
+    <row r="270" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A270" t="s">
+        <v>895</v>
+      </c>
+    </row>
+    <row r="271" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A271" t="s">
+        <v>896</v>
+      </c>
+    </row>
+    <row r="272" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A272" t="s">
+        <v>897</v>
+      </c>
+    </row>
+    <row r="273" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A273" t="s">
+        <v>898</v>
+      </c>
+    </row>
+    <row r="274" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A274" t="s">
+        <v>899</v>
+      </c>
+    </row>
+    <row r="275" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A275" t="s">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="276" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A276" t="s">
+        <v>901</v>
+      </c>
+    </row>
+    <row r="277" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A277" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="278" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A278" t="s">
+        <v>903</v>
+      </c>
+    </row>
+    <row r="279" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A279" t="s">
+        <v>904</v>
+      </c>
+    </row>
+    <row r="280" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A280" t="s">
+        <v>905</v>
+      </c>
+    </row>
+    <row r="281" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A281" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="282" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A282" t="s">
+        <v>907</v>
+      </c>
+    </row>
+    <row r="283" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A283" t="s">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="284" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A284" t="s">
+        <v>909</v>
+      </c>
+    </row>
+    <row r="285" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A285" t="s">
+        <v>910</v>
+      </c>
+    </row>
+    <row r="286" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A286" t="s">
+        <v>911</v>
+      </c>
+    </row>
+    <row r="287" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A287" t="s">
+        <v>912</v>
+      </c>
+    </row>
+    <row r="288" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A288" t="s">
+        <v>913</v>
+      </c>
+    </row>
+    <row r="289" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A289" t="s">
+        <v>914</v>
+      </c>
+    </row>
+    <row r="290" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A290" t="s">
+        <v>915</v>
+      </c>
+    </row>
+    <row r="291" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A291" t="s">
+        <v>916</v>
+      </c>
+    </row>
+    <row r="292" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A292" t="s">
+        <v>917</v>
+      </c>
+    </row>
+    <row r="293" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A293" t="s">
+        <v>918</v>
+      </c>
+    </row>
+    <row r="294" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A294" t="s">
+        <v>919</v>
+      </c>
+    </row>
+    <row r="295" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A295" t="s">
+        <v>920</v>
+      </c>
+    </row>
+    <row r="296" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A296" t="s">
+        <v>921</v>
+      </c>
+    </row>
+    <row r="297" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A297" t="s">
+        <v>922</v>
+      </c>
+    </row>
+    <row r="298" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A298" t="s">
+        <v>923</v>
+      </c>
+    </row>
+    <row r="299" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A299" t="s">
+        <v>924</v>
+      </c>
+    </row>
+    <row r="300" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A300" t="s">
+        <v>925</v>
+      </c>
+    </row>
+    <row r="301" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A301" t="s">
+        <v>926</v>
+      </c>
+    </row>
+    <row r="302" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A302" t="s">
+        <v>927</v>
+      </c>
+    </row>
+    <row r="303" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A303" t="s">
+        <v>928</v>
+      </c>
+    </row>
+    <row r="304" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A304" t="s">
+        <v>929</v>
+      </c>
+    </row>
+    <row r="305" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A305" t="s">
+        <v>930</v>
+      </c>
+    </row>
+    <row r="306" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A306" t="s">
+        <v>931</v>
+      </c>
+    </row>
+    <row r="307" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A307" t="s">
+        <v>932</v>
+      </c>
+    </row>
+    <row r="308" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A308" t="s">
+        <v>933</v>
+      </c>
+    </row>
+    <row r="309" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A309" t="s">
+        <v>934</v>
+      </c>
+    </row>
+    <row r="310" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A310" t="s">
+        <v>935</v>
+      </c>
+    </row>
+    <row r="311" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A311" t="s">
+        <v>936</v>
+      </c>
+    </row>
+    <row r="312" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A312" t="s">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="313" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A313" t="s">
+        <v>938</v>
+      </c>
+    </row>
+    <row r="314" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A314" t="s">
+        <v>939</v>
+      </c>
+    </row>
+    <row r="315" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A315" t="s">
+        <v>940</v>
+      </c>
+    </row>
+    <row r="316" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A316" t="s">
+        <v>941</v>
+      </c>
+    </row>
+    <row r="317" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A317" t="s">
+        <v>942</v>
+      </c>
+    </row>
+    <row r="318" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A318" t="s">
+        <v>943</v>
+      </c>
+    </row>
+    <row r="319" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A319" t="s">
+        <v>944</v>
+      </c>
+    </row>
+    <row r="320" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A320" t="s">
+        <v>945</v>
+      </c>
+    </row>
+    <row r="321" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A321" t="s">
+        <v>946</v>
+      </c>
+    </row>
+    <row r="322" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A322" t="s">
+        <v>947</v>
+      </c>
+    </row>
+    <row r="323" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A323" t="s">
+        <v>948</v>
+      </c>
+    </row>
+    <row r="324" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A324" t="s">
+        <v>949</v>
+      </c>
+    </row>
+    <row r="325" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A325" t="s">
+        <v>950</v>
+      </c>
+    </row>
+    <row r="326" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A326" t="s">
+        <v>951</v>
+      </c>
+    </row>
+    <row r="327" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A327" t="s">
+        <v>952</v>
+      </c>
+    </row>
+    <row r="328" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A328" t="s">
+        <v>953</v>
+      </c>
+    </row>
+    <row r="329" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A329" t="s">
+        <v>954</v>
+      </c>
+    </row>
+    <row r="330" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A330" t="s">
+        <v>955</v>
+      </c>
+    </row>
+    <row r="331" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A331" t="s">
+        <v>956</v>
+      </c>
+    </row>
+    <row r="332" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A332" t="s">
+        <v>957</v>
+      </c>
+    </row>
+    <row r="333" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A333" t="s">
+        <v>958</v>
+      </c>
+    </row>
+    <row r="334" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A334" t="s">
+        <v>959</v>
+      </c>
+    </row>
+  </sheetData>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A1:A334">
+    <sortCondition ref="A1:A334"/>
+  </sortState>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7EE58304-3E75-4CF4-AB78-F654572BF47B}">
+  <dimension ref="A1:A283"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="60.7109375" customWidth="1"/>
+    <col min="1" max="1" width="64.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
-        <v>637</v>
+        <v>968</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
-        <v>401</v>
+        <v>967</v>
       </c>
     </row>
     <row r="3" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>638</v>
+        <v>969</v>
       </c>
     </row>
     <row r="4" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>639</v>
+        <v>970</v>
       </c>
     </row>
     <row r="5" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>640</v>
+        <v>971</v>
       </c>
     </row>
     <row r="6" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>641</v>
+        <v>972</v>
       </c>
     </row>
     <row r="7" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>642</v>
+        <v>973</v>
       </c>
     </row>
     <row r="8" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>643</v>
+        <v>974</v>
       </c>
     </row>
     <row r="9" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>644</v>
+        <v>975</v>
       </c>
     </row>
     <row r="10" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>645</v>
+        <v>976</v>
       </c>
     </row>
     <row r="11" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>646</v>
+        <v>977</v>
       </c>
     </row>
     <row r="12" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>647</v>
+        <v>960</v>
       </c>
     </row>
     <row r="13" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>648</v>
+        <v>978</v>
       </c>
     </row>
     <row r="14" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>402</v>
+        <v>979</v>
       </c>
     </row>
     <row r="15" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>649</v>
+        <v>980</v>
       </c>
     </row>
     <row r="16" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>650</v>
+        <v>981</v>
       </c>
     </row>
     <row r="17" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>651</v>
+        <v>982</v>
       </c>
     </row>
     <row r="18" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>403</v>
+        <v>983</v>
       </c>
     </row>
     <row r="19" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>652</v>
+        <v>984</v>
       </c>
     </row>
     <row r="20" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>404</v>
+        <v>961</v>
       </c>
     </row>
     <row r="21" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>653</v>
+        <v>985</v>
       </c>
     </row>
     <row r="22" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>405</v>
+        <v>986</v>
       </c>
     </row>
     <row r="23" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>406</v>
+        <v>987</v>
       </c>
     </row>
     <row r="24" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>407</v>
+        <v>988</v>
       </c>
     </row>
     <row r="25" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>408</v>
+        <v>989</v>
       </c>
     </row>
     <row r="26" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>409</v>
+        <v>990</v>
       </c>
     </row>
     <row r="27" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>654</v>
+        <v>991</v>
       </c>
     </row>
     <row r="28" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>655</v>
+        <v>992</v>
       </c>
     </row>
     <row r="29" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>656</v>
+        <v>993</v>
       </c>
     </row>
     <row r="30" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>657</v>
+        <v>994</v>
       </c>
     </row>
     <row r="31" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>658</v>
+        <v>995</v>
       </c>
     </row>
     <row r="32" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>410</v>
+        <v>996</v>
       </c>
     </row>
     <row r="33" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>659</v>
+        <v>997</v>
       </c>
     </row>
     <row r="34" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>411</v>
+        <v>998</v>
+      </c>
+    </row>
+    <row r="35" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A35" t="s">
+        <v>999</v>
+      </c>
+    </row>
+    <row r="36" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A36" t="s">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="37" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A37" t="s">
+        <v>1001</v>
+      </c>
+    </row>
+    <row r="38" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A38" t="s">
+        <v>1002</v>
+      </c>
+    </row>
+    <row r="39" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A39" t="s">
+        <v>1003</v>
+      </c>
+    </row>
+    <row r="40" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A40" t="s">
+        <v>1004</v>
+      </c>
+    </row>
+    <row r="41" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A41" t="s">
+        <v>1005</v>
+      </c>
+    </row>
+    <row r="42" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A42" t="s">
+        <v>1006</v>
+      </c>
+    </row>
+    <row r="43" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A43" t="s">
+        <v>962</v>
+      </c>
+    </row>
+    <row r="44" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A44" t="s">
+        <v>1007</v>
+      </c>
+    </row>
+    <row r="45" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A45" t="s">
+        <v>1008</v>
+      </c>
+    </row>
+    <row r="46" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A46" t="s">
+        <v>1009</v>
+      </c>
+    </row>
+    <row r="47" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A47" t="s">
+        <v>1010</v>
+      </c>
+    </row>
+    <row r="48" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A48" t="s">
+        <v>1011</v>
+      </c>
+    </row>
+    <row r="49" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A49" t="s">
+        <v>1012</v>
+      </c>
+    </row>
+    <row r="50" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A50" t="s">
+        <v>1013</v>
+      </c>
+    </row>
+    <row r="51" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A51" t="s">
+        <v>1014</v>
+      </c>
+    </row>
+    <row r="52" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A52" t="s">
+        <v>1015</v>
+      </c>
+    </row>
+    <row r="53" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A53" t="s">
+        <v>1016</v>
+      </c>
+    </row>
+    <row r="54" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A54" t="s">
+        <v>1017</v>
+      </c>
+    </row>
+    <row r="55" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A55" t="s">
+        <v>1018</v>
+      </c>
+    </row>
+    <row r="56" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A56" t="s">
+        <v>1019</v>
+      </c>
+    </row>
+    <row r="57" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A57" t="s">
+        <v>1020</v>
+      </c>
+    </row>
+    <row r="58" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A58" t="s">
+        <v>1021</v>
+      </c>
+    </row>
+    <row r="59" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A59" t="s">
+        <v>1022</v>
+      </c>
+    </row>
+    <row r="60" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A60" t="s">
+        <v>1023</v>
+      </c>
+    </row>
+    <row r="61" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A61" t="s">
+        <v>1024</v>
+      </c>
+    </row>
+    <row r="62" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A62" t="s">
+        <v>1025</v>
+      </c>
+    </row>
+    <row r="63" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A63" t="s">
+        <v>1026</v>
+      </c>
+    </row>
+    <row r="64" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A64" t="s">
+        <v>1027</v>
+      </c>
+    </row>
+    <row r="65" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A65" t="s">
+        <v>1028</v>
+      </c>
+    </row>
+    <row r="66" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A66" t="s">
+        <v>1029</v>
+      </c>
+    </row>
+    <row r="67" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A67" t="s">
+        <v>1030</v>
+      </c>
+    </row>
+    <row r="68" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A68" t="s">
+        <v>1031</v>
+      </c>
+    </row>
+    <row r="69" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A69" t="s">
+        <v>1032</v>
+      </c>
+    </row>
+    <row r="70" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A70" t="s">
+        <v>963</v>
+      </c>
+    </row>
+    <row r="71" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A71" t="s">
+        <v>1033</v>
+      </c>
+    </row>
+    <row r="72" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A72" t="s">
+        <v>1034</v>
+      </c>
+    </row>
+    <row r="73" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A73" t="s">
+        <v>1035</v>
+      </c>
+    </row>
+    <row r="74" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A74" t="s">
+        <v>964</v>
+      </c>
+    </row>
+    <row r="75" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A75" t="s">
+        <v>1036</v>
+      </c>
+    </row>
+    <row r="76" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A76" t="s">
+        <v>1037</v>
+      </c>
+    </row>
+    <row r="77" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A77" t="s">
+        <v>1038</v>
+      </c>
+    </row>
+    <row r="78" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A78" t="s">
+        <v>1039</v>
+      </c>
+    </row>
+    <row r="79" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A79" t="s">
+        <v>1040</v>
+      </c>
+    </row>
+    <row r="80" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A80" t="s">
+        <v>1041</v>
+      </c>
+    </row>
+    <row r="81" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A81" t="s">
+        <v>1042</v>
+      </c>
+    </row>
+    <row r="82" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A82" t="s">
+        <v>1043</v>
+      </c>
+    </row>
+    <row r="83" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A83" t="s">
+        <v>1044</v>
+      </c>
+    </row>
+    <row r="84" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A84" t="s">
+        <v>1045</v>
+      </c>
+    </row>
+    <row r="85" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A85" t="s">
+        <v>1046</v>
+      </c>
+    </row>
+    <row r="86" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A86" t="s">
+        <v>965</v>
+      </c>
+    </row>
+    <row r="87" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A87" t="s">
+        <v>1047</v>
+      </c>
+    </row>
+    <row r="88" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A88" t="s">
+        <v>1048</v>
+      </c>
+    </row>
+    <row r="89" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A89" t="s">
+        <v>1049</v>
+      </c>
+    </row>
+    <row r="90" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A90" t="s">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="91" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A91" t="s">
+        <v>1051</v>
+      </c>
+    </row>
+    <row r="92" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A92" t="s">
+        <v>1052</v>
+      </c>
+    </row>
+    <row r="93" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A93" t="s">
+        <v>1053</v>
+      </c>
+    </row>
+    <row r="94" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A94" t="s">
+        <v>1054</v>
+      </c>
+    </row>
+    <row r="95" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A95" t="s">
+        <v>1055</v>
+      </c>
+    </row>
+    <row r="96" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A96" t="s">
+        <v>1056</v>
+      </c>
+    </row>
+    <row r="97" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A97" t="s">
+        <v>1057</v>
+      </c>
+    </row>
+    <row r="98" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A98" t="s">
+        <v>1058</v>
+      </c>
+    </row>
+    <row r="99" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A99" t="s">
+        <v>1059</v>
+      </c>
+    </row>
+    <row r="100" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A100" t="s">
+        <v>1060</v>
+      </c>
+    </row>
+    <row r="101" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A101" t="s">
+        <v>1061</v>
+      </c>
+    </row>
+    <row r="102" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A102" t="s">
+        <v>1062</v>
+      </c>
+    </row>
+    <row r="103" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A103" t="s">
+        <v>1063</v>
+      </c>
+    </row>
+    <row r="104" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A104" t="s">
+        <v>1064</v>
+      </c>
+    </row>
+    <row r="105" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A105" t="s">
+        <v>1065</v>
+      </c>
+    </row>
+    <row r="106" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A106" t="s">
+        <v>1066</v>
+      </c>
+    </row>
+    <row r="107" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A107" t="s">
+        <v>1067</v>
+      </c>
+    </row>
+    <row r="108" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A108" t="s">
+        <v>1068</v>
+      </c>
+    </row>
+    <row r="109" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A109" t="s">
+        <v>1069</v>
+      </c>
+    </row>
+    <row r="110" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A110" t="s">
+        <v>1070</v>
+      </c>
+    </row>
+    <row r="111" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A111" t="s">
+        <v>1071</v>
+      </c>
+    </row>
+    <row r="112" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A112" t="s">
+        <v>1072</v>
+      </c>
+    </row>
+    <row r="113" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A113" t="s">
+        <v>1073</v>
+      </c>
+    </row>
+    <row r="114" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A114" t="s">
+        <v>1074</v>
+      </c>
+    </row>
+    <row r="115" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A115" t="s">
+        <v>1075</v>
+      </c>
+    </row>
+    <row r="116" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A116" t="s">
+        <v>1076</v>
+      </c>
+    </row>
+    <row r="117" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A117" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="118" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A118" t="s">
+        <v>1078</v>
+      </c>
+    </row>
+    <row r="119" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A119" t="s">
+        <v>1079</v>
+      </c>
+    </row>
+    <row r="120" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A120" t="s">
+        <v>1080</v>
+      </c>
+    </row>
+    <row r="121" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A121" t="s">
+        <v>1081</v>
+      </c>
+    </row>
+    <row r="122" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A122" t="s">
+        <v>1082</v>
+      </c>
+    </row>
+    <row r="123" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A123" t="s">
+        <v>1083</v>
+      </c>
+    </row>
+    <row r="124" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A124" t="s">
+        <v>1084</v>
+      </c>
+    </row>
+    <row r="125" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A125" t="s">
+        <v>1085</v>
+      </c>
+    </row>
+    <row r="126" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A126" t="s">
+        <v>1086</v>
+      </c>
+    </row>
+    <row r="127" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A127" t="s">
+        <v>1087</v>
+      </c>
+    </row>
+    <row r="128" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A128" t="s">
+        <v>1088</v>
+      </c>
+    </row>
+    <row r="129" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A129" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="130" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A130" t="s">
+        <v>1090</v>
+      </c>
+    </row>
+    <row r="131" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A131" t="s">
+        <v>1091</v>
+      </c>
+    </row>
+    <row r="132" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A132" t="s">
+        <v>1092</v>
+      </c>
+    </row>
+    <row r="133" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A133" t="s">
+        <v>1093</v>
+      </c>
+    </row>
+    <row r="134" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A134" t="s">
+        <v>1094</v>
+      </c>
+    </row>
+    <row r="135" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A135" t="s">
+        <v>1095</v>
+      </c>
+    </row>
+    <row r="136" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A136" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="137" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A137" t="s">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="138" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A138" t="s">
+        <v>1098</v>
+      </c>
+    </row>
+    <row r="139" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A139" t="s">
+        <v>1099</v>
+      </c>
+    </row>
+    <row r="140" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A140" t="s">
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="141" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A141" t="s">
+        <v>1101</v>
+      </c>
+    </row>
+    <row r="142" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A142" t="s">
+        <v>1102</v>
+      </c>
+    </row>
+    <row r="143" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A143" t="s">
+        <v>1103</v>
+      </c>
+    </row>
+    <row r="144" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A144" t="s">
+        <v>1104</v>
+      </c>
+    </row>
+    <row r="145" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A145" t="s">
+        <v>1105</v>
+      </c>
+    </row>
+    <row r="146" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A146" t="s">
+        <v>1106</v>
+      </c>
+    </row>
+    <row r="147" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A147" t="s">
+        <v>1107</v>
+      </c>
+    </row>
+    <row r="148" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A148" t="s">
+        <v>1108</v>
+      </c>
+    </row>
+    <row r="149" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A149" t="s">
+        <v>1109</v>
+      </c>
+    </row>
+    <row r="150" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A150" t="s">
+        <v>1110</v>
+      </c>
+    </row>
+    <row r="151" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A151" t="s">
+        <v>1111</v>
+      </c>
+    </row>
+    <row r="152" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A152" t="s">
+        <v>1112</v>
+      </c>
+    </row>
+    <row r="153" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A153" t="s">
+        <v>1113</v>
+      </c>
+    </row>
+    <row r="154" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A154" t="s">
+        <v>1114</v>
+      </c>
+    </row>
+    <row r="155" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A155" t="s">
+        <v>1115</v>
+      </c>
+    </row>
+    <row r="156" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A156" t="s">
+        <v>1116</v>
+      </c>
+    </row>
+    <row r="157" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A157" t="s">
+        <v>1117</v>
+      </c>
+    </row>
+    <row r="158" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A158" t="s">
+        <v>1118</v>
+      </c>
+    </row>
+    <row r="159" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A159" t="s">
+        <v>1119</v>
+      </c>
+    </row>
+    <row r="160" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A160" t="s">
+        <v>1120</v>
+      </c>
+    </row>
+    <row r="161" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A161" t="s">
+        <v>1121</v>
+      </c>
+    </row>
+    <row r="162" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A162" t="s">
+        <v>1122</v>
+      </c>
+    </row>
+    <row r="163" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A163" t="s">
+        <v>1123</v>
+      </c>
+    </row>
+    <row r="164" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A164" t="s">
+        <v>1124</v>
+      </c>
+    </row>
+    <row r="165" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A165" t="s">
+        <v>1125</v>
+      </c>
+    </row>
+    <row r="166" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A166" t="s">
+        <v>1126</v>
+      </c>
+    </row>
+    <row r="167" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A167" t="s">
+        <v>1127</v>
+      </c>
+    </row>
+    <row r="168" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A168" t="s">
+        <v>1128</v>
+      </c>
+    </row>
+    <row r="169" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A169" t="s">
+        <v>1129</v>
+      </c>
+    </row>
+    <row r="170" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A170" t="s">
+        <v>1130</v>
+      </c>
+    </row>
+    <row r="171" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A171" t="s">
+        <v>1131</v>
+      </c>
+    </row>
+    <row r="172" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A172" t="s">
+        <v>1132</v>
+      </c>
+    </row>
+    <row r="173" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A173" t="s">
+        <v>1133</v>
+      </c>
+    </row>
+    <row r="174" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A174" t="s">
+        <v>1134</v>
+      </c>
+    </row>
+    <row r="175" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A175" t="s">
+        <v>1135</v>
+      </c>
+    </row>
+    <row r="176" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A176" t="s">
+        <v>1136</v>
+      </c>
+    </row>
+    <row r="177" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A177" t="s">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="178" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A178" t="s">
+        <v>1138</v>
+      </c>
+    </row>
+    <row r="179" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A179" t="s">
+        <v>1139</v>
+      </c>
+    </row>
+    <row r="180" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A180" t="s">
+        <v>1140</v>
+      </c>
+    </row>
+    <row r="181" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A181" t="s">
+        <v>1141</v>
+      </c>
+    </row>
+    <row r="182" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A182" t="s">
+        <v>1142</v>
+      </c>
+    </row>
+    <row r="183" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A183" t="s">
+        <v>1143</v>
+      </c>
+    </row>
+    <row r="184" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A184" t="s">
+        <v>1144</v>
+      </c>
+    </row>
+    <row r="185" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A185" t="s">
+        <v>1145</v>
+      </c>
+    </row>
+    <row r="186" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A186" t="s">
+        <v>1146</v>
+      </c>
+    </row>
+    <row r="187" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A187" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="188" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A188" t="s">
+        <v>1148</v>
+      </c>
+    </row>
+    <row r="189" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A189" t="s">
+        <v>1149</v>
+      </c>
+    </row>
+    <row r="190" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A190" t="s">
+        <v>1150</v>
+      </c>
+    </row>
+    <row r="191" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A191" t="s">
+        <v>966</v>
+      </c>
+    </row>
+    <row r="192" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A192" t="s">
+        <v>1151</v>
+      </c>
+    </row>
+    <row r="193" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A193" t="s">
+        <v>1152</v>
+      </c>
+    </row>
+    <row r="194" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A194" t="s">
+        <v>1153</v>
+      </c>
+    </row>
+    <row r="195" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A195" t="s">
+        <v>1154</v>
+      </c>
+    </row>
+    <row r="196" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A196" t="s">
+        <v>1155</v>
+      </c>
+    </row>
+    <row r="197" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A197" t="s">
+        <v>1156</v>
+      </c>
+    </row>
+    <row r="198" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A198" t="s">
+        <v>1157</v>
+      </c>
+    </row>
+    <row r="199" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A199" t="s">
+        <v>1158</v>
+      </c>
+    </row>
+    <row r="200" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A200" t="s">
+        <v>1159</v>
+      </c>
+    </row>
+    <row r="201" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A201" t="s">
+        <v>1160</v>
+      </c>
+    </row>
+    <row r="202" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A202" t="s">
+        <v>1161</v>
+      </c>
+    </row>
+    <row r="203" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A203" t="s">
+        <v>1162</v>
+      </c>
+    </row>
+    <row r="204" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A204" t="s">
+        <v>1163</v>
+      </c>
+    </row>
+    <row r="205" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A205" t="s">
+        <v>1164</v>
+      </c>
+    </row>
+    <row r="206" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A206" t="s">
+        <v>1165</v>
+      </c>
+    </row>
+    <row r="207" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A207" t="s">
+        <v>1166</v>
+      </c>
+    </row>
+    <row r="208" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A208" t="s">
+        <v>1167</v>
+      </c>
+    </row>
+    <row r="209" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A209" t="s">
+        <v>1168</v>
+      </c>
+    </row>
+    <row r="210" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A210" t="s">
+        <v>1169</v>
+      </c>
+    </row>
+    <row r="211" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A211" t="s">
+        <v>1170</v>
+      </c>
+    </row>
+    <row r="212" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A212" t="s">
+        <v>1171</v>
+      </c>
+    </row>
+    <row r="213" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A213" t="s">
+        <v>1172</v>
+      </c>
+    </row>
+    <row r="214" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A214" t="s">
+        <v>1173</v>
+      </c>
+    </row>
+    <row r="215" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A215" t="s">
+        <v>1174</v>
+      </c>
+    </row>
+    <row r="216" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A216" t="s">
+        <v>1175</v>
+      </c>
+    </row>
+    <row r="217" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A217" t="s">
+        <v>1176</v>
+      </c>
+    </row>
+    <row r="218" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A218" t="s">
+        <v>1177</v>
+      </c>
+    </row>
+    <row r="219" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A219" t="s">
+        <v>1178</v>
+      </c>
+    </row>
+    <row r="220" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A220" t="s">
+        <v>1179</v>
+      </c>
+    </row>
+    <row r="221" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A221" t="s">
+        <v>1180</v>
+      </c>
+    </row>
+    <row r="222" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A222" t="s">
+        <v>1181</v>
+      </c>
+    </row>
+    <row r="223" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A223" t="s">
+        <v>1182</v>
+      </c>
+    </row>
+    <row r="224" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A224" t="s">
+        <v>1183</v>
+      </c>
+    </row>
+    <row r="225" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A225" t="s">
+        <v>1184</v>
+      </c>
+    </row>
+    <row r="226" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A226" t="s">
+        <v>1185</v>
+      </c>
+    </row>
+    <row r="227" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A227" t="s">
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="228" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A228" t="s">
+        <v>1187</v>
+      </c>
+    </row>
+    <row r="229" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A229" t="s">
+        <v>1188</v>
+      </c>
+    </row>
+    <row r="230" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A230" t="s">
+        <v>1189</v>
+      </c>
+    </row>
+    <row r="231" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A231" t="s">
+        <v>1190</v>
+      </c>
+    </row>
+    <row r="232" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A232" t="s">
+        <v>1191</v>
+      </c>
+    </row>
+    <row r="233" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A233" t="s">
+        <v>1192</v>
+      </c>
+    </row>
+    <row r="234" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A234" t="s">
+        <v>1193</v>
+      </c>
+    </row>
+    <row r="235" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A235" t="s">
+        <v>1194</v>
+      </c>
+    </row>
+    <row r="236" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A236" t="s">
+        <v>1195</v>
+      </c>
+    </row>
+    <row r="237" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A237" t="s">
+        <v>1196</v>
+      </c>
+    </row>
+    <row r="238" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A238" t="s">
+        <v>1197</v>
+      </c>
+    </row>
+    <row r="239" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A239" t="s">
+        <v>1198</v>
+      </c>
+    </row>
+    <row r="240" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A240" t="s">
+        <v>1199</v>
+      </c>
+    </row>
+    <row r="241" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A241" t="s">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="242" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A242" t="s">
+        <v>1201</v>
+      </c>
+    </row>
+    <row r="243" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A243" t="s">
+        <v>1202</v>
+      </c>
+    </row>
+    <row r="244" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A244" t="s">
+        <v>1203</v>
+      </c>
+    </row>
+    <row r="245" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A245" t="s">
+        <v>1204</v>
+      </c>
+    </row>
+    <row r="246" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A246" t="s">
+        <v>1205</v>
+      </c>
+    </row>
+    <row r="247" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A247" t="s">
+        <v>1206</v>
+      </c>
+    </row>
+    <row r="248" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A248" t="s">
+        <v>1207</v>
+      </c>
+    </row>
+    <row r="249" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A249" t="s">
+        <v>1208</v>
+      </c>
+    </row>
+    <row r="250" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A250" t="s">
+        <v>1209</v>
+      </c>
+    </row>
+    <row r="251" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A251" t="s">
+        <v>1210</v>
+      </c>
+    </row>
+    <row r="252" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A252" t="s">
+        <v>1211</v>
+      </c>
+    </row>
+    <row r="253" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A253" t="s">
+        <v>1212</v>
+      </c>
+    </row>
+    <row r="254" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A254" t="s">
+        <v>1213</v>
+      </c>
+    </row>
+    <row r="255" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A255" t="s">
+        <v>1214</v>
+      </c>
+    </row>
+    <row r="256" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A256" t="s">
+        <v>1215</v>
+      </c>
+    </row>
+    <row r="257" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A257" t="s">
+        <v>1216</v>
+      </c>
+    </row>
+    <row r="258" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A258" t="s">
+        <v>1217</v>
+      </c>
+    </row>
+    <row r="259" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A259" t="s">
+        <v>1218</v>
+      </c>
+    </row>
+    <row r="260" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A260" t="s">
+        <v>1219</v>
+      </c>
+    </row>
+    <row r="261" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A261" t="s">
+        <v>1220</v>
+      </c>
+    </row>
+    <row r="262" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A262" t="s">
+        <v>1221</v>
+      </c>
+    </row>
+    <row r="263" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A263" t="s">
+        <v>1222</v>
+      </c>
+    </row>
+    <row r="264" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A264" t="s">
+        <v>1223</v>
+      </c>
+    </row>
+    <row r="265" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A265" t="s">
+        <v>1224</v>
+      </c>
+    </row>
+    <row r="266" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A266" t="s">
+        <v>1225</v>
+      </c>
+    </row>
+    <row r="267" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A267" t="s">
+        <v>1226</v>
+      </c>
+    </row>
+    <row r="268" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A268" t="s">
+        <v>1227</v>
+      </c>
+    </row>
+    <row r="269" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A269" t="s">
+        <v>1228</v>
+      </c>
+    </row>
+    <row r="270" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A270" t="s">
+        <v>1229</v>
+      </c>
+    </row>
+    <row r="271" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A271" t="s">
+        <v>1230</v>
+      </c>
+    </row>
+    <row r="272" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A272" t="s">
+        <v>1231</v>
+      </c>
+    </row>
+    <row r="273" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A273" t="s">
+        <v>1232</v>
+      </c>
+    </row>
+    <row r="274" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A274" t="s">
+        <v>1233</v>
+      </c>
+    </row>
+    <row r="275" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A275" t="s">
+        <v>1234</v>
+      </c>
+    </row>
+    <row r="276" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A276" t="s">
+        <v>1235</v>
+      </c>
+    </row>
+    <row r="277" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A277" t="s">
+        <v>1236</v>
+      </c>
+    </row>
+    <row r="278" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A278" t="s">
+        <v>1237</v>
+      </c>
+    </row>
+    <row r="279" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A279" t="s">
+        <v>1238</v>
+      </c>
+    </row>
+    <row r="280" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A280" t="s">
+        <v>1239</v>
+      </c>
+    </row>
+    <row r="281" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A281" t="s">
+        <v>1240</v>
+      </c>
+    </row>
+    <row r="282" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A282" t="s">
+        <v>1241</v>
+      </c>
+    </row>
+    <row r="283" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A283" t="s">
+        <v>1242</v>
       </c>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A1:A34">
-    <sortCondition ref="A1:A34"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A1:A283">
+    <sortCondition ref="A1:A283"/>
+  </sortState>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{12FF3F5E-DDB4-43B5-B2AE-7320FE6459F1}">
+  <dimension ref="A1:A13"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B1" sqref="B1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="50.28515625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A1" t="s">
+        <v>1243</v>
+      </c>
+    </row>
+    <row r="2" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A2" t="s">
+        <v>1244</v>
+      </c>
+    </row>
+    <row r="3" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A3" t="s">
+        <v>1245</v>
+      </c>
+    </row>
+    <row r="4" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
+        <v>1246</v>
+      </c>
+    </row>
+    <row r="5" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
+        <v>1247</v>
+      </c>
+    </row>
+    <row r="6" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
+        <v>1248</v>
+      </c>
+    </row>
+    <row r="7" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
+        <v>1249</v>
+      </c>
+    </row>
+    <row r="8" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
+        <v>1250</v>
+      </c>
+    </row>
+    <row r="9" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A9" t="s">
+        <v>1251</v>
+      </c>
+    </row>
+    <row r="10" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
+        <v>1252</v>
+      </c>
+    </row>
+    <row r="11" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
+        <v>1253</v>
+      </c>
+    </row>
+    <row r="12" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A12" t="s">
+        <v>1254</v>
+      </c>
+    </row>
+    <row r="13" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
+        <v>1255</v>
+      </c>
+    </row>
+  </sheetData>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A1:A13">
+    <sortCondition ref="A1:A13"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>01</vt:lpstr>
       <vt:lpstr>02</vt:lpstr>
       <vt:lpstr>03</vt:lpstr>
+      <vt:lpstr>04</vt:lpstr>
+      <vt:lpstr>05</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Максим Малыш</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>