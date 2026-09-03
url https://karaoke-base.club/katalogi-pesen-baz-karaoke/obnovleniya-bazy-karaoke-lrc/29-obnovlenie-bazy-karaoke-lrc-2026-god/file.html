--- v1 (2026-06-04)
+++ v2 (2026-09-03)
@@ -1,79 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27932"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Karaoke PRO\LRC\!Каталоги\Обновления\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{73AAE6E6-A3E6-4F55-B494-26D753D9C832}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{70D23F90-A583-47D8-9875-8F27F3E350DD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="4815" yWindow="3045" windowWidth="28800" windowHeight="15435" activeTab="3" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="8565" yWindow="3645" windowWidth="28800" windowHeight="15435" activeTab="5" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="1" r:id="rId1"/>
     <sheet name="02" sheetId="2" r:id="rId2"/>
     <sheet name="03" sheetId="3" r:id="rId3"/>
     <sheet name="04" sheetId="4" r:id="rId4"/>
     <sheet name="05" sheetId="5" r:id="rId5"/>
+    <sheet name="06" sheetId="6" r:id="rId6"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1256" uniqueCount="1256">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1886" uniqueCount="1886">
   <si>
     <t xml:space="preserve">APA - Stole the show </t>
   </si>
   <si>
     <t xml:space="preserve">A-Sultan - Midnight radio </t>
   </si>
   <si>
     <t xml:space="preserve">A-Sultan - Midnight radio· </t>
   </si>
   <si>
     <t xml:space="preserve">Benson Boone - Beautiful things </t>
   </si>
   <si>
     <t xml:space="preserve">Berlin Irving - Puttin' on the ritz </t>
   </si>
   <si>
     <t xml:space="preserve">Joy - Valerie [Dariusz Ejdys remix] </t>
   </si>
   <si>
     <t xml:space="preserve">Lopez Jennifer, Anthony Marc - Escapemonos </t>
   </si>
   <si>
     <t xml:space="preserve">Narcotic Thrust - I like it [Killteq, D.Hash, Vallhee remix] </t>
   </si>
   <si>
@@ -3797,50 +3799,1940 @@
     <t xml:space="preserve">Keith Toby - As good as i once was </t>
   </si>
   <si>
     <t xml:space="preserve">Muse - The handler </t>
   </si>
   <si>
     <t xml:space="preserve">Osbourne Ozzy - Mama i'm coming home </t>
   </si>
   <si>
     <t xml:space="preserve">Presley Elvis - Love me tender </t>
   </si>
   <si>
     <t xml:space="preserve">Radiohead - Let down </t>
   </si>
   <si>
     <t xml:space="preserve">Tokio hotel - Monsoon </t>
   </si>
   <si>
     <t xml:space="preserve">Vance joy - Riptide </t>
   </si>
   <si>
     <t xml:space="preserve">Winehouse Amy - Back to black· </t>
   </si>
   <si>
     <t xml:space="preserve">Алсу, Ay Yola - Ay bylbylym </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bahh Tee (Бахти) - Клянусь </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bearwolf - Чародейка </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Biscuit Jeam, Filipchenkow Gleb, G-Pol - Mallorca </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Boyka Mia - Казак </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Morrozova - 8 марта </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Morrozova - А я тут кто </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Morrozova - Андрюша </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Morrozova - Девки пляшем </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Morrozova - Диги дай </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Morrozova - Корпоратив </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Morrozova, Segakim - Девки пляшем </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Morrozova, Segakim - За окном зима </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Владимир Курский - Наколочка </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кароль Тіна - Люблю його </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Курский Владимир - Ворон смерти </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Курский Владимир - За своих </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Курский Владимир - Мама с днём рождения </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Курский Владимир - По небу </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Курский Владимир - Свободы не видать </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Курский Владимир - Старый друг </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Курский Владимир - Струны души </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Курский Владимир - Сынок </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Курский Владимир, Зульпикаров Алим - Отпусти её </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Токарев Вилли - Брайтонское танго </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ay Yola - Aihylyu </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ay Yola - Batyr </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ay Yola - Kil kotom </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ay Yola - Tugan tel </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ay Yola - Ural vasyaty </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ay Yola - Yola </t>
+  </si>
+  <si>
+    <t xml:space="preserve">3-ий Январь, Il'giz - Загудим </t>
+  </si>
+  <si>
+    <t xml:space="preserve">5 пятниц - Не нужны слова </t>
+  </si>
+  <si>
+    <t xml:space="preserve">5sta Family, Fargo - Перемотай </t>
+  </si>
+  <si>
+    <t xml:space="preserve">5утра, Бузова Ольга - Бесценна </t>
+  </si>
+  <si>
+    <t xml:space="preserve">7 станций - Встречная полоса авторская версия </t>
+  </si>
+  <si>
+    <t xml:space="preserve">7 станций - Станция весна </t>
+  </si>
+  <si>
+    <t xml:space="preserve">9 грамм - Дэнс </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Adil - 18 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Adil - Джульетта </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Agassy - Снова </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Akmal' - Любовная </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Alemond, Айни, Xcho - Пульс </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Aneya - Целоваться </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Artik, Asti, Seville - Бриллиант </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ataman Aleks, Finik.Finya - Девочка из сна </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bakhtin - Шатенка </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bandura Sound Lab - Ранен но не сломлен </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Barabanov - Вип казанова </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bard pjct - Море горьких слёз </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bearwolf - Под небом все равны </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bestseller Роман - Жив здоров </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Blackwarwhite - Lada </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Blizkey - Души не чаю </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Boyka Mia - Экспонат </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bulava - Блистай </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Burito (Бурито) - Помилуй Господи нас грешных и спаси </t>
+  </si>
+  <si>
+    <t xml:space="preserve">By Индия - Кавалерия </t>
+  </si>
+  <si>
+    <t xml:space="preserve">By Индия - Поэтесса </t>
+  </si>
+  <si>
+    <t xml:space="preserve">By Индия, Xcho, Мот - Шадэ </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Chepikk - 5 минут назад </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Chislov Sergey - Морда моя </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cvetocek7 - Молния </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cvetocek7 - Нежность </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dabro - Море привет </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dani Lena - Woody </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dashi - Плохая </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dashi, Runa - Мурка </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dead Blonde - Голая </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dead Blonde - На мели </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dead Blonde - Преступление </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dobranotch - Через тумбу </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dzhiraev Admar - Красивая зараза </t>
+  </si>
+  <si>
+    <t xml:space="preserve">El Kunimuni - Жиганю на Changane </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ellisar - Do It again </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Elman (Эльман Зейналов) - Лабиринт </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Emerson Matvey - Близко </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Enrasta (Рустам Нахушев) - Асталависта </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Enrasta (Рустам Нахушев) - Бали </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Enzro - Ты не бойся ночи </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Filatov, Karas, ST - Там где рассвет </t>
+  </si>
+  <si>
+    <t xml:space="preserve">FullRave DJ - Я за то люблю Ивана </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gavrilina - Woman moment </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gazan - Черемша </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Goartur - Эгоист </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gudovskih Mihael - Она с характером </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Guma - На Ивана Купала </t>
+  </si>
+  <si>
+    <t xml:space="preserve">GUT1K - И в горе и в радости </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hatters The (Шляпники) - Зеркало </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hilme - Девочка с бала </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hollyflame - Любочка </t>
+  </si>
+  <si>
+    <t xml:space="preserve">HouseOfJuhuro - Она везде </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jakone, Kiliana, Вектор А - Мутный тип </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kaya - Желаю тебе </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kosmal, Alpina - Искренне </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lenz Ama - На воле я </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Little Big, Клава Кока - Uno </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Liza - Сердце моё </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Marusia Aic, Salman'Ov - Ночная птица </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Maur - Тёте надо выпить </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Miravi - За тобой </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Miyagi, Ollane - Весна </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Moreart, Ned Gee - Я это ты </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mushtavinski - Пока я не готов </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nazami, Damir - Меня забудь </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Radiotrance - Земля в огне </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rammstein - Du riechst so gut [RU vers] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rammstein - Ich tu dir weh [RU vers]· </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rammstein - Radio [RU vers] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rammstein - Spring [RU vers] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rammstein - Без тебя (Ohne dich)[RU vers] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rammstein - Бензин [RU vers]· </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rammstein - Где же ты (Wo bist du)[RU vers] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rammstein - Зверь (Tier)[RU vers] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rammstein - Удачной охоты (Waidmanns heil)[RU vers] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rasa - Весна </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sabi - Укради </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tatar, Jakone - Она снова </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tatrey - Паруса </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vavan (Владимир Селиванов) - Ромашки </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Wallem - По татарски </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Xolidayboy - Помни </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Акимов Тима, Rozalia - Кем то </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Акула (Оксана Почепа) - Пакакотики </t>
+  </si>
+  <si>
+    <t xml:space="preserve">АлисА - Апрель [18+] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">АлисА - Воздух </t>
+  </si>
+  <si>
+    <t xml:space="preserve">АлисА - Крещение· </t>
+  </si>
+  <si>
+    <t xml:space="preserve">АлисА - Левша </t>
+  </si>
+  <si>
+    <t xml:space="preserve">АлисА - На вираже </t>
+  </si>
+  <si>
+    <t xml:space="preserve">АлисА - Осеннее солнце </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Амзоев Мераб (Merab Amzoevi) - Плавно </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Антонов Юрий - Золотая лестница [Ruviga cover] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Антоха МС, Джарахов Эльдар - Цветочки </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Арбенина Диана (Ночные снайперы) - The punisher </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Аркадиас - Пусть яркое солнце заменит луна </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Аркадиас - Розовый вечер смотрит в окно </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Асмаев Анатолий - Моменты </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ассорти (A-Sortie) -  Ищи не ищи </t>
+  </si>
+  <si>
+    <t xml:space="preserve">БаRo - Главное семья </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Баста, Моя Мишель - Если я буду танцевать </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Баста, Серябкина Ольга - Ветер дорог </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Беломорканал, Воровайки - Джан балэс· </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Би-2 - Это не бомбы а просто летний гром [Bushby Adrian vers] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бублик Михаил - Я с тобой </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Буланова Татьяна - Надо ли </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Буланова Татьяна - Я не буду спать </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Буланова Татьяна, Кватро Originals - Талисман </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бутусов Вячеслав, Therr Maitz - На берегу безымянной реки </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бутырка, Воровайки - Гулял сентябрь </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Вальтер Инна - Роза </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ВариАция - Твой мир </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Вертиго Макс, Сандак - Асфальт горит </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ветлицкая Наталья, Мазаев Сергей - Таю </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Воровайки - Каки наши годы </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Восток - Туман </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Гагарина Полина, Ленинград, Меладзе Константин, Сюткин Валерий - Мужики на голосе </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Гайдук Егор - Вечно молодой </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Гоман Алексей - Поручик </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Гончарук Маша - В глазах серо синих </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Гравитация - Не буду горевать </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Движовый - Живи в свой кайф </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ДДТ - Белая река (Агидель) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ДДТ, Емельянов Дмитрий - Чайковский </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Джанабаева Альбина - Острая как бритва </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Джанабаева Альбина, Меладзе Валерий - Где ты есть </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дрозды, Стоянов Юрий - Родительский дом </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дубровин Сергей - С тобой </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дюна - Романтика руля </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Евстигнеева Олеся - Жизнь наладится </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ерошка Арина - Не молчи </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ждамиров Владимир - Купола колокола </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Зара (Зарифа Мгоян) - Ждала твоего звонка </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Звери - Не предавай </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Звери - Океаны </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Звери - С добрым утром </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Земфира (Zemfira) - Абъюз </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Земфира (Zemfira) - Без шансов </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Земфира (Zemfira) - Жужа </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Земфира (Zemfira) - Мясо </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Земфира (Zemfira) - Нахер мне город </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Земфира (Zemfira) - Не стреляйте </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Земфира (Zemfira) - Таблетки </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Зомб - Прощальный медляк </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Зыкина Людмила - Степь да степь кругом </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Инфинити - Нелюбовь </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Иссаев, Мустаева - Холодный асфальт </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Итляшев Ислам - Пиранья любовь </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кабан Кирилл - На юг </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Казаки делают хиты - Туда </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Казаки делают хиты - Ты сделана из огня </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Канги - Половина </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Караулова Юлианна - Лотос </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Катиков Андрей, OG Buda - Бабки </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кибирев Игорь - Невеста </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кино (Виктор Цой) - Разреши мне </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кино (Виктор Цой) - Фильмы </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Князева Елена - Очень дорого </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Коваленко Вероника, Twinz - Губи </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Коста Лакоста - Черри леди </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кошкина Лена, Светлая Юлия - Я люблю себя </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кравц - Дикий сексуальный зверь </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Круг Ирина - Губы Наташки </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Куст Максим - Тебя со мною нет </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Куценко Гоша, Пак Юлия - Твоя я </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Лагучев Султан - Босиком по камням </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Лагучев Султан - Роза чёрная </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Лада Весна - Если ты красотка </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Лахова Дана - Только нам выбирать </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Леонов Ярослав - Королева весны </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Леонов Ярослав - Твори добро </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Лещенко Лев - Путь домой </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Любэ - Жди меня </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Магомедкеримов Рейсан - Предки </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Мадэль - Я сильная </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Малежик Вячеслав - Недавно и давно </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Маликов Дмитрий - Заберу тебя в июль </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Маликов Дмитрий, Фогель - Выпускник 2 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Малинин Александр - Быть с тобой </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Малинин Александр - Рассветы </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Малыхин Николай - А можно я тебе приснюсь </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Малыхин Николай - Мы из 90-Х </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Малыхин Николай - На беду </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Малыхин Николай - Прости </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Малыхин Николай - Хочу тебя </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Маршал Александр - Встреча </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Мафик, Воровайки - Дайте звука </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Меджикул - На танец </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Меладзе Валерий - Женщина в белом </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Меладзе Валерий - Комсомольск </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Меладзе Валерий - Примадонна </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Меладзе Валерий - Чуть ниже небес </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Мельянцева Надежда - Не скажешь мне да [remix] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Мельянцева Надежда - Радиограмма </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Миронов Андрей - Танго любви </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Михальчик Юлия - Знамя </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Моральный кодекс - Моцарт </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Моя Мишель - На малиновой луне </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Наставшевс, Лубенников - Ненастье </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Наутилус Помпилиус - К Элоизе </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Наутилус Помпилиус - Летучая мышь </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Наутилус Помпилиус - Люди на холме </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Наутилус Помпилиус - Падший ангел </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Наутилус Помпилиус - Стриптиз </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Не ради денег, Васёк - Девочка пай </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Не уходи - Давай любить друг друга тихо </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Немченко Анна - По городам </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Нюша - Полароид </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Отрадная Евгения - Уходи </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пацаны - До свидания Аня </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пацаны - Дурак </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пацаны - Кукла </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пацаны - Не реви </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пацаны - Сверхновая звезда </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пацаны - Ты одна у меня </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пашаян Марат, Пашаян Арни - Алло </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Петровская Алёна - А сердцу хочется любви </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Петровская Алёна - Позвони </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Петровская Алёна - Сердце бьётся в закрытую дверь </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пирожков Артур (Александр Ревва) - Красивая песня· </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пирожков Артур (Александр Ревва) - Кукла </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пирожков Артур (Александр Ревва) - Кукла· </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пирожков Артур (Александр Ревва) - Малиновое диско </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пирожков Артур (Александр Ревва) - Музыки не слышно· </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пирожков Артур (Александр Ревва) - Ну и что· </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пирожков Артур (Александр Ревва) - Она не такая </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пирожков Артур (Александр Ревва) - Понарошку </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пирожков Артур (Александр Ревва) - Я твой мужчина </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пирожков Артур, Grey Elvin - Женщина магнит </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Подольская Наталья - Не бояться </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Подольская Наталья, Тодоренко Регина - Подруга </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Попова Любовь - Не говори </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пропаганда - Не вкусно и точка </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Росс Алёна - Как прекрасен этот вечер </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Росси Сергей - Моника </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ростовъ Сергей - Майя звезда Шанхая </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Руденко Артур - Не звоните бывшим </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Руденко Леонид - Трек для дискотек </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Руки вверх - Всё на этом </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Руки вверх - Изменница </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Руки вверх - Львица </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Руки вверх - Сияй </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Руки вверх - Танцуй со мной до утра </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Руки вверх - Улыбаешься </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Руки вверх - Холодно </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Руки вверх, Успенская Любовь - Безответно </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Русланова Лидия - Я на горку шла </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Салтыков Виктор - Минута до любви </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сатылганова Гульнур - Сакта </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сборная Союза (Виталий Синицын) - Облако любви (На белом облаке любви)· </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Света - Мечты ветра </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Семёнова Екатерина - В поисках счастья </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Серебро (Serebro) - Смотри но не трогай </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Серябкина Ольга - Время любовь дарить </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Серябкина Ольга - Говорила я тебе </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Серябкина Ольга - Дядя Гена [18+] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Серябкина Ольга - Зеленоглазое такси </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Серябкина Ольга - Одиночка [remix] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Серябкина Ольга - Пусть будет лучше год </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Серябкина Ольга, Urih Dimma - 8901 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сиена - Детка танцуй </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Синяя птица - Моя любовь жива </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Синяя птица - Моя любовь жива (cover) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сотникова Анастасия - Настоящий мужчина </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сплин - Давайте делать паузы в словах </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сплин - Достань гранату </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сплин - Ленинград Амстердам </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сплин - Мамма миа· </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сплин - Моя любовь </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сплин - Петербургская свадьба </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сплин - Совсем другой </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сплин - Страшная тайна </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сплин - Топай </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сплин - Урок географии </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сплин - Я был влюблён в вас </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Султан Ураган, Династия Шанхая - А под небом южным </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тайпан, Nazami - Я тебя люблю </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тайпан, Nazami, Damir - Её вайб </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тайпан, Нелиза - Я смотрю в твои глаза </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Токарев Антон, Асия - Эхо любви </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Третьяк Татьяна - Беги </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Турбомода - Беги </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Турбомода - Каникулы </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Турбомода - Прощай· </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Успенская Любовь - Я не знаю что со мной </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ханагян Севак (Sevak) - Губы как вино </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Чайф - Белая лошадь </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Чайф - Псы с городских окраин </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Чехова Катя, Rise Nikita - Таю 2.0 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Шоуа Александр - Навстречу Солнцу </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Эпова Даша - Муженёк </t>
+  </si>
+  <si>
+    <t>Ягья Александр - Арктика (Герои белой Арктики)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5утра - Прыгнем в тачку </t>
+  </si>
+  <si>
+    <t xml:space="preserve">5утра - Ты пахнешь весной </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Agunda - Силуэт </t>
+  </si>
+  <si>
+    <t xml:space="preserve">AliB, Ageev Anton - Жиганская </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Almary - Нежные ладони </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Andro - Ветер </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Anivar, Adamyan - Руку держи 2.0 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bakhtin - Голос </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Biicla, Mayot - Слух </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bittuev - Песни по радио </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Doni MC, Согдиана, Daveed DJ - Отпускай </t>
+  </si>
+  <si>
+    <t xml:space="preserve">GSPD - Тру крайм </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hollyflame - Красками </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hollyflame, IOWA, Dose - Ловлю </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Icegergert - Евродэнс.ru </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Icegergert, Милявская Лолита - Шабаш </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Idris &amp; Leos - Путеводная звезда </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Intelligent - Манящая ночь </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jambul - Мировой </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jambul, Николь - Танцуй </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jambul, Стасиа - Атас </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jazzdauren - Девочка лето </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jony, Feduk - Лето </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kalvados, Татем, Kasia, Tusovka - А я тебе душу 2.0 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kamazz - Несвятая </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kambulat, Минаева Ксения - Половина </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kel, Асия - О любви </t>
+  </si>
+  <si>
+    <t xml:space="preserve">KhaliF - Дай мне любовь </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Khalif - Снова ночь </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kile Qweed - Твои глаза </t>
+  </si>
+  <si>
+    <t xml:space="preserve">KOL one - К чёрту </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Konfuz - Pantera </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Koss - Не паникуй </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Koss, Liza - Ай калина </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lambo Mr, Пабло, Айни - Май </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lera - Во поле </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Liili - Убери свои руки </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Loc-Dog - Всё зависит от Бога и немного от нас </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lynx, Северная - Паруса </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lyriq - Аутентичная </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Margo - Моё </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mari Sa - Повод </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Marlow Slava, Sir Soylok - Мы сделаем это </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Marselle - Мимо </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mary Gu - Настоящие </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mate The - У любви глаза зелёные </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mate The - У любви глаза зелёные [KalashnikoFF remix] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mirolybova - Украду </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mirolybova - Чёрная любовь </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Misty (Мисти Марина Ангел) - Замело </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mitchel, Нэйти - Лов лю </t>
+  </si>
+  <si>
+    <t xml:space="preserve">MiyaGi, Hloy, Даена - Dao </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mona, Джарахов Эльдар - Звони когда захочешь </t>
+  </si>
+  <si>
+    <t xml:space="preserve">MoonwalkersMusic - Почти рядом </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Moreart, Ned Gee - Прости </t>
+  </si>
+  <si>
+    <t xml:space="preserve">MriD - Она на танцполе </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mujeva - Турмалин параиба </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mult96 - Будь звездой </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nabaze - Ах какие ножки </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Naitmor - Сасная вампирша </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Naya Uma - Вологда </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nechaev - Девочка из Питера </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nickovich DJ - Маяк </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nkeeei, Бузова Ольга - Такой же </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nola - В колонках </t>
+  </si>
+  <si>
+    <t xml:space="preserve">NЮ (Юрий Николаенко) - Очень </t>
+  </si>
+  <si>
+    <t xml:space="preserve">NЮ (Юрий Николаенко) - Утром </t>
+  </si>
+  <si>
+    <t xml:space="preserve">NЮ (Юрий Николаенко) - Это была она </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Obladaet - Anniversary </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Olehan - Жить </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Orlove - Ветры </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Oweek, Fargo - Он тебя целует </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Oweek, M.Hustler - Savvato </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pokrov Аня, Toni - С тобой </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pussykiller, Анетта - Задыхаюсь </t>
+  </si>
+  <si>
+    <t xml:space="preserve">R.I. - Птицы на юг </t>
+  </si>
+  <si>
+    <t xml:space="preserve">R.Riccardo, Rodichev - Улетай </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rasa - Маргарет </t>
+  </si>
+  <si>
+    <t xml:space="preserve">RiDer Денис, Shaqina - Пепел </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Runa - Линии </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sabi, Tilla Masha - Скандал </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sammy - Мамми </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sayan, Yana - Ревнивая </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Shami - Сияй </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Shami - Ты мой ветер </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Shami, Мактина - Сердце забрала </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Shilovets Artem - Вибрации </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Shiri, Blizkey - Рада </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Slava Skripka, Дилан Ян - Жду </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sleepyforever, Parfumeur, the pak, Тейстлув - Secret D </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Socrat - Версии тебя </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Soda Luv - На красный </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Soda Luv - Пули </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Soda Luv - Филлеры </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Solidnaya - Как любовь </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ST, Дорох - Я люблю свою жену </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Street Choice, Мистер Малой - Небо в тучах </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Suncastra - Девочка демон </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Suncastra - Танцуй на краю </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Timran, Zell - Без сожаления </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tova - Не жалей </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Toxi$ - My love </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Toxi$, Дора - Знак </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tsoy - Ты влюбляешься в него </t>
+  </si>
+  <si>
+    <t xml:space="preserve">UncleFlexxx - Taxi </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Unmarried - Мираж </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Valid, Ramil' - Зависим </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vavan (Владимир Селиванов) - Любовь рождает чудеса </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vavan, Real girl - Мысленно </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Venera - Другая жизнь </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Verbee (Евгений Вербицкий) - Качели </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vesna305 - Детка прощай </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vesna305 - Удержаться невозможно </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vorskiy, GG brodyaga - Кайфовая </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vytlyk - Стань моей королевой </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Xcho - Зачарованная </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Xcho - Ревнивая </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Xcho, Sayan - Тёмная ночь </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Yaia - Тише тише </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Yanix - Шипы и розы </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Yasmi - Holla holla </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zemfira Ararat - Луна Луна </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zivert, Lyriq, Tamera - После меня (Aizek Blend) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zivert, Эвер, Directoreels - Давай на самый верх </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zoloto, Смешарики - Тоже является частью Вселенной </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Агафонов Владислав (Планета Икс) - Бессонница </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Агафонов Владислав (Планета Икс) - Тёмный омут </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Айвазов Александр - Девчонка милая моя </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Айвазов Александр - Слёзы тихо капают </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Альборов Марат, Назранов Альберт - Я тебя </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Амзоев Мераб (Merab Amzoevi) - Раз и навсегда </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Амзоев Мераб (Merab Amzoevi) - Серый город </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Антоха МС - Музыка поможет </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Арис - Маскарад </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Аркадиас - А я безумно счастлив </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Аркадиас - Белый туман </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Аркадиас - Дискотека меня несёт </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Аркадиас - Катя Катенька </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Аркадиас - Кукла </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Аркадиас - Просто живи красиво </t>
+  </si>
+  <si>
+    <t xml:space="preserve">АукцЫон - Мусульманин </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Балков Антон - Сахалин Москва </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Баста, Icegergert, Onative, Макси Грин - Возле дома твоего </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Баста, Гагарина Полина - Феникс </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Богданов Геннадий - Женщина которую боюсь </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Божья коровка - Теплоход [Ruviga cover] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бузова Ольга - Без дат </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Буланова Татьяна - Мысленно </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бьянка - Я машина я насос </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Вазян Ваграм - Любовь и боль </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Валерия, Toni - Пропущены звонки </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Вальтер Инна - Звёздный вечер </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Вальтер Инна - Ты любишь петь </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Вебер Мария - Поставь на стоп </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Вертиго Макс - Тяжёлый труд </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Винтаж - Манго </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Витя АК - Затонированный ваз </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Власова Ева - Вчера </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Вольный Сергей - Хитовая моя </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Воробей Елена, Шаляпин Прохор - Познакомь меня со своей мамой </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Воробьёва Александра - Привет моя меланхолия </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Воронец Ольга - Ой завьюжила запорошила </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Воскресенский - Еду по Москве [18+] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Восток - Мир другой </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Восток - Огонь любви </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Горячие головы, Пропаганда - Далеко ли до Таллина </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Клава Кока - Депрессаунд </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Клава Кока - Дружить в губы </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Клава Кока - Мама </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Клава Кока - Совершенно летние </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Клава Кока - Стерва </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Клава Кока - Туалетное селфи </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Клава Кока - Ты грустишь </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Клава Кока - Ты достоин </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Клава Кока - Убегай </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Клава Кока - Я не отдам тебя никому </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Клава Кока - Я тебя найду </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Клава Кока - Я ты он она </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Клава Кока, Краймбрери Мари - Пьяный вокзал </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Клава Кока, Свик Лёша - По знакомым улицам </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Леприконсы - Вовочка </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Леприконсы - Малая· </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Линда - Беги </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Линда - Болеют все </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Линда - Круг от руки </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Линда - Мечена я </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Линда - Мир против нас· </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Линда - По рельсам любви </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Линда - Сделай так </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Линда - Сидите потише </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ляпис Трубецкой - Айсберг </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ляпис Трубецкой - Виноградная лоза </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ляпис Трубецкой - Дождь льёт </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ляпис Трубецкой - Евпатория [remix] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ляпис Трубецкой - Золотые яйцы </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ляпис Трубецкой - Ронин </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ляпис Трубецкой - Скворец· </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ляпис Трубецкой - Танцуй </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ляпис Трубецкой - Хали гали </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ляпис Трубецкой - Чёрно белый день </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Марвин Миша, Khaney - Компас </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Моргенштерн (Morgenshtern) - Dinero </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Моргенштерн (Morgenshtern) - Fuck 'em all [18+] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Моргенштерн (Morgenshtern) - GTA [18+] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Моргенштерн (Morgenshtern) - Hublot </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Моргенштерн (Morgenshtern) - Nominalo [18+] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Моргенштерн (Morgenshtern) - Pull up [18+] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Моргенштерн (Morgenshtern) - Аристократ (Aristocrat)[18+] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Моргенштерн (Morgenshtern) - Дикий [18+] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Моргенштерн (Morgenshtern) - Когда нас отпустит </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Моргенштерн (Morgenshtern) - Мания [18+] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Моргенштерн (Morgenshtern) - Номер [18+] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Моргенштерн (Morgenshtern) - Олала (Olala)[18+] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Моргенштерн (Morgenshtern) - Папин танк [18+] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Моргенштерн (Morgenshtern) - Почему [18+] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Моргенштерн (Morgenshtern) - Селяви [18+]· </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Моргенштерн (Morgenshtern) - Я когда нибудь уйду [18+] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Моргенштерн (Morgenshtern) - Я на таблах </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Моргенштерн, Eqt Albert - Игровой компьютер [18+] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пропаганда - Bad boy </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пропаганда - Quanto costa (Кванта коста)[Robby Mond, Kelme DJ remix] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пропаганда - Белым мелом [2020 vers] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пропаганда - Богиня [Leo Burn remix] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пропаганда - Девочка хочет секса </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пропаганда - До Луны на метро </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пропаганда - Дождь по крышам </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пропаганда - Капкан </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пропаганда - Кто [Duduc remix] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пропаганда - Кубик рубик </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пропаганда - Кукла </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пропаганда - Мари полюбила Хуана </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пропаганда - Мелом [2023 vers] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пропаганда - Мелом [Alex-One remix] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пропаганда - Мелом [Ice &amp; Nitrex remix] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пропаганда - Недоступный абонент </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пропаганда - Нет Да </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пропаганда - Одни дома </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пропаганда - Океан </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пропаганда - Песня без слов </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пропаганда - Подкаблучник </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пропаганда - Подруга </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пропаганда - Подруга [Drive,Nice Alena,Martik C remix] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пропаганда - Подруга [remix] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пропаганда - Пять минут на любовь </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пропаганда - Россия </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пропаганда - Русь </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пропаганда - Самолёт </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пропаганда - Сердце уходит в разведку </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пропаганда - Скучаю </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пропаганда - Снегом белым </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пропаганда - Так и быть </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пропаганда - Тарантино </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пропаганда - Точка невозврата </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пропаганда - Я написала любовь [Martik C remix] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пропаганда - Я такая [sax vers] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пропаганда, Tres - Я ухожу от тебя </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Серебро (Serebro) - Журавли </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Серебро (Serebro) - Звёзды палят </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Серебро (Serebro) - Мало огня </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Серебро (Serebro) - Пятница [18+] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Серябкина Ольга - Синий цвет твоей любви </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Серябкина Ольга - Супергерой </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Серябкина Ольга - Холодно (Holodno) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Серябкина Ольга - Это love </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Серябкина Ольга - Это по любви </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Серябкина Ольга - Я хочу на Новый год </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Фадеев Максим - Кислород </t>
+  </si>
+  <si>
+    <t>Фадеев Максим, Усманова Юлдуз - Звезда</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Галич Ида, Police in Paris - Бизи </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Гатагов Алан - Если бы </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Гатагов Алан - Шум садового кольца </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Главная роль - Машина времени </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Гогичаев Георгий - Дорога </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Гогичаев Георгий - Не лёгкой ноши а крепких плеч </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Горский Жора - Вечерочек </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Градусы - На ресницах </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Гудзон - До дома </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Джанмирзоев Эльбрус - Нервная </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Джаро, Ханза - Это сон </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Джокер Доминик, Lil' Archi, Mayot - Ты нужна мне </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дискотека Авария, Серова Полина - Малиновый лес </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дмитриенко Ваня - Недоступна </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Добрый Руслан - Моими глазами </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Добрый Руслан - Пару минут </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Добрый Руслан - Смеялись и плакали </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дора, Травма - Трудный возраст </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ёлка - Эти витражи </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Жукова Ника, Дмитриенко Ваня - Капельки на ресницах </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Зацепин Антон - Город в огнях </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Зацепин Антон - Пепел </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Зацепин Антон - Я взываю к небесам </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Звонкий Андрей - Невероятно </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Серёга (Полиграф ШарикOFF) - Выходила Маня замуж </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Серёга (Полиграф ШарикOFF) - Гимн болельщиков ФК Спартак </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Серёга (Полиграф ШарикOFF) - Говорила мама </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Серёга (Полиграф ШарикOFF) - Кухня </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Серёга (Полиграф ШарикOFF) - Мел судьбы или Песня Тамерлана </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Серёга (Полиграф ШарикOFF) - Одинокая девушка хочет сальса </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Серёга (Полиграф ШарикOFF) - Харизма </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Серёга (Полиграф ШарикOFF) - Чики· </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -3852,51 +5744,51 @@
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -8981,1585 +10873,4754 @@
     <row r="332" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A332" t="s">
         <v>957</v>
       </c>
     </row>
     <row r="333" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A333" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="334" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A334" t="s">
         <v>959</v>
       </c>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A1:A334">
     <sortCondition ref="A1:A334"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7EE58304-3E75-4CF4-AB78-F654572BF47B}">
-  <dimension ref="A1:A283"/>
+  <dimension ref="A1:A307"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="64.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="3" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>969</v>
       </c>
     </row>
     <row r="4" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="5" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="6" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>972</v>
       </c>
     </row>
     <row r="7" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>973</v>
+        <v>1256</v>
       </c>
     </row>
     <row r="8" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>974</v>
+        <v>1257</v>
       </c>
     </row>
     <row r="9" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>975</v>
+        <v>1258</v>
       </c>
     </row>
     <row r="10" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>976</v>
+        <v>973</v>
       </c>
     </row>
     <row r="11" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>977</v>
+        <v>1259</v>
       </c>
     </row>
     <row r="12" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>960</v>
+        <v>974</v>
       </c>
     </row>
     <row r="13" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>978</v>
+        <v>975</v>
       </c>
     </row>
     <row r="14" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>979</v>
+        <v>976</v>
       </c>
     </row>
     <row r="15" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>980</v>
+        <v>977</v>
       </c>
     </row>
     <row r="16" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>981</v>
+        <v>960</v>
       </c>
     </row>
     <row r="17" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>982</v>
+        <v>978</v>
       </c>
     </row>
     <row r="18" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>983</v>
+        <v>979</v>
       </c>
     </row>
     <row r="19" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>984</v>
+        <v>980</v>
       </c>
     </row>
     <row r="20" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>961</v>
+        <v>981</v>
       </c>
     </row>
     <row r="21" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>985</v>
+        <v>982</v>
       </c>
     </row>
     <row r="22" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>986</v>
+        <v>983</v>
       </c>
     </row>
     <row r="23" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>987</v>
+        <v>984</v>
       </c>
     </row>
     <row r="24" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>988</v>
+        <v>961</v>
       </c>
     </row>
     <row r="25" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>989</v>
+        <v>985</v>
       </c>
     </row>
     <row r="26" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>990</v>
+        <v>986</v>
       </c>
     </row>
     <row r="27" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>991</v>
+        <v>987</v>
       </c>
     </row>
     <row r="28" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>992</v>
+        <v>988</v>
       </c>
     </row>
     <row r="29" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>993</v>
+        <v>989</v>
       </c>
     </row>
     <row r="30" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>994</v>
+        <v>990</v>
       </c>
     </row>
     <row r="31" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>995</v>
+        <v>991</v>
       </c>
     </row>
     <row r="32" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>996</v>
+        <v>992</v>
       </c>
     </row>
     <row r="33" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>997</v>
+        <v>993</v>
       </c>
     </row>
     <row r="34" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>998</v>
+        <v>994</v>
       </c>
     </row>
     <row r="35" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>999</v>
+        <v>995</v>
       </c>
     </row>
     <row r="36" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>1000</v>
+        <v>996</v>
       </c>
     </row>
     <row r="37" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>1001</v>
+        <v>997</v>
       </c>
     </row>
     <row r="38" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>1002</v>
+        <v>998</v>
       </c>
     </row>
     <row r="39" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>1003</v>
+        <v>999</v>
       </c>
     </row>
     <row r="40" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>1004</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="41" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>1005</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="42" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>1006</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="43" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>962</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="44" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="45" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="46" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="47" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>1010</v>
+        <v>962</v>
       </c>
     </row>
     <row r="48" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>1011</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="49" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>1012</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="50" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>1013</v>
+        <v>1261</v>
       </c>
     </row>
     <row r="51" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>1014</v>
+        <v>1262</v>
       </c>
     </row>
     <row r="52" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>1015</v>
+        <v>1263</v>
       </c>
     </row>
     <row r="53" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>1016</v>
+        <v>1264</v>
       </c>
     </row>
     <row r="54" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>1017</v>
+        <v>1265</v>
       </c>
     </row>
     <row r="55" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>1018</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="56" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>1019</v>
+        <v>1267</v>
       </c>
     </row>
     <row r="57" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>1020</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="58" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>1021</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="59" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>1022</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="60" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>1023</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="61" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>1024</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="62" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>1025</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="63" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>1026</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="64" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>1027</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="65" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>1028</v>
+        <v>1016</v>
       </c>
     </row>
     <row r="66" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>1029</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="67" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>1030</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="68" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>1031</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="69" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>1032</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="70" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>963</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="71" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>1033</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="72" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>1034</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="73" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>1035</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="74" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>964</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="75" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>1036</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="76" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>1037</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="77" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>1038</v>
+        <v>1028</v>
       </c>
     </row>
     <row r="78" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>1039</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="79" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>1040</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="80" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>1041</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="81" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>1042</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="82" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>1043</v>
+        <v>963</v>
       </c>
     </row>
     <row r="83" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>1044</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="84" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>1045</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="85" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>1046</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="86" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="87" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>1047</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="88" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>1048</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="89" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>1049</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="90" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>1050</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="91" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>1051</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="92" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>1052</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="93" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>1053</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="94" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>1054</v>
+        <v>1043</v>
       </c>
     </row>
     <row r="95" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>1055</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="96" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>1056</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="97" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>1057</v>
+        <v>1046</v>
       </c>
     </row>
     <row r="98" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>1058</v>
+        <v>965</v>
       </c>
     </row>
     <row r="99" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>1059</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="100" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>1060</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="101" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>1061</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="102" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>1062</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="103" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>1063</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="104" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>1064</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="105" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>1065</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="106" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>1066</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="107" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>1067</v>
+        <v>1055</v>
       </c>
     </row>
     <row r="108" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>1068</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="109" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>1069</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="110" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>1070</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="111" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>1071</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="112" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>1072</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="113" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>1073</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="114" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>1074</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="115" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>1075</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="116" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>1076</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="117" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>1077</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="118" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>1078</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="119" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>1079</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="120" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>1080</v>
+        <v>1068</v>
       </c>
     </row>
     <row r="121" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>1081</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="122" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>1082</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="123" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>1083</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="124" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>1084</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="125" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>1085</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="126" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>1086</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="127" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>1087</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="128" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>1088</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="129" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>1089</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="130" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>1090</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="131" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>1091</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="132" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>1092</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="133" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
-        <v>1093</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="134" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>1094</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="135" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>1095</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="136" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
-        <v>1096</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="137" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
-        <v>1097</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="138" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
-        <v>1098</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="139" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
-        <v>1099</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="140" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>1100</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="141" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
-        <v>1101</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="142" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
-        <v>1102</v>
+        <v>1090</v>
       </c>
     </row>
     <row r="143" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
-        <v>1103</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="144" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
-        <v>1104</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="145" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
-        <v>1105</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="146" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
-        <v>1106</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="147" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
-        <v>1107</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="148" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
-        <v>1108</v>
+        <v>1096</v>
       </c>
     </row>
     <row r="149" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
-        <v>1109</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="150" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
-        <v>1110</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="151" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
-        <v>1111</v>
+        <v>1099</v>
       </c>
     </row>
     <row r="152" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
-        <v>1112</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="153" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
-        <v>1113</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="154" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
-        <v>1114</v>
+        <v>1102</v>
       </c>
     </row>
     <row r="155" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
-        <v>1115</v>
+        <v>1268</v>
       </c>
     </row>
     <row r="156" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
-        <v>1116</v>
+        <v>1103</v>
       </c>
     </row>
     <row r="157" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
-        <v>1117</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="158" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A158" t="s">
-        <v>1118</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="159" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A159" t="s">
-        <v>1119</v>
+        <v>1106</v>
       </c>
     </row>
     <row r="160" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
-        <v>1120</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="161" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A161" t="s">
-        <v>1121</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="162" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A162" t="s">
-        <v>1122</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="163" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A163" t="s">
-        <v>1123</v>
+        <v>1110</v>
       </c>
     </row>
     <row r="164" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A164" t="s">
-        <v>1124</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="165" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A165" t="s">
-        <v>1125</v>
+        <v>1112</v>
       </c>
     </row>
     <row r="166" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A166" t="s">
-        <v>1126</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="167" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A167" t="s">
-        <v>1127</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="168" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A168" t="s">
-        <v>1128</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="169" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A169" t="s">
-        <v>1129</v>
+        <v>1116</v>
       </c>
     </row>
     <row r="170" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A170" t="s">
-        <v>1130</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="171" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A171" t="s">
-        <v>1131</v>
+        <v>1118</v>
       </c>
     </row>
     <row r="172" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A172" t="s">
-        <v>1132</v>
+        <v>1119</v>
       </c>
     </row>
     <row r="173" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A173" t="s">
-        <v>1133</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="174" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A174" t="s">
-        <v>1134</v>
+        <v>1121</v>
       </c>
     </row>
     <row r="175" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A175" t="s">
-        <v>1135</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="176" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A176" t="s">
-        <v>1136</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="177" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A177" t="s">
-        <v>1137</v>
+        <v>1124</v>
       </c>
     </row>
     <row r="178" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A178" t="s">
-        <v>1138</v>
+        <v>1125</v>
       </c>
     </row>
     <row r="179" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A179" t="s">
-        <v>1139</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="180" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A180" t="s">
-        <v>1140</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="181" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A181" t="s">
-        <v>1141</v>
+        <v>1128</v>
       </c>
     </row>
     <row r="182" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A182" t="s">
-        <v>1142</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="183" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A183" t="s">
-        <v>1143</v>
+        <v>1130</v>
       </c>
     </row>
     <row r="184" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A184" t="s">
-        <v>1144</v>
+        <v>1131</v>
       </c>
     </row>
     <row r="185" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A185" t="s">
-        <v>1145</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="186" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A186" t="s">
-        <v>1146</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="187" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A187" t="s">
-        <v>1147</v>
+        <v>1133</v>
       </c>
     </row>
     <row r="188" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A188" t="s">
-        <v>1148</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="189" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A189" t="s">
-        <v>1149</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="190" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A190" t="s">
-        <v>1150</v>
+        <v>1136</v>
       </c>
     </row>
     <row r="191" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A191" t="s">
-        <v>966</v>
+        <v>1137</v>
       </c>
     </row>
     <row r="192" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A192" t="s">
-        <v>1151</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="193" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A193" t="s">
-        <v>1152</v>
+        <v>1139</v>
       </c>
     </row>
     <row r="194" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A194" t="s">
-        <v>1153</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="195" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A195" t="s">
-        <v>1154</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="196" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A196" t="s">
-        <v>1155</v>
+        <v>1142</v>
       </c>
     </row>
     <row r="197" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A197" t="s">
-        <v>1156</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="198" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A198" t="s">
-        <v>1157</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="199" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A199" t="s">
-        <v>1158</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="200" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A200" t="s">
-        <v>1159</v>
+        <v>1270</v>
       </c>
     </row>
     <row r="201" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A201" t="s">
-        <v>1160</v>
+        <v>1271</v>
       </c>
     </row>
     <row r="202" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A202" t="s">
-        <v>1161</v>
+        <v>1272</v>
       </c>
     </row>
     <row r="203" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A203" t="s">
-        <v>1162</v>
+        <v>1273</v>
       </c>
     </row>
     <row r="204" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A204" t="s">
-        <v>1163</v>
+        <v>1274</v>
       </c>
     </row>
     <row r="205" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A205" t="s">
-        <v>1164</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="206" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A206" t="s">
-        <v>1165</v>
+        <v>1276</v>
       </c>
     </row>
     <row r="207" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A207" t="s">
-        <v>1166</v>
+        <v>1277</v>
       </c>
     </row>
     <row r="208" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A208" t="s">
-        <v>1167</v>
+        <v>1278</v>
       </c>
     </row>
     <row r="209" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A209" t="s">
-        <v>1168</v>
+        <v>1146</v>
       </c>
     </row>
     <row r="210" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A210" t="s">
-        <v>1169</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="211" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A211" t="s">
-        <v>1170</v>
+        <v>1148</v>
       </c>
     </row>
     <row r="212" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A212" t="s">
-        <v>1171</v>
+        <v>1149</v>
       </c>
     </row>
     <row r="213" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A213" t="s">
-        <v>1172</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="214" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A214" t="s">
-        <v>1173</v>
+        <v>966</v>
       </c>
     </row>
     <row r="215" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A215" t="s">
-        <v>1174</v>
+        <v>1151</v>
       </c>
     </row>
     <row r="216" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A216" t="s">
-        <v>1175</v>
+        <v>1152</v>
       </c>
     </row>
     <row r="217" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A217" t="s">
-        <v>1176</v>
+        <v>1153</v>
       </c>
     </row>
     <row r="218" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A218" t="s">
-        <v>1177</v>
+        <v>1154</v>
       </c>
     </row>
     <row r="219" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A219" t="s">
-        <v>1178</v>
+        <v>1155</v>
       </c>
     </row>
     <row r="220" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A220" t="s">
-        <v>1179</v>
+        <v>1156</v>
       </c>
     </row>
     <row r="221" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A221" t="s">
-        <v>1180</v>
+        <v>1157</v>
       </c>
     </row>
     <row r="222" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A222" t="s">
-        <v>1181</v>
+        <v>1158</v>
       </c>
     </row>
     <row r="223" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A223" t="s">
-        <v>1182</v>
+        <v>1159</v>
       </c>
     </row>
     <row r="224" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A224" t="s">
-        <v>1183</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="225" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A225" t="s">
-        <v>1184</v>
+        <v>1161</v>
       </c>
     </row>
     <row r="226" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A226" t="s">
-        <v>1185</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="227" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A227" t="s">
-        <v>1186</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="228" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A228" t="s">
-        <v>1187</v>
+        <v>1164</v>
       </c>
     </row>
     <row r="229" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A229" t="s">
-        <v>1188</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="230" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A230" t="s">
-        <v>1189</v>
+        <v>1166</v>
       </c>
     </row>
     <row r="231" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A231" t="s">
-        <v>1190</v>
+        <v>1167</v>
       </c>
     </row>
     <row r="232" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A232" t="s">
-        <v>1191</v>
+        <v>1168</v>
       </c>
     </row>
     <row r="233" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A233" t="s">
-        <v>1192</v>
+        <v>1169</v>
       </c>
     </row>
     <row r="234" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A234" t="s">
-        <v>1193</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="235" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A235" t="s">
-        <v>1194</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="236" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A236" t="s">
-        <v>1195</v>
+        <v>1172</v>
       </c>
     </row>
     <row r="237" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A237" t="s">
-        <v>1196</v>
+        <v>1173</v>
       </c>
     </row>
     <row r="238" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A238" t="s">
-        <v>1197</v>
+        <v>1174</v>
       </c>
     </row>
     <row r="239" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A239" t="s">
-        <v>1198</v>
+        <v>1175</v>
       </c>
     </row>
     <row r="240" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A240" t="s">
-        <v>1199</v>
+        <v>1176</v>
       </c>
     </row>
     <row r="241" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A241" t="s">
-        <v>1200</v>
+        <v>1177</v>
       </c>
     </row>
     <row r="242" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A242" t="s">
-        <v>1201</v>
+        <v>1178</v>
       </c>
     </row>
     <row r="243" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A243" t="s">
-        <v>1202</v>
+        <v>1179</v>
       </c>
     </row>
     <row r="244" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A244" t="s">
-        <v>1203</v>
+        <v>1180</v>
       </c>
     </row>
     <row r="245" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A245" t="s">
-        <v>1204</v>
+        <v>1181</v>
       </c>
     </row>
     <row r="246" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A246" t="s">
-        <v>1205</v>
+        <v>1182</v>
       </c>
     </row>
     <row r="247" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A247" t="s">
-        <v>1206</v>
+        <v>1183</v>
       </c>
     </row>
     <row r="248" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A248" t="s">
-        <v>1207</v>
+        <v>1184</v>
       </c>
     </row>
     <row r="249" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A249" t="s">
-        <v>1208</v>
+        <v>1185</v>
       </c>
     </row>
     <row r="250" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A250" t="s">
-        <v>1209</v>
+        <v>1186</v>
       </c>
     </row>
     <row r="251" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A251" t="s">
-        <v>1210</v>
+        <v>1187</v>
       </c>
     </row>
     <row r="252" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A252" t="s">
-        <v>1211</v>
+        <v>1188</v>
       </c>
     </row>
     <row r="253" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A253" t="s">
-        <v>1212</v>
+        <v>1189</v>
       </c>
     </row>
     <row r="254" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A254" t="s">
-        <v>1213</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="255" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A255" t="s">
-        <v>1214</v>
+        <v>1191</v>
       </c>
     </row>
     <row r="256" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A256" t="s">
-        <v>1215</v>
+        <v>1192</v>
       </c>
     </row>
     <row r="257" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A257" t="s">
-        <v>1216</v>
+        <v>1193</v>
       </c>
     </row>
     <row r="258" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A258" t="s">
-        <v>1217</v>
+        <v>1194</v>
       </c>
     </row>
     <row r="259" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A259" t="s">
-        <v>1218</v>
+        <v>1195</v>
       </c>
     </row>
     <row r="260" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A260" t="s">
-        <v>1219</v>
+        <v>1196</v>
       </c>
     </row>
     <row r="261" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A261" t="s">
-        <v>1220</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="262" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A262" t="s">
-        <v>1221</v>
+        <v>1198</v>
       </c>
     </row>
     <row r="263" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A263" t="s">
-        <v>1222</v>
+        <v>1199</v>
       </c>
     </row>
     <row r="264" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A264" t="s">
-        <v>1223</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="265" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A265" t="s">
-        <v>1224</v>
+        <v>1201</v>
       </c>
     </row>
     <row r="266" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A266" t="s">
-        <v>1225</v>
+        <v>1202</v>
       </c>
     </row>
     <row r="267" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A267" t="s">
-        <v>1226</v>
+        <v>1203</v>
       </c>
     </row>
     <row r="268" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A268" t="s">
-        <v>1227</v>
+        <v>1204</v>
       </c>
     </row>
     <row r="269" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A269" t="s">
-        <v>1228</v>
+        <v>1205</v>
       </c>
     </row>
     <row r="270" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A270" t="s">
-        <v>1229</v>
+        <v>1206</v>
       </c>
     </row>
     <row r="271" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A271" t="s">
-        <v>1230</v>
+        <v>1207</v>
       </c>
     </row>
     <row r="272" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A272" t="s">
-        <v>1231</v>
+        <v>1208</v>
       </c>
     </row>
     <row r="273" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A273" t="s">
-        <v>1232</v>
+        <v>1209</v>
       </c>
     </row>
     <row r="274" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A274" t="s">
-        <v>1233</v>
+        <v>1279</v>
       </c>
     </row>
     <row r="275" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A275" t="s">
-        <v>1234</v>
+        <v>1210</v>
       </c>
     </row>
     <row r="276" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A276" t="s">
-        <v>1235</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="277" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A277" t="s">
-        <v>1236</v>
+        <v>1212</v>
       </c>
     </row>
     <row r="278" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A278" t="s">
-        <v>1237</v>
+        <v>1213</v>
       </c>
     </row>
     <row r="279" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A279" t="s">
-        <v>1238</v>
+        <v>1214</v>
       </c>
     </row>
     <row r="280" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A280" t="s">
-        <v>1239</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="281" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A281" t="s">
-        <v>1240</v>
+        <v>1216</v>
       </c>
     </row>
     <row r="282" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A282" t="s">
-        <v>1241</v>
+        <v>1217</v>
       </c>
     </row>
     <row r="283" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A283" t="s">
+        <v>1218</v>
+      </c>
+    </row>
+    <row r="284" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A284" t="s">
+        <v>1219</v>
+      </c>
+    </row>
+    <row r="285" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A285" t="s">
+        <v>1220</v>
+      </c>
+    </row>
+    <row r="286" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A286" t="s">
+        <v>1221</v>
+      </c>
+    </row>
+    <row r="287" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A287" t="s">
+        <v>1222</v>
+      </c>
+    </row>
+    <row r="288" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A288" t="s">
+        <v>1223</v>
+      </c>
+    </row>
+    <row r="289" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A289" t="s">
+        <v>1224</v>
+      </c>
+    </row>
+    <row r="290" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A290" t="s">
+        <v>1225</v>
+      </c>
+    </row>
+    <row r="291" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A291" t="s">
+        <v>1226</v>
+      </c>
+    </row>
+    <row r="292" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A292" t="s">
+        <v>1227</v>
+      </c>
+    </row>
+    <row r="293" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A293" t="s">
+        <v>1228</v>
+      </c>
+    </row>
+    <row r="294" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A294" t="s">
+        <v>1229</v>
+      </c>
+    </row>
+    <row r="295" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A295" t="s">
+        <v>1230</v>
+      </c>
+    </row>
+    <row r="296" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A296" t="s">
+        <v>1231</v>
+      </c>
+    </row>
+    <row r="297" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A297" t="s">
+        <v>1232</v>
+      </c>
+    </row>
+    <row r="298" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A298" t="s">
+        <v>1233</v>
+      </c>
+    </row>
+    <row r="299" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A299" t="s">
+        <v>1234</v>
+      </c>
+    </row>
+    <row r="300" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A300" t="s">
+        <v>1235</v>
+      </c>
+    </row>
+    <row r="301" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A301" t="s">
+        <v>1236</v>
+      </c>
+    </row>
+    <row r="302" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A302" t="s">
+        <v>1237</v>
+      </c>
+    </row>
+    <row r="303" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A303" t="s">
+        <v>1238</v>
+      </c>
+    </row>
+    <row r="304" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A304" t="s">
+        <v>1239</v>
+      </c>
+    </row>
+    <row r="305" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A305" t="s">
+        <v>1240</v>
+      </c>
+    </row>
+    <row r="306" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A306" t="s">
+        <v>1241</v>
+      </c>
+    </row>
+    <row r="307" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A307" t="s">
         <v>1242</v>
       </c>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A1:A283">
-    <sortCondition ref="A1:A283"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A1:A307">
+    <sortCondition ref="A1:A307"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{12FF3F5E-DDB4-43B5-B2AE-7320FE6459F1}">
-  <dimension ref="A1:A13"/>
+  <dimension ref="A1:A319"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="50.28515625" customWidth="1"/>
+    <col min="1" max="1" width="83.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>1243</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
-        <v>1244</v>
+        <v>1286</v>
       </c>
     </row>
     <row r="3" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>1245</v>
+        <v>1287</v>
       </c>
     </row>
     <row r="4" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>1246</v>
+        <v>1288</v>
       </c>
     </row>
     <row r="5" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>1247</v>
+        <v>1289</v>
       </c>
     </row>
     <row r="6" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>1248</v>
+        <v>1290</v>
       </c>
     </row>
     <row r="7" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>1249</v>
+        <v>1291</v>
       </c>
     </row>
     <row r="8" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>1250</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="9" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>1251</v>
+        <v>1293</v>
       </c>
     </row>
     <row r="10" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>1252</v>
+        <v>1294</v>
       </c>
     </row>
     <row r="11" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>1253</v>
+        <v>1295</v>
       </c>
     </row>
     <row r="12" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>1254</v>
+        <v>1296</v>
       </c>
     </row>
     <row r="13" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
+        <v>1297</v>
+      </c>
+    </row>
+    <row r="14" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
+        <v>1298</v>
+      </c>
+    </row>
+    <row r="15" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>1299</v>
+      </c>
+    </row>
+    <row r="16" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
+        <v>1300</v>
+      </c>
+    </row>
+    <row r="17" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>1280</v>
+      </c>
+    </row>
+    <row r="18" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>1281</v>
+      </c>
+    </row>
+    <row r="19" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>1282</v>
+      </c>
+    </row>
+    <row r="20" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>1283</v>
+      </c>
+    </row>
+    <row r="21" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>1284</v>
+      </c>
+    </row>
+    <row r="22" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
+        <v>1285</v>
+      </c>
+    </row>
+    <row r="23" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
+        <v>1301</v>
+      </c>
+    </row>
+    <row r="24" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
+        <v>1302</v>
+      </c>
+    </row>
+    <row r="25" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A25" t="s">
+        <v>1303</v>
+      </c>
+    </row>
+    <row r="26" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
+        <v>1304</v>
+      </c>
+    </row>
+    <row r="27" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
+        <v>1305</v>
+      </c>
+    </row>
+    <row r="28" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A28" t="s">
+        <v>1244</v>
+      </c>
+    </row>
+    <row r="29" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A29" t="s">
+        <v>1306</v>
+      </c>
+    </row>
+    <row r="30" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A30" t="s">
+        <v>1307</v>
+      </c>
+    </row>
+    <row r="31" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A31" t="s">
+        <v>1308</v>
+      </c>
+    </row>
+    <row r="32" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A32" t="s">
+        <v>1309</v>
+      </c>
+    </row>
+    <row r="33" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A33" t="s">
+        <v>1310</v>
+      </c>
+    </row>
+    <row r="34" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A34" t="s">
+        <v>1311</v>
+      </c>
+    </row>
+    <row r="35" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A35" t="s">
+        <v>1312</v>
+      </c>
+    </row>
+    <row r="36" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A36" t="s">
+        <v>1313</v>
+      </c>
+    </row>
+    <row r="37" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A37" t="s">
+        <v>1314</v>
+      </c>
+    </row>
+    <row r="38" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A38" t="s">
+        <v>1315</v>
+      </c>
+    </row>
+    <row r="39" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A39" t="s">
+        <v>1316</v>
+      </c>
+    </row>
+    <row r="40" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A40" t="s">
+        <v>1317</v>
+      </c>
+    </row>
+    <row r="41" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A41" t="s">
+        <v>1318</v>
+      </c>
+    </row>
+    <row r="42" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A42" t="s">
+        <v>1319</v>
+      </c>
+    </row>
+    <row r="43" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A43" t="s">
+        <v>1320</v>
+      </c>
+    </row>
+    <row r="44" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A44" t="s">
+        <v>1321</v>
+      </c>
+    </row>
+    <row r="45" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A45" t="s">
+        <v>1322</v>
+      </c>
+    </row>
+    <row r="46" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A46" t="s">
+        <v>1323</v>
+      </c>
+    </row>
+    <row r="47" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A47" t="s">
+        <v>1324</v>
+      </c>
+    </row>
+    <row r="48" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A48" t="s">
+        <v>1325</v>
+      </c>
+    </row>
+    <row r="49" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A49" t="s">
+        <v>1326</v>
+      </c>
+    </row>
+    <row r="50" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A50" t="s">
+        <v>1327</v>
+      </c>
+    </row>
+    <row r="51" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A51" t="s">
+        <v>1328</v>
+      </c>
+    </row>
+    <row r="52" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A52" t="s">
+        <v>1329</v>
+      </c>
+    </row>
+    <row r="53" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A53" t="s">
+        <v>1330</v>
+      </c>
+    </row>
+    <row r="54" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A54" t="s">
+        <v>1331</v>
+      </c>
+    </row>
+    <row r="55" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A55" t="s">
+        <v>1332</v>
+      </c>
+    </row>
+    <row r="56" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A56" t="s">
+        <v>1333</v>
+      </c>
+    </row>
+    <row r="57" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A57" t="s">
+        <v>1334</v>
+      </c>
+    </row>
+    <row r="58" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A58" t="s">
+        <v>1335</v>
+      </c>
+    </row>
+    <row r="59" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A59" t="s">
+        <v>1336</v>
+      </c>
+    </row>
+    <row r="60" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A60" t="s">
+        <v>1337</v>
+      </c>
+    </row>
+    <row r="61" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A61" t="s">
+        <v>1338</v>
+      </c>
+    </row>
+    <row r="62" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A62" t="s">
+        <v>1245</v>
+      </c>
+    </row>
+    <row r="63" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A63" t="s">
+        <v>1339</v>
+      </c>
+    </row>
+    <row r="64" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A64" t="s">
+        <v>1340</v>
+      </c>
+    </row>
+    <row r="65" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A65" t="s">
+        <v>1341</v>
+      </c>
+    </row>
+    <row r="66" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A66" t="s">
+        <v>1342</v>
+      </c>
+    </row>
+    <row r="67" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A67" t="s">
+        <v>1343</v>
+      </c>
+    </row>
+    <row r="68" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A68" t="s">
+        <v>1344</v>
+      </c>
+    </row>
+    <row r="69" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A69" t="s">
+        <v>1246</v>
+      </c>
+    </row>
+    <row r="70" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A70" t="s">
+        <v>1345</v>
+      </c>
+    </row>
+    <row r="71" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A71" t="s">
+        <v>1346</v>
+      </c>
+    </row>
+    <row r="72" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A72" t="s">
+        <v>1347</v>
+      </c>
+    </row>
+    <row r="73" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A73" t="s">
+        <v>1348</v>
+      </c>
+    </row>
+    <row r="74" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A74" t="s">
+        <v>1247</v>
+      </c>
+    </row>
+    <row r="75" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A75" t="s">
+        <v>1349</v>
+      </c>
+    </row>
+    <row r="76" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A76" t="s">
+        <v>1350</v>
+      </c>
+    </row>
+    <row r="77" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A77" t="s">
+        <v>1351</v>
+      </c>
+    </row>
+    <row r="78" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A78" t="s">
+        <v>1352</v>
+      </c>
+    </row>
+    <row r="79" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A79" t="s">
+        <v>1353</v>
+      </c>
+    </row>
+    <row r="80" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A80" t="s">
+        <v>1354</v>
+      </c>
+    </row>
+    <row r="81" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A81" t="s">
+        <v>1355</v>
+      </c>
+    </row>
+    <row r="82" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A82" t="s">
+        <v>1356</v>
+      </c>
+    </row>
+    <row r="83" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A83" t="s">
+        <v>1357</v>
+      </c>
+    </row>
+    <row r="84" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A84" t="s">
+        <v>1248</v>
+      </c>
+    </row>
+    <row r="85" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A85" t="s">
+        <v>1358</v>
+      </c>
+    </row>
+    <row r="86" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A86" t="s">
+        <v>1359</v>
+      </c>
+    </row>
+    <row r="87" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A87" t="s">
+        <v>1249</v>
+      </c>
+    </row>
+    <row r="88" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A88" t="s">
+        <v>1250</v>
+      </c>
+    </row>
+    <row r="89" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A89" t="s">
+        <v>1251</v>
+      </c>
+    </row>
+    <row r="90" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A90" t="s">
+        <v>1360</v>
+      </c>
+    </row>
+    <row r="91" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A91" t="s">
+        <v>1361</v>
+      </c>
+    </row>
+    <row r="92" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A92" t="s">
+        <v>1362</v>
+      </c>
+    </row>
+    <row r="93" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A93" t="s">
+        <v>1363</v>
+      </c>
+    </row>
+    <row r="94" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A94" t="s">
+        <v>1364</v>
+      </c>
+    </row>
+    <row r="95" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A95" t="s">
+        <v>1365</v>
+      </c>
+    </row>
+    <row r="96" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A96" t="s">
+        <v>1366</v>
+      </c>
+    </row>
+    <row r="97" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A97" t="s">
+        <v>1367</v>
+      </c>
+    </row>
+    <row r="98" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A98" t="s">
+        <v>1368</v>
+      </c>
+    </row>
+    <row r="99" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A99" t="s">
+        <v>1369</v>
+      </c>
+    </row>
+    <row r="100" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A100" t="s">
+        <v>1370</v>
+      </c>
+    </row>
+    <row r="101" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A101" t="s">
+        <v>1371</v>
+      </c>
+    </row>
+    <row r="102" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A102" t="s">
+        <v>1372</v>
+      </c>
+    </row>
+    <row r="103" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A103" t="s">
+        <v>1373</v>
+      </c>
+    </row>
+    <row r="104" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A104" t="s">
+        <v>1252</v>
+      </c>
+    </row>
+    <row r="105" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A105" t="s">
+        <v>1253</v>
+      </c>
+    </row>
+    <row r="106" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A106" t="s">
+        <v>1374</v>
+      </c>
+    </row>
+    <row r="107" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A107" t="s">
+        <v>1375</v>
+      </c>
+    </row>
+    <row r="108" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A108" t="s">
+        <v>1254</v>
+      </c>
+    </row>
+    <row r="109" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A109" t="s">
+        <v>1376</v>
+      </c>
+    </row>
+    <row r="110" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A110" t="s">
+        <v>1377</v>
+      </c>
+    </row>
+    <row r="111" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A111" t="s">
+        <v>1378</v>
+      </c>
+    </row>
+    <row r="112" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A112" t="s">
+        <v>1379</v>
+      </c>
+    </row>
+    <row r="113" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A113" t="s">
+        <v>1380</v>
+      </c>
+    </row>
+    <row r="114" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A114" t="s">
+        <v>1381</v>
+      </c>
+    </row>
+    <row r="115" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A115" t="s">
+        <v>1382</v>
+      </c>
+    </row>
+    <row r="116" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A116" t="s">
+        <v>1383</v>
+      </c>
+    </row>
+    <row r="117" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A117" t="s">
+        <v>1384</v>
+      </c>
+    </row>
+    <row r="118" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A118" t="s">
         <v>1255</v>
       </c>
     </row>
+    <row r="119" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A119" t="s">
+        <v>1385</v>
+      </c>
+    </row>
+    <row r="120" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A120" t="s">
+        <v>1386</v>
+      </c>
+    </row>
+    <row r="121" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A121" t="s">
+        <v>1387</v>
+      </c>
+    </row>
+    <row r="122" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A122" t="s">
+        <v>1388</v>
+      </c>
+    </row>
+    <row r="123" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A123" t="s">
+        <v>1389</v>
+      </c>
+    </row>
+    <row r="124" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A124" t="s">
+        <v>1390</v>
+      </c>
+    </row>
+    <row r="125" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A125" t="s">
+        <v>1391</v>
+      </c>
+    </row>
+    <row r="126" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A126" t="s">
+        <v>1392</v>
+      </c>
+    </row>
+    <row r="127" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A127" t="s">
+        <v>1393</v>
+      </c>
+    </row>
+    <row r="128" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A128" t="s">
+        <v>1394</v>
+      </c>
+    </row>
+    <row r="129" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A129" t="s">
+        <v>1395</v>
+      </c>
+    </row>
+    <row r="130" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A130" t="s">
+        <v>1396</v>
+      </c>
+    </row>
+    <row r="131" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A131" t="s">
+        <v>1397</v>
+      </c>
+    </row>
+    <row r="132" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A132" t="s">
+        <v>1398</v>
+      </c>
+    </row>
+    <row r="133" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A133" t="s">
+        <v>1399</v>
+      </c>
+    </row>
+    <row r="134" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A134" t="s">
+        <v>1400</v>
+      </c>
+    </row>
+    <row r="135" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A135" t="s">
+        <v>1401</v>
+      </c>
+    </row>
+    <row r="136" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A136" t="s">
+        <v>1402</v>
+      </c>
+    </row>
+    <row r="137" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A137" t="s">
+        <v>1403</v>
+      </c>
+    </row>
+    <row r="138" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A138" t="s">
+        <v>1404</v>
+      </c>
+    </row>
+    <row r="139" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A139" t="s">
+        <v>1405</v>
+      </c>
+    </row>
+    <row r="140" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A140" t="s">
+        <v>1406</v>
+      </c>
+    </row>
+    <row r="141" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A141" t="s">
+        <v>1407</v>
+      </c>
+    </row>
+    <row r="142" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A142" t="s">
+        <v>1408</v>
+      </c>
+    </row>
+    <row r="143" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A143" t="s">
+        <v>1409</v>
+      </c>
+    </row>
+    <row r="144" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A144" t="s">
+        <v>1410</v>
+      </c>
+    </row>
+    <row r="145" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A145" t="s">
+        <v>1411</v>
+      </c>
+    </row>
+    <row r="146" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A146" t="s">
+        <v>1412</v>
+      </c>
+    </row>
+    <row r="147" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A147" t="s">
+        <v>1413</v>
+      </c>
+    </row>
+    <row r="148" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A148" t="s">
+        <v>1414</v>
+      </c>
+    </row>
+    <row r="149" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A149" t="s">
+        <v>1415</v>
+      </c>
+    </row>
+    <row r="150" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A150" t="s">
+        <v>1416</v>
+      </c>
+    </row>
+    <row r="151" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A151" t="s">
+        <v>1417</v>
+      </c>
+    </row>
+    <row r="152" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A152" t="s">
+        <v>1418</v>
+      </c>
+    </row>
+    <row r="153" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A153" t="s">
+        <v>1419</v>
+      </c>
+    </row>
+    <row r="154" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A154" t="s">
+        <v>1420</v>
+      </c>
+    </row>
+    <row r="155" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A155" t="s">
+        <v>1421</v>
+      </c>
+    </row>
+    <row r="156" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A156" t="s">
+        <v>1422</v>
+      </c>
+    </row>
+    <row r="157" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A157" t="s">
+        <v>1423</v>
+      </c>
+    </row>
+    <row r="158" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A158" t="s">
+        <v>1424</v>
+      </c>
+    </row>
+    <row r="159" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A159" t="s">
+        <v>1425</v>
+      </c>
+    </row>
+    <row r="160" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A160" t="s">
+        <v>1426</v>
+      </c>
+    </row>
+    <row r="161" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A161" t="s">
+        <v>1427</v>
+      </c>
+    </row>
+    <row r="162" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A162" t="s">
+        <v>1428</v>
+      </c>
+    </row>
+    <row r="163" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A163" t="s">
+        <v>1429</v>
+      </c>
+    </row>
+    <row r="164" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A164" t="s">
+        <v>1430</v>
+      </c>
+    </row>
+    <row r="165" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A165" t="s">
+        <v>1431</v>
+      </c>
+    </row>
+    <row r="166" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A166" t="s">
+        <v>1432</v>
+      </c>
+    </row>
+    <row r="167" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A167" t="s">
+        <v>1433</v>
+      </c>
+    </row>
+    <row r="168" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A168" t="s">
+        <v>1434</v>
+      </c>
+    </row>
+    <row r="169" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A169" t="s">
+        <v>1435</v>
+      </c>
+    </row>
+    <row r="170" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A170" t="s">
+        <v>1436</v>
+      </c>
+    </row>
+    <row r="171" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A171" t="s">
+        <v>1437</v>
+      </c>
+    </row>
+    <row r="172" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A172" t="s">
+        <v>1438</v>
+      </c>
+    </row>
+    <row r="173" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A173" t="s">
+        <v>1439</v>
+      </c>
+    </row>
+    <row r="174" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A174" t="s">
+        <v>1440</v>
+      </c>
+    </row>
+    <row r="175" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A175" t="s">
+        <v>1441</v>
+      </c>
+    </row>
+    <row r="176" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A176" t="s">
+        <v>1442</v>
+      </c>
+    </row>
+    <row r="177" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A177" t="s">
+        <v>1443</v>
+      </c>
+    </row>
+    <row r="178" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A178" t="s">
+        <v>1444</v>
+      </c>
+    </row>
+    <row r="179" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A179" t="s">
+        <v>1445</v>
+      </c>
+    </row>
+    <row r="180" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A180" t="s">
+        <v>1446</v>
+      </c>
+    </row>
+    <row r="181" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A181" t="s">
+        <v>1447</v>
+      </c>
+    </row>
+    <row r="182" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A182" t="s">
+        <v>1448</v>
+      </c>
+    </row>
+    <row r="183" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A183" t="s">
+        <v>1449</v>
+      </c>
+    </row>
+    <row r="184" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A184" t="s">
+        <v>1450</v>
+      </c>
+    </row>
+    <row r="185" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A185" t="s">
+        <v>1451</v>
+      </c>
+    </row>
+    <row r="186" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A186" t="s">
+        <v>1452</v>
+      </c>
+    </row>
+    <row r="187" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A187" t="s">
+        <v>1453</v>
+      </c>
+    </row>
+    <row r="188" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A188" t="s">
+        <v>1454</v>
+      </c>
+    </row>
+    <row r="189" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A189" t="s">
+        <v>1455</v>
+      </c>
+    </row>
+    <row r="190" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A190" t="s">
+        <v>1456</v>
+      </c>
+    </row>
+    <row r="191" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A191" t="s">
+        <v>1457</v>
+      </c>
+    </row>
+    <row r="192" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A192" t="s">
+        <v>1458</v>
+      </c>
+    </row>
+    <row r="193" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A193" t="s">
+        <v>1459</v>
+      </c>
+    </row>
+    <row r="194" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A194" t="s">
+        <v>1460</v>
+      </c>
+    </row>
+    <row r="195" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A195" t="s">
+        <v>1461</v>
+      </c>
+    </row>
+    <row r="196" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A196" t="s">
+        <v>1462</v>
+      </c>
+    </row>
+    <row r="197" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A197" t="s">
+        <v>1463</v>
+      </c>
+    </row>
+    <row r="198" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A198" t="s">
+        <v>1464</v>
+      </c>
+    </row>
+    <row r="199" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A199" t="s">
+        <v>1465</v>
+      </c>
+    </row>
+    <row r="200" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A200" t="s">
+        <v>1466</v>
+      </c>
+    </row>
+    <row r="201" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A201" t="s">
+        <v>1467</v>
+      </c>
+    </row>
+    <row r="202" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A202" t="s">
+        <v>1468</v>
+      </c>
+    </row>
+    <row r="203" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A203" t="s">
+        <v>1469</v>
+      </c>
+    </row>
+    <row r="204" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A204" t="s">
+        <v>1470</v>
+      </c>
+    </row>
+    <row r="205" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A205" t="s">
+        <v>1471</v>
+      </c>
+    </row>
+    <row r="206" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A206" t="s">
+        <v>1472</v>
+      </c>
+    </row>
+    <row r="207" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A207" t="s">
+        <v>1473</v>
+      </c>
+    </row>
+    <row r="208" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A208" t="s">
+        <v>1474</v>
+      </c>
+    </row>
+    <row r="209" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A209" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="210" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A210" t="s">
+        <v>1476</v>
+      </c>
+    </row>
+    <row r="211" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A211" t="s">
+        <v>1477</v>
+      </c>
+    </row>
+    <row r="212" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A212" t="s">
+        <v>1478</v>
+      </c>
+    </row>
+    <row r="213" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A213" t="s">
+        <v>1479</v>
+      </c>
+    </row>
+    <row r="214" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A214" t="s">
+        <v>1480</v>
+      </c>
+    </row>
+    <row r="215" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A215" t="s">
+        <v>1481</v>
+      </c>
+    </row>
+    <row r="216" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A216" t="s">
+        <v>1482</v>
+      </c>
+    </row>
+    <row r="217" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A217" t="s">
+        <v>1483</v>
+      </c>
+    </row>
+    <row r="218" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A218" t="s">
+        <v>1484</v>
+      </c>
+    </row>
+    <row r="219" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A219" t="s">
+        <v>1485</v>
+      </c>
+    </row>
+    <row r="220" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A220" t="s">
+        <v>1486</v>
+      </c>
+    </row>
+    <row r="221" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A221" t="s">
+        <v>1487</v>
+      </c>
+    </row>
+    <row r="222" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A222" t="s">
+        <v>1488</v>
+      </c>
+    </row>
+    <row r="223" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A223" t="s">
+        <v>1489</v>
+      </c>
+    </row>
+    <row r="224" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A224" t="s">
+        <v>1490</v>
+      </c>
+    </row>
+    <row r="225" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A225" t="s">
+        <v>1491</v>
+      </c>
+    </row>
+    <row r="226" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A226" t="s">
+        <v>1492</v>
+      </c>
+    </row>
+    <row r="227" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A227" t="s">
+        <v>1493</v>
+      </c>
+    </row>
+    <row r="228" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A228" t="s">
+        <v>1494</v>
+      </c>
+    </row>
+    <row r="229" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A229" t="s">
+        <v>1495</v>
+      </c>
+    </row>
+    <row r="230" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A230" t="s">
+        <v>1496</v>
+      </c>
+    </row>
+    <row r="231" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A231" t="s">
+        <v>1497</v>
+      </c>
+    </row>
+    <row r="232" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A232" t="s">
+        <v>1498</v>
+      </c>
+    </row>
+    <row r="233" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A233" t="s">
+        <v>1499</v>
+      </c>
+    </row>
+    <row r="234" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A234" t="s">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="235" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A235" t="s">
+        <v>1501</v>
+      </c>
+    </row>
+    <row r="236" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A236" t="s">
+        <v>1502</v>
+      </c>
+    </row>
+    <row r="237" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A237" t="s">
+        <v>1503</v>
+      </c>
+    </row>
+    <row r="238" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A238" t="s">
+        <v>1504</v>
+      </c>
+    </row>
+    <row r="239" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A239" t="s">
+        <v>1505</v>
+      </c>
+    </row>
+    <row r="240" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A240" t="s">
+        <v>1506</v>
+      </c>
+    </row>
+    <row r="241" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A241" t="s">
+        <v>1507</v>
+      </c>
+    </row>
+    <row r="242" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A242" t="s">
+        <v>1508</v>
+      </c>
+    </row>
+    <row r="243" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A243" t="s">
+        <v>1509</v>
+      </c>
+    </row>
+    <row r="244" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A244" t="s">
+        <v>1510</v>
+      </c>
+    </row>
+    <row r="245" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A245" t="s">
+        <v>1511</v>
+      </c>
+    </row>
+    <row r="246" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A246" t="s">
+        <v>1512</v>
+      </c>
+    </row>
+    <row r="247" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A247" t="s">
+        <v>1513</v>
+      </c>
+    </row>
+    <row r="248" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A248" t="s">
+        <v>1514</v>
+      </c>
+    </row>
+    <row r="249" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A249" t="s">
+        <v>1515</v>
+      </c>
+    </row>
+    <row r="250" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A250" t="s">
+        <v>1516</v>
+      </c>
+    </row>
+    <row r="251" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A251" t="s">
+        <v>1517</v>
+      </c>
+    </row>
+    <row r="252" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A252" t="s">
+        <v>1518</v>
+      </c>
+    </row>
+    <row r="253" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A253" t="s">
+        <v>1519</v>
+      </c>
+    </row>
+    <row r="254" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A254" t="s">
+        <v>1520</v>
+      </c>
+    </row>
+    <row r="255" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A255" t="s">
+        <v>1521</v>
+      </c>
+    </row>
+    <row r="256" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A256" t="s">
+        <v>1522</v>
+      </c>
+    </row>
+    <row r="257" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A257" t="s">
+        <v>1523</v>
+      </c>
+    </row>
+    <row r="258" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A258" t="s">
+        <v>1524</v>
+      </c>
+    </row>
+    <row r="259" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A259" t="s">
+        <v>1525</v>
+      </c>
+    </row>
+    <row r="260" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A260" t="s">
+        <v>1526</v>
+      </c>
+    </row>
+    <row r="261" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A261" t="s">
+        <v>1527</v>
+      </c>
+    </row>
+    <row r="262" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A262" t="s">
+        <v>1528</v>
+      </c>
+    </row>
+    <row r="263" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A263" t="s">
+        <v>1529</v>
+      </c>
+    </row>
+    <row r="264" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A264" t="s">
+        <v>1530</v>
+      </c>
+    </row>
+    <row r="265" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A265" t="s">
+        <v>1531</v>
+      </c>
+    </row>
+    <row r="266" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A266" t="s">
+        <v>1532</v>
+      </c>
+    </row>
+    <row r="267" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A267" t="s">
+        <v>1533</v>
+      </c>
+    </row>
+    <row r="268" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A268" t="s">
+        <v>1534</v>
+      </c>
+    </row>
+    <row r="269" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A269" t="s">
+        <v>1535</v>
+      </c>
+    </row>
+    <row r="270" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A270" t="s">
+        <v>1536</v>
+      </c>
+    </row>
+    <row r="271" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A271" t="s">
+        <v>1537</v>
+      </c>
+    </row>
+    <row r="272" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A272" t="s">
+        <v>1538</v>
+      </c>
+    </row>
+    <row r="273" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A273" t="s">
+        <v>1539</v>
+      </c>
+    </row>
+    <row r="274" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A274" t="s">
+        <v>1540</v>
+      </c>
+    </row>
+    <row r="275" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A275" t="s">
+        <v>1541</v>
+      </c>
+    </row>
+    <row r="276" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A276" t="s">
+        <v>1542</v>
+      </c>
+    </row>
+    <row r="277" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A277" t="s">
+        <v>1543</v>
+      </c>
+    </row>
+    <row r="278" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A278" t="s">
+        <v>1544</v>
+      </c>
+    </row>
+    <row r="279" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A279" t="s">
+        <v>1545</v>
+      </c>
+    </row>
+    <row r="280" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A280" t="s">
+        <v>1546</v>
+      </c>
+    </row>
+    <row r="281" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A281" t="s">
+        <v>1547</v>
+      </c>
+    </row>
+    <row r="282" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A282" t="s">
+        <v>1548</v>
+      </c>
+    </row>
+    <row r="283" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A283" t="s">
+        <v>1549</v>
+      </c>
+    </row>
+    <row r="284" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A284" t="s">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="285" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A285" t="s">
+        <v>1551</v>
+      </c>
+    </row>
+    <row r="286" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A286" t="s">
+        <v>1552</v>
+      </c>
+    </row>
+    <row r="287" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A287" t="s">
+        <v>1553</v>
+      </c>
+    </row>
+    <row r="288" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A288" t="s">
+        <v>1554</v>
+      </c>
+    </row>
+    <row r="289" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A289" t="s">
+        <v>1555</v>
+      </c>
+    </row>
+    <row r="290" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A290" t="s">
+        <v>1556</v>
+      </c>
+    </row>
+    <row r="291" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A291" t="s">
+        <v>1557</v>
+      </c>
+    </row>
+    <row r="292" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A292" t="s">
+        <v>1558</v>
+      </c>
+    </row>
+    <row r="293" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A293" t="s">
+        <v>1559</v>
+      </c>
+    </row>
+    <row r="294" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A294" t="s">
+        <v>1560</v>
+      </c>
+    </row>
+    <row r="295" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A295" t="s">
+        <v>1561</v>
+      </c>
+    </row>
+    <row r="296" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A296" t="s">
+        <v>1562</v>
+      </c>
+    </row>
+    <row r="297" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A297" t="s">
+        <v>1563</v>
+      </c>
+    </row>
+    <row r="298" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A298" t="s">
+        <v>1564</v>
+      </c>
+    </row>
+    <row r="299" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A299" t="s">
+        <v>1565</v>
+      </c>
+    </row>
+    <row r="300" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A300" t="s">
+        <v>1566</v>
+      </c>
+    </row>
+    <row r="301" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A301" t="s">
+        <v>1567</v>
+      </c>
+    </row>
+    <row r="302" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A302" t="s">
+        <v>1568</v>
+      </c>
+    </row>
+    <row r="303" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A303" t="s">
+        <v>1569</v>
+      </c>
+    </row>
+    <row r="304" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A304" t="s">
+        <v>1570</v>
+      </c>
+    </row>
+    <row r="305" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A305" t="s">
+        <v>1571</v>
+      </c>
+    </row>
+    <row r="306" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A306" t="s">
+        <v>1572</v>
+      </c>
+    </row>
+    <row r="307" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A307" t="s">
+        <v>1573</v>
+      </c>
+    </row>
+    <row r="308" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A308" t="s">
+        <v>1574</v>
+      </c>
+    </row>
+    <row r="309" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A309" t="s">
+        <v>1575</v>
+      </c>
+    </row>
+    <row r="310" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A310" t="s">
+        <v>1576</v>
+      </c>
+    </row>
+    <row r="311" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A311" t="s">
+        <v>1577</v>
+      </c>
+    </row>
+    <row r="312" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A312" t="s">
+        <v>1578</v>
+      </c>
+    </row>
+    <row r="313" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A313" t="s">
+        <v>1579</v>
+      </c>
+    </row>
+    <row r="314" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A314" t="s">
+        <v>1580</v>
+      </c>
+    </row>
+    <row r="315" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A315" t="s">
+        <v>1581</v>
+      </c>
+    </row>
+    <row r="316" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A316" t="s">
+        <v>1582</v>
+      </c>
+    </row>
+    <row r="317" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A317" t="s">
+        <v>1583</v>
+      </c>
+    </row>
+    <row r="318" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A318" t="s">
+        <v>1584</v>
+      </c>
+    </row>
+    <row r="319" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A319" t="s">
+        <v>1585</v>
+      </c>
+    </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A1:A13">
-    <sortCondition ref="A1:A13"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A1:A319">
+    <sortCondition ref="A1:A319"/>
   </sortState>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{257DFB5E-B95F-4616-8208-681C5A30534B}">
+  <dimension ref="A1:A300"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B1" sqref="B1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="67.85546875" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A1" t="s">
+        <v>1586</v>
+      </c>
+    </row>
+    <row r="2" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A2" t="s">
+        <v>1587</v>
+      </c>
+    </row>
+    <row r="3" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A3" t="s">
+        <v>1588</v>
+      </c>
+    </row>
+    <row r="4" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
+        <v>1589</v>
+      </c>
+    </row>
+    <row r="5" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
+        <v>1590</v>
+      </c>
+    </row>
+    <row r="6" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
+        <v>1591</v>
+      </c>
+    </row>
+    <row r="7" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
+        <v>1592</v>
+      </c>
+    </row>
+    <row r="8" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
+        <v>1593</v>
+      </c>
+    </row>
+    <row r="9" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A9" t="s">
+        <v>1594</v>
+      </c>
+    </row>
+    <row r="10" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
+        <v>1595</v>
+      </c>
+    </row>
+    <row r="11" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
+        <v>1596</v>
+      </c>
+    </row>
+    <row r="12" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A12" t="s">
+        <v>1597</v>
+      </c>
+    </row>
+    <row r="13" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
+        <v>1598</v>
+      </c>
+    </row>
+    <row r="14" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
+        <v>1599</v>
+      </c>
+    </row>
+    <row r="15" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>1600</v>
+      </c>
+    </row>
+    <row r="16" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
+        <v>1601</v>
+      </c>
+    </row>
+    <row r="17" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>1602</v>
+      </c>
+    </row>
+    <row r="18" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>1603</v>
+      </c>
+    </row>
+    <row r="19" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>1604</v>
+      </c>
+    </row>
+    <row r="20" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>1605</v>
+      </c>
+    </row>
+    <row r="21" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>1606</v>
+      </c>
+    </row>
+    <row r="22" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
+        <v>1607</v>
+      </c>
+    </row>
+    <row r="23" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
+        <v>1608</v>
+      </c>
+    </row>
+    <row r="24" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
+        <v>1609</v>
+      </c>
+    </row>
+    <row r="25" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A25" t="s">
+        <v>1610</v>
+      </c>
+    </row>
+    <row r="26" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
+        <v>1611</v>
+      </c>
+    </row>
+    <row r="27" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
+        <v>1612</v>
+      </c>
+    </row>
+    <row r="28" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A28" t="s">
+        <v>1613</v>
+      </c>
+    </row>
+    <row r="29" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A29" t="s">
+        <v>1614</v>
+      </c>
+    </row>
+    <row r="30" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A30" t="s">
+        <v>1615</v>
+      </c>
+    </row>
+    <row r="31" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A31" t="s">
+        <v>1616</v>
+      </c>
+    </row>
+    <row r="32" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A32" t="s">
+        <v>1617</v>
+      </c>
+    </row>
+    <row r="33" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A33" t="s">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="34" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A34" t="s">
+        <v>1619</v>
+      </c>
+    </row>
+    <row r="35" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A35" t="s">
+        <v>1620</v>
+      </c>
+    </row>
+    <row r="36" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A36" t="s">
+        <v>1621</v>
+      </c>
+    </row>
+    <row r="37" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A37" t="s">
+        <v>1622</v>
+      </c>
+    </row>
+    <row r="38" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A38" t="s">
+        <v>1623</v>
+      </c>
+    </row>
+    <row r="39" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A39" t="s">
+        <v>1624</v>
+      </c>
+    </row>
+    <row r="40" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A40" t="s">
+        <v>1625</v>
+      </c>
+    </row>
+    <row r="41" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A41" t="s">
+        <v>1626</v>
+      </c>
+    </row>
+    <row r="42" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A42" t="s">
+        <v>1627</v>
+      </c>
+    </row>
+    <row r="43" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A43" t="s">
+        <v>1628</v>
+      </c>
+    </row>
+    <row r="44" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A44" t="s">
+        <v>1629</v>
+      </c>
+    </row>
+    <row r="45" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A45" t="s">
+        <v>1630</v>
+      </c>
+    </row>
+    <row r="46" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A46" t="s">
+        <v>1631</v>
+      </c>
+    </row>
+    <row r="47" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A47" t="s">
+        <v>1632</v>
+      </c>
+    </row>
+    <row r="48" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A48" t="s">
+        <v>1633</v>
+      </c>
+    </row>
+    <row r="49" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A49" t="s">
+        <v>1634</v>
+      </c>
+    </row>
+    <row r="50" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A50" t="s">
+        <v>1635</v>
+      </c>
+    </row>
+    <row r="51" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A51" t="s">
+        <v>1636</v>
+      </c>
+    </row>
+    <row r="52" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A52" t="s">
+        <v>1637</v>
+      </c>
+    </row>
+    <row r="53" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A53" t="s">
+        <v>1638</v>
+      </c>
+    </row>
+    <row r="54" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A54" t="s">
+        <v>1639</v>
+      </c>
+    </row>
+    <row r="55" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A55" t="s">
+        <v>1640</v>
+      </c>
+    </row>
+    <row r="56" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A56" t="s">
+        <v>1641</v>
+      </c>
+    </row>
+    <row r="57" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A57" t="s">
+        <v>1642</v>
+      </c>
+    </row>
+    <row r="58" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A58" t="s">
+        <v>1643</v>
+      </c>
+    </row>
+    <row r="59" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A59" t="s">
+        <v>1644</v>
+      </c>
+    </row>
+    <row r="60" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A60" t="s">
+        <v>1645</v>
+      </c>
+    </row>
+    <row r="61" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A61" t="s">
+        <v>1646</v>
+      </c>
+    </row>
+    <row r="62" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A62" t="s">
+        <v>1647</v>
+      </c>
+    </row>
+    <row r="63" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A63" t="s">
+        <v>1648</v>
+      </c>
+    </row>
+    <row r="64" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A64" t="s">
+        <v>1649</v>
+      </c>
+    </row>
+    <row r="65" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A65" t="s">
+        <v>1650</v>
+      </c>
+    </row>
+    <row r="66" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A66" t="s">
+        <v>1651</v>
+      </c>
+    </row>
+    <row r="67" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A67" t="s">
+        <v>1652</v>
+      </c>
+    </row>
+    <row r="68" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A68" t="s">
+        <v>1653</v>
+      </c>
+    </row>
+    <row r="69" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A69" t="s">
+        <v>1654</v>
+      </c>
+    </row>
+    <row r="70" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A70" t="s">
+        <v>1655</v>
+      </c>
+    </row>
+    <row r="71" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A71" t="s">
+        <v>1656</v>
+      </c>
+    </row>
+    <row r="72" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A72" t="s">
+        <v>1657</v>
+      </c>
+    </row>
+    <row r="73" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A73" t="s">
+        <v>1658</v>
+      </c>
+    </row>
+    <row r="74" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A74" t="s">
+        <v>1659</v>
+      </c>
+    </row>
+    <row r="75" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A75" t="s">
+        <v>1660</v>
+      </c>
+    </row>
+    <row r="76" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A76" t="s">
+        <v>1661</v>
+      </c>
+    </row>
+    <row r="77" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A77" t="s">
+        <v>1662</v>
+      </c>
+    </row>
+    <row r="78" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A78" t="s">
+        <v>1663</v>
+      </c>
+    </row>
+    <row r="79" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A79" t="s">
+        <v>1664</v>
+      </c>
+    </row>
+    <row r="80" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A80" t="s">
+        <v>1665</v>
+      </c>
+    </row>
+    <row r="81" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A81" t="s">
+        <v>1666</v>
+      </c>
+    </row>
+    <row r="82" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A82" t="s">
+        <v>1667</v>
+      </c>
+    </row>
+    <row r="83" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A83" t="s">
+        <v>1668</v>
+      </c>
+    </row>
+    <row r="84" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A84" t="s">
+        <v>1669</v>
+      </c>
+    </row>
+    <row r="85" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A85" t="s">
+        <v>1670</v>
+      </c>
+    </row>
+    <row r="86" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A86" t="s">
+        <v>1671</v>
+      </c>
+    </row>
+    <row r="87" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A87" t="s">
+        <v>1672</v>
+      </c>
+    </row>
+    <row r="88" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A88" t="s">
+        <v>1673</v>
+      </c>
+    </row>
+    <row r="89" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A89" t="s">
+        <v>1674</v>
+      </c>
+    </row>
+    <row r="90" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A90" t="s">
+        <v>1675</v>
+      </c>
+    </row>
+    <row r="91" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A91" t="s">
+        <v>1676</v>
+      </c>
+    </row>
+    <row r="92" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A92" t="s">
+        <v>1677</v>
+      </c>
+    </row>
+    <row r="93" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A93" t="s">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="94" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A94" t="s">
+        <v>1679</v>
+      </c>
+    </row>
+    <row r="95" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A95" t="s">
+        <v>1680</v>
+      </c>
+    </row>
+    <row r="96" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A96" t="s">
+        <v>1681</v>
+      </c>
+    </row>
+    <row r="97" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A97" t="s">
+        <v>1682</v>
+      </c>
+    </row>
+    <row r="98" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A98" t="s">
+        <v>1683</v>
+      </c>
+    </row>
+    <row r="99" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A99" t="s">
+        <v>1684</v>
+      </c>
+    </row>
+    <row r="100" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A100" t="s">
+        <v>1685</v>
+      </c>
+    </row>
+    <row r="101" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A101" t="s">
+        <v>1686</v>
+      </c>
+    </row>
+    <row r="102" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A102" t="s">
+        <v>1687</v>
+      </c>
+    </row>
+    <row r="103" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A103" t="s">
+        <v>1688</v>
+      </c>
+    </row>
+    <row r="104" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A104" t="s">
+        <v>1689</v>
+      </c>
+    </row>
+    <row r="105" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A105" t="s">
+        <v>1690</v>
+      </c>
+    </row>
+    <row r="106" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A106" t="s">
+        <v>1691</v>
+      </c>
+    </row>
+    <row r="107" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A107" t="s">
+        <v>1692</v>
+      </c>
+    </row>
+    <row r="108" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A108" t="s">
+        <v>1693</v>
+      </c>
+    </row>
+    <row r="109" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A109" t="s">
+        <v>1694</v>
+      </c>
+    </row>
+    <row r="110" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A110" t="s">
+        <v>1695</v>
+      </c>
+    </row>
+    <row r="111" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A111" t="s">
+        <v>1696</v>
+      </c>
+    </row>
+    <row r="112" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A112" t="s">
+        <v>1697</v>
+      </c>
+    </row>
+    <row r="113" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A113" t="s">
+        <v>1698</v>
+      </c>
+    </row>
+    <row r="114" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A114" t="s">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="115" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A115" t="s">
+        <v>1700</v>
+      </c>
+    </row>
+    <row r="116" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A116" t="s">
+        <v>1701</v>
+      </c>
+    </row>
+    <row r="117" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A117" t="s">
+        <v>1702</v>
+      </c>
+    </row>
+    <row r="118" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A118" t="s">
+        <v>1703</v>
+      </c>
+    </row>
+    <row r="119" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A119" t="s">
+        <v>1704</v>
+      </c>
+    </row>
+    <row r="120" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A120" t="s">
+        <v>1705</v>
+      </c>
+    </row>
+    <row r="121" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A121" t="s">
+        <v>1706</v>
+      </c>
+    </row>
+    <row r="122" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A122" t="s">
+        <v>1707</v>
+      </c>
+    </row>
+    <row r="123" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A123" t="s">
+        <v>1708</v>
+      </c>
+    </row>
+    <row r="124" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A124" t="s">
+        <v>1709</v>
+      </c>
+    </row>
+    <row r="125" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A125" t="s">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="126" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A126" t="s">
+        <v>1711</v>
+      </c>
+    </row>
+    <row r="127" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A127" t="s">
+        <v>1712</v>
+      </c>
+    </row>
+    <row r="128" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A128" t="s">
+        <v>1713</v>
+      </c>
+    </row>
+    <row r="129" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A129" t="s">
+        <v>1714</v>
+      </c>
+    </row>
+    <row r="130" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A130" t="s">
+        <v>1715</v>
+      </c>
+    </row>
+    <row r="131" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A131" t="s">
+        <v>1716</v>
+      </c>
+    </row>
+    <row r="132" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A132" t="s">
+        <v>1717</v>
+      </c>
+    </row>
+    <row r="133" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A133" t="s">
+        <v>1718</v>
+      </c>
+    </row>
+    <row r="134" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A134" t="s">
+        <v>1719</v>
+      </c>
+    </row>
+    <row r="135" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A135" t="s">
+        <v>1720</v>
+      </c>
+    </row>
+    <row r="136" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A136" t="s">
+        <v>1721</v>
+      </c>
+    </row>
+    <row r="137" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A137" t="s">
+        <v>1722</v>
+      </c>
+    </row>
+    <row r="138" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A138" t="s">
+        <v>1723</v>
+      </c>
+    </row>
+    <row r="139" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A139" t="s">
+        <v>1724</v>
+      </c>
+    </row>
+    <row r="140" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A140" t="s">
+        <v>1725</v>
+      </c>
+    </row>
+    <row r="141" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A141" t="s">
+        <v>1726</v>
+      </c>
+    </row>
+    <row r="142" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A142" t="s">
+        <v>1727</v>
+      </c>
+    </row>
+    <row r="143" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A143" t="s">
+        <v>1728</v>
+      </c>
+    </row>
+    <row r="144" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A144" t="s">
+        <v>1729</v>
+      </c>
+    </row>
+    <row r="145" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A145" t="s">
+        <v>1730</v>
+      </c>
+    </row>
+    <row r="146" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A146" t="s">
+        <v>1731</v>
+      </c>
+    </row>
+    <row r="147" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A147" t="s">
+        <v>1732</v>
+      </c>
+    </row>
+    <row r="148" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A148" t="s">
+        <v>1733</v>
+      </c>
+    </row>
+    <row r="149" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A149" t="s">
+        <v>1734</v>
+      </c>
+    </row>
+    <row r="150" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A150" t="s">
+        <v>1735</v>
+      </c>
+    </row>
+    <row r="151" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A151" t="s">
+        <v>1736</v>
+      </c>
+    </row>
+    <row r="152" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A152" t="s">
+        <v>1737</v>
+      </c>
+    </row>
+    <row r="153" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A153" t="s">
+        <v>1738</v>
+      </c>
+    </row>
+    <row r="154" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A154" t="s">
+        <v>1739</v>
+      </c>
+    </row>
+    <row r="155" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A155" t="s">
+        <v>1740</v>
+      </c>
+    </row>
+    <row r="156" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A156" t="s">
+        <v>1741</v>
+      </c>
+    </row>
+    <row r="157" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A157" t="s">
+        <v>1742</v>
+      </c>
+    </row>
+    <row r="158" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A158" t="s">
+        <v>1743</v>
+      </c>
+    </row>
+    <row r="159" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A159" t="s">
+        <v>1744</v>
+      </c>
+    </row>
+    <row r="160" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A160" t="s">
+        <v>1745</v>
+      </c>
+    </row>
+    <row r="161" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A161" t="s">
+        <v>1746</v>
+      </c>
+    </row>
+    <row r="162" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A162" t="s">
+        <v>1747</v>
+      </c>
+    </row>
+    <row r="163" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A163" t="s">
+        <v>1748</v>
+      </c>
+    </row>
+    <row r="164" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A164" t="s">
+        <v>1749</v>
+      </c>
+    </row>
+    <row r="165" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A165" t="s">
+        <v>1750</v>
+      </c>
+    </row>
+    <row r="166" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A166" t="s">
+        <v>1854</v>
+      </c>
+    </row>
+    <row r="167" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A167" t="s">
+        <v>1855</v>
+      </c>
+    </row>
+    <row r="168" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A168" t="s">
+        <v>1856</v>
+      </c>
+    </row>
+    <row r="169" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A169" t="s">
+        <v>1857</v>
+      </c>
+    </row>
+    <row r="170" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A170" t="s">
+        <v>1858</v>
+      </c>
+    </row>
+    <row r="171" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A171" t="s">
+        <v>1859</v>
+      </c>
+    </row>
+    <row r="172" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A172" t="s">
+        <v>1860</v>
+      </c>
+    </row>
+    <row r="173" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A173" t="s">
+        <v>1751</v>
+      </c>
+    </row>
+    <row r="174" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A174" t="s">
+        <v>1861</v>
+      </c>
+    </row>
+    <row r="175" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A175" t="s">
+        <v>1862</v>
+      </c>
+    </row>
+    <row r="176" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A176" t="s">
+        <v>1863</v>
+      </c>
+    </row>
+    <row r="177" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A177" t="s">
+        <v>1864</v>
+      </c>
+    </row>
+    <row r="178" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A178" t="s">
+        <v>1865</v>
+      </c>
+    </row>
+    <row r="179" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A179" t="s">
+        <v>1866</v>
+      </c>
+    </row>
+    <row r="180" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A180" t="s">
+        <v>1867</v>
+      </c>
+    </row>
+    <row r="181" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A181" t="s">
+        <v>1868</v>
+      </c>
+    </row>
+    <row r="182" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A182" t="s">
+        <v>1869</v>
+      </c>
+    </row>
+    <row r="183" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A183" t="s">
+        <v>1870</v>
+      </c>
+    </row>
+    <row r="184" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A184" t="s">
+        <v>1871</v>
+      </c>
+    </row>
+    <row r="185" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A185" t="s">
+        <v>1872</v>
+      </c>
+    </row>
+    <row r="186" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A186" t="s">
+        <v>1873</v>
+      </c>
+    </row>
+    <row r="187" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A187" t="s">
+        <v>1874</v>
+      </c>
+    </row>
+    <row r="188" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A188" t="s">
+        <v>1875</v>
+      </c>
+    </row>
+    <row r="189" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A189" t="s">
+        <v>1876</v>
+      </c>
+    </row>
+    <row r="190" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A190" t="s">
+        <v>1877</v>
+      </c>
+    </row>
+    <row r="191" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A191" t="s">
+        <v>1752</v>
+      </c>
+    </row>
+    <row r="192" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A192" t="s">
+        <v>1753</v>
+      </c>
+    </row>
+    <row r="193" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A193" t="s">
+        <v>1754</v>
+      </c>
+    </row>
+    <row r="194" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A194" t="s">
+        <v>1755</v>
+      </c>
+    </row>
+    <row r="195" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A195" t="s">
+        <v>1756</v>
+      </c>
+    </row>
+    <row r="196" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A196" t="s">
+        <v>1757</v>
+      </c>
+    </row>
+    <row r="197" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A197" t="s">
+        <v>1758</v>
+      </c>
+    </row>
+    <row r="198" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A198" t="s">
+        <v>1759</v>
+      </c>
+    </row>
+    <row r="199" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A199" t="s">
+        <v>1760</v>
+      </c>
+    </row>
+    <row r="200" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A200" t="s">
+        <v>1761</v>
+      </c>
+    </row>
+    <row r="201" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A201" t="s">
+        <v>1762</v>
+      </c>
+    </row>
+    <row r="202" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A202" t="s">
+        <v>1763</v>
+      </c>
+    </row>
+    <row r="203" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A203" t="s">
+        <v>1764</v>
+      </c>
+    </row>
+    <row r="204" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A204" t="s">
+        <v>1765</v>
+      </c>
+    </row>
+    <row r="205" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A205" t="s">
+        <v>1766</v>
+      </c>
+    </row>
+    <row r="206" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A206" t="s">
+        <v>1767</v>
+      </c>
+    </row>
+    <row r="207" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A207" t="s">
+        <v>1768</v>
+      </c>
+    </row>
+    <row r="208" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A208" t="s">
+        <v>1769</v>
+      </c>
+    </row>
+    <row r="209" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A209" t="s">
+        <v>1770</v>
+      </c>
+    </row>
+    <row r="210" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A210" t="s">
+        <v>1771</v>
+      </c>
+    </row>
+    <row r="211" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A211" t="s">
+        <v>1772</v>
+      </c>
+    </row>
+    <row r="212" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A212" t="s">
+        <v>1773</v>
+      </c>
+    </row>
+    <row r="213" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A213" t="s">
+        <v>1774</v>
+      </c>
+    </row>
+    <row r="214" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A214" t="s">
+        <v>1775</v>
+      </c>
+    </row>
+    <row r="215" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A215" t="s">
+        <v>1776</v>
+      </c>
+    </row>
+    <row r="216" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A216" t="s">
+        <v>1777</v>
+      </c>
+    </row>
+    <row r="217" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A217" t="s">
+        <v>1778</v>
+      </c>
+    </row>
+    <row r="218" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A218" t="s">
+        <v>1779</v>
+      </c>
+    </row>
+    <row r="219" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A219" t="s">
+        <v>1780</v>
+      </c>
+    </row>
+    <row r="220" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A220" t="s">
+        <v>1781</v>
+      </c>
+    </row>
+    <row r="221" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A221" t="s">
+        <v>1782</v>
+      </c>
+    </row>
+    <row r="222" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A222" t="s">
+        <v>1783</v>
+      </c>
+    </row>
+    <row r="223" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A223" t="s">
+        <v>1784</v>
+      </c>
+    </row>
+    <row r="224" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A224" t="s">
+        <v>1785</v>
+      </c>
+    </row>
+    <row r="225" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A225" t="s">
+        <v>1786</v>
+      </c>
+    </row>
+    <row r="226" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A226" t="s">
+        <v>1787</v>
+      </c>
+    </row>
+    <row r="227" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A227" t="s">
+        <v>1788</v>
+      </c>
+    </row>
+    <row r="228" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A228" t="s">
+        <v>1789</v>
+      </c>
+    </row>
+    <row r="229" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A229" t="s">
+        <v>1790</v>
+      </c>
+    </row>
+    <row r="230" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A230" t="s">
+        <v>1791</v>
+      </c>
+    </row>
+    <row r="231" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A231" t="s">
+        <v>1792</v>
+      </c>
+    </row>
+    <row r="232" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A232" t="s">
+        <v>1793</v>
+      </c>
+    </row>
+    <row r="233" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A233" t="s">
+        <v>1794</v>
+      </c>
+    </row>
+    <row r="234" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A234" t="s">
+        <v>1795</v>
+      </c>
+    </row>
+    <row r="235" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A235" t="s">
+        <v>1796</v>
+      </c>
+    </row>
+    <row r="236" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A236" t="s">
+        <v>1797</v>
+      </c>
+    </row>
+    <row r="237" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A237" t="s">
+        <v>1798</v>
+      </c>
+    </row>
+    <row r="238" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A238" t="s">
+        <v>1799</v>
+      </c>
+    </row>
+    <row r="239" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A239" t="s">
+        <v>1800</v>
+      </c>
+    </row>
+    <row r="240" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A240" t="s">
+        <v>1801</v>
+      </c>
+    </row>
+    <row r="241" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A241" t="s">
+        <v>1802</v>
+      </c>
+    </row>
+    <row r="242" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A242" t="s">
+        <v>1803</v>
+      </c>
+    </row>
+    <row r="243" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A243" t="s">
+        <v>1804</v>
+      </c>
+    </row>
+    <row r="244" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A244" t="s">
+        <v>1805</v>
+      </c>
+    </row>
+    <row r="245" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A245" t="s">
+        <v>1806</v>
+      </c>
+    </row>
+    <row r="246" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A246" t="s">
+        <v>1807</v>
+      </c>
+    </row>
+    <row r="247" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A247" t="s">
+        <v>1808</v>
+      </c>
+    </row>
+    <row r="248" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A248" t="s">
+        <v>1809</v>
+      </c>
+    </row>
+    <row r="249" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A249" t="s">
+        <v>1810</v>
+      </c>
+    </row>
+    <row r="250" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A250" t="s">
+        <v>1811</v>
+      </c>
+    </row>
+    <row r="251" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A251" t="s">
+        <v>1812</v>
+      </c>
+    </row>
+    <row r="252" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A252" t="s">
+        <v>1813</v>
+      </c>
+    </row>
+    <row r="253" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A253" t="s">
+        <v>1814</v>
+      </c>
+    </row>
+    <row r="254" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A254" t="s">
+        <v>1815</v>
+      </c>
+    </row>
+    <row r="255" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A255" t="s">
+        <v>1816</v>
+      </c>
+    </row>
+    <row r="256" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A256" t="s">
+        <v>1817</v>
+      </c>
+    </row>
+    <row r="257" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A257" t="s">
+        <v>1818</v>
+      </c>
+    </row>
+    <row r="258" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A258" t="s">
+        <v>1819</v>
+      </c>
+    </row>
+    <row r="259" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A259" t="s">
+        <v>1820</v>
+      </c>
+    </row>
+    <row r="260" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A260" t="s">
+        <v>1821</v>
+      </c>
+    </row>
+    <row r="261" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A261" t="s">
+        <v>1822</v>
+      </c>
+    </row>
+    <row r="262" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A262" t="s">
+        <v>1823</v>
+      </c>
+    </row>
+    <row r="263" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A263" t="s">
+        <v>1824</v>
+      </c>
+    </row>
+    <row r="264" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A264" t="s">
+        <v>1825</v>
+      </c>
+    </row>
+    <row r="265" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A265" t="s">
+        <v>1826</v>
+      </c>
+    </row>
+    <row r="266" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A266" t="s">
+        <v>1827</v>
+      </c>
+    </row>
+    <row r="267" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A267" t="s">
+        <v>1828</v>
+      </c>
+    </row>
+    <row r="268" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A268" t="s">
+        <v>1829</v>
+      </c>
+    </row>
+    <row r="269" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A269" t="s">
+        <v>1830</v>
+      </c>
+    </row>
+    <row r="270" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A270" t="s">
+        <v>1831</v>
+      </c>
+    </row>
+    <row r="271" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A271" t="s">
+        <v>1832</v>
+      </c>
+    </row>
+    <row r="272" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A272" t="s">
+        <v>1833</v>
+      </c>
+    </row>
+    <row r="273" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A273" t="s">
+        <v>1834</v>
+      </c>
+    </row>
+    <row r="274" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A274" t="s">
+        <v>1835</v>
+      </c>
+    </row>
+    <row r="275" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A275" t="s">
+        <v>1836</v>
+      </c>
+    </row>
+    <row r="276" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A276" t="s">
+        <v>1837</v>
+      </c>
+    </row>
+    <row r="277" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A277" t="s">
+        <v>1838</v>
+      </c>
+    </row>
+    <row r="278" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A278" t="s">
+        <v>1839</v>
+      </c>
+    </row>
+    <row r="279" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A279" t="s">
+        <v>1840</v>
+      </c>
+    </row>
+    <row r="280" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A280" t="s">
+        <v>1841</v>
+      </c>
+    </row>
+    <row r="281" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A281" t="s">
+        <v>1842</v>
+      </c>
+    </row>
+    <row r="282" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A282" t="s">
+        <v>1843</v>
+      </c>
+    </row>
+    <row r="283" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A283" t="s">
+        <v>1844</v>
+      </c>
+    </row>
+    <row r="284" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A284" t="s">
+        <v>1845</v>
+      </c>
+    </row>
+    <row r="285" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A285" t="s">
+        <v>1878</v>
+      </c>
+    </row>
+    <row r="286" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A286" t="s">
+        <v>1879</v>
+      </c>
+    </row>
+    <row r="287" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A287" t="s">
+        <v>1880</v>
+      </c>
+    </row>
+    <row r="288" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A288" t="s">
+        <v>1881</v>
+      </c>
+    </row>
+    <row r="289" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A289" t="s">
+        <v>1882</v>
+      </c>
+    </row>
+    <row r="290" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A290" t="s">
+        <v>1883</v>
+      </c>
+    </row>
+    <row r="291" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A291" t="s">
+        <v>1884</v>
+      </c>
+    </row>
+    <row r="292" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A292" t="s">
+        <v>1885</v>
+      </c>
+    </row>
+    <row r="293" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A293" t="s">
+        <v>1846</v>
+      </c>
+    </row>
+    <row r="294" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A294" t="s">
+        <v>1847</v>
+      </c>
+    </row>
+    <row r="295" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A295" t="s">
+        <v>1848</v>
+      </c>
+    </row>
+    <row r="296" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A296" t="s">
+        <v>1849</v>
+      </c>
+    </row>
+    <row r="297" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A297" t="s">
+        <v>1850</v>
+      </c>
+    </row>
+    <row r="298" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A298" t="s">
+        <v>1851</v>
+      </c>
+    </row>
+    <row r="299" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A299" t="s">
+        <v>1852</v>
+      </c>
+    </row>
+    <row r="300" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A300" t="s">
+        <v>1853</v>
+      </c>
+    </row>
+  </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5</vt:i4>
+        <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="5" baseType="lpstr">
+    <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>01</vt:lpstr>
       <vt:lpstr>02</vt:lpstr>
       <vt:lpstr>03</vt:lpstr>
       <vt:lpstr>04</vt:lpstr>
       <vt:lpstr>05</vt:lpstr>
+      <vt:lpstr>06</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Максим Малыш</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>