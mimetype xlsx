--- v0 (2026-03-06)
+++ v1 (2026-04-20)
@@ -16,79 +16,79 @@
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27932"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\KFN\!каталоги\!Обновления\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{17B10B0F-C469-4551-817B-256C20F77F32}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CD7D99C5-E01B-4CE8-ADB9-4C511498D7AC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="690" yWindow="1920" windowWidth="28755" windowHeight="15435" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="8340" yWindow="2685" windowWidth="28800" windowHeight="15570" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Январь" sheetId="1" r:id="rId1"/>
     <sheet name="Февраль" sheetId="2" r:id="rId2"/>
     <sheet name="Март" sheetId="3" r:id="rId3"/>
     <sheet name="Апрель" sheetId="4" r:id="rId4"/>
     <sheet name="Май" sheetId="5" r:id="rId5"/>
     <sheet name="Июнь" sheetId="6" r:id="rId6"/>
     <sheet name="Июль" sheetId="7" r:id="rId7"/>
     <sheet name="Август" sheetId="8" r:id="rId8"/>
     <sheet name="Сентябрь" sheetId="9" r:id="rId9"/>
     <sheet name="Октябрь" sheetId="10" r:id="rId10"/>
     <sheet name="Ноябрь" sheetId="11" r:id="rId11"/>
     <sheet name="Декабрь" sheetId="12" r:id="rId12"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1374" uniqueCount="1374">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1724" uniqueCount="1724">
   <si>
     <t xml:space="preserve">SKY RAE - Без посадки авто нет [iv] - 53748 </t>
   </si>
   <si>
     <t xml:space="preserve">SVETLY - Новый год [iv] - 53749 </t>
   </si>
   <si>
     <t xml:space="preserve">Taheyn, Naya - Базовый минимум [iv] - 53750 </t>
   </si>
   <si>
     <t xml:space="preserve">Tsoy, Akmal', Пьеха Стас - Беги беги (OST Невероятные приключения Шурика)[iv] - 53751 </t>
   </si>
   <si>
     <t xml:space="preserve">V $ X V PRINCE - Let me [iv] - 53752 </t>
   </si>
   <si>
     <t xml:space="preserve">V $ X V PRINCE - Не надо париться [iv] - 53753 </t>
   </si>
   <si>
     <t xml:space="preserve">V $ X V PRINCE - Розовый заяц (OST Охота на Розового зайца)[iv] - 53754 </t>
   </si>
   <si>
     <t xml:space="preserve">Zalya Myrza - Тайна [iv] - 53755 </t>
   </si>
   <si>
@@ -3379,53 +3379,50 @@
   <si>
     <t xml:space="preserve">Asti Anna - Разбуди меня [iv] - 54865 </t>
   </si>
   <si>
     <t xml:space="preserve">Asul DJ - Matadora [iv] - 54866 </t>
   </si>
   <si>
     <t xml:space="preserve">Bagardi, D'Litte - Zero [iv] - 54867 </t>
   </si>
   <si>
     <t xml:space="preserve">Bahh Tee, Руки вверх - Жигулёнок [iv] - 54868 </t>
   </si>
   <si>
     <t xml:space="preserve">Bearwolf - Феникс [iv] - 54869 </t>
   </si>
   <si>
     <t xml:space="preserve">Betsy - Электрощиток [iv] - 54870 </t>
   </si>
   <si>
     <t xml:space="preserve">Boyka Mia - Первая [iv] - 54871 </t>
   </si>
   <si>
     <t xml:space="preserve">Call Me Karizma - Legend [iv] - 54872 </t>
   </si>
   <si>
-    <t xml:space="preserve">Carrisi Al Bano, Power Romina - Счастье моё (Felicita)[iv] - 54873 </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Chepikk - Доктор [iv] - 54874 </t>
   </si>
   <si>
     <t xml:space="preserve">Chico, Qatoshi - П'яний соціум [iv] - 54875 </t>
   </si>
   <si>
     <t xml:space="preserve">Ckaya - Саме та [iv,18+] - 54876 </t>
   </si>
   <si>
     <t xml:space="preserve">Clever Folk - Цыганка [iv] - 54877 </t>
   </si>
   <si>
     <t xml:space="preserve">Cream Soda (Крем Сода) - Не встретились [iv,клип] - 54878 </t>
   </si>
   <si>
     <t xml:space="preserve">DA-DO - На плечи [iv] - 54879 </t>
   </si>
   <si>
     <t xml:space="preserve">DA-DO - Открытка [iv] - 54880 </t>
   </si>
   <si>
     <t xml:space="preserve">Dashi - По пацански [iv] - 54881 </t>
   </si>
   <si>
     <t xml:space="preserve">Depeche Mode - Heaven [iv] - 54882 </t>
@@ -3523,62 +3520,56 @@
   <si>
     <t xml:space="preserve">Kiliana - Карта битая [iv] - 54913 </t>
   </si>
   <si>
     <t xml:space="preserve">Kivnora - Руки влево руки вправо [iv,vid] - 54914 </t>
   </si>
   <si>
     <t xml:space="preserve">Kovalevskiy, Raphail, Очі в очі - Музичка [iv] - 54915 </t>
   </si>
   <si>
     <t xml:space="preserve">Kozak System, ТНМК - Мамо [iv] - 54916 </t>
   </si>
   <si>
     <t xml:space="preserve">KRUTЬ - Колискова [iv] - 54917 </t>
   </si>
   <si>
     <t xml:space="preserve">Kuptsova (Юліана Купцова) - Кохання як вино [iv] - 54918 </t>
   </si>
   <si>
     <t xml:space="preserve">La casa de papel - Bella ciao [iv] - 54919 </t>
   </si>
   <si>
     <t xml:space="preserve">Lady Gaga - Million reasons [iv] - 54920 </t>
   </si>
   <si>
-    <t xml:space="preserve">Lady Gaga - You and i [iv] - 54921 </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Lely45 - Вісім [iv] - 54922 </t>
   </si>
   <si>
     <t xml:space="preserve">Lida - Странные танцы [iv] - 54923 </t>
   </si>
   <si>
-    <t xml:space="preserve">Lida, Мэйби Бэйби - Не беспокоюсь [iv] - 54924 </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Lovv66 - Самая первая [iv] - 54925 </t>
   </si>
   <si>
     <t xml:space="preserve">Lumen (Люмен) - Одной крови [iv] - 54926 </t>
   </si>
   <si>
     <t xml:space="preserve">Lumen (Люмен) - Смерч [iv] - 54927 </t>
   </si>
   <si>
     <t xml:space="preserve">Markul (Маркул) - Zima blue [iv] - 54928 </t>
   </si>
   <si>
     <t xml:space="preserve">Melovin - Тормоз чи на газ [iv] - 54929 </t>
   </si>
   <si>
     <t xml:space="preserve">Mikaya - Сердце красное [iv] - 54930 </t>
   </si>
   <si>
     <t xml:space="preserve">Mona, Крид Егор - На кольцевой [iv] - 54931 </t>
   </si>
   <si>
     <t xml:space="preserve">Monovika - Жить красиво [iv,клип] - 54932 </t>
   </si>
   <si>
     <t xml:space="preserve">Monovika - Я буду жить красиво [iv] - 54933 </t>
@@ -3664,53 +3655,50 @@
   <si>
     <t xml:space="preserve">Shaman (Ярослав Дронов) - За тех [iv] - 54960 </t>
   </si>
   <si>
     <t xml:space="preserve">Shami, Idris &amp; Leos - Ты не одна [iv] - 54961 </t>
   </si>
   <si>
     <t xml:space="preserve">Shumei - Волосся [iv] - 54962 </t>
   </si>
   <si>
     <t xml:space="preserve">Siromaha Kozak, 93 ОМБР Холодний яр - Заживем [iv] - 54963 </t>
   </si>
   <si>
     <t xml:space="preserve">SkillZ - Перекрёсток [i,бэк,клип] - 54964 </t>
   </si>
   <si>
     <t xml:space="preserve">Skofka, Skof - Я там [iv] - 54965 </t>
   </si>
   <si>
     <t xml:space="preserve">Skylerr - Закохалася [iv] - 54966 </t>
   </si>
   <si>
     <t xml:space="preserve">Skylerr - Тюльпани [iv] - 54967 </t>
   </si>
   <si>
-    <t xml:space="preserve">Smith Sam - Writing's on the wall [iv] - 54968 </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Socrat - Я болен тобой [iv] - 54969 </t>
   </si>
   <si>
     <t xml:space="preserve">Solidnaya - Верь и беги [iv] - 54970 </t>
   </si>
   <si>
     <t xml:space="preserve">Sona - Грешник мой [iv,клип] - 54971 </t>
   </si>
   <si>
     <t xml:space="preserve">Soul Kate - Заживемо [iv] - 54972 </t>
   </si>
   <si>
     <t xml:space="preserve">Sqwoz Bab - Купер [iv] - 54973 </t>
   </si>
   <si>
     <t xml:space="preserve">Swoiia (Ассоль) - На що надіявся [iv] - 54974 </t>
   </si>
   <si>
     <t xml:space="preserve">Tigo - Студентка [iv] - 54975 </t>
   </si>
   <si>
     <t xml:space="preserve">Tuz Roma - На балконі [iv] - 54976 </t>
   </si>
   <si>
     <t xml:space="preserve">Tvorchi, Petrivna Klavdia - Орбіти [iv] - 54977 </t>
@@ -3829,53 +3817,50 @@
   <si>
     <t xml:space="preserve">ВИА Гра - Биология 1 [i,бэк,клип] - 55015 </t>
   </si>
   <si>
     <t xml:space="preserve">Влад Бумага А4 - Лама мама [iv] - 55016 </t>
   </si>
   <si>
     <t xml:space="preserve">Волошин (Voloshyn) - Ненько [iv] - 55017 </t>
   </si>
   <si>
     <t xml:space="preserve">Воплі Відоплясова (ВВ) - Гуцулка Ксеня [iv] - 55018 </t>
   </si>
   <si>
     <t xml:space="preserve">Вояж Оксана - Вояж вояж [iv,клип] - 55019 </t>
   </si>
   <si>
     <t xml:space="preserve">Гио Пика, Кравц - Лишь о тебе [iv] - 55020 </t>
   </si>
   <si>
     <t xml:space="preserve">Голицына Катерина - Какая дама пропадает [-,бэк,+,клип] - 55021 </t>
   </si>
   <si>
     <t xml:space="preserve">Голубев Олег - Ты моя [iv] - 55022 </t>
   </si>
   <si>
-    <t xml:space="preserve">Гости из будущего - Не любовь [iv] - 55023 </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Гости из будущего - Нелюбовь [iv] - 55024 </t>
   </si>
   <si>
     <t xml:space="preserve">Грановский Гурам - Влюблённый без ботинок но в плаще [iv] - 55025 </t>
   </si>
   <si>
     <t xml:space="preserve">Грач Гера - Я молодой (&amp; Сорос Сергей)[iv,клип] - 55026 </t>
   </si>
   <si>
     <t xml:space="preserve">Дарвин Влад - Амстердам [iv,т2,клип] - 55027 </t>
   </si>
   <si>
     <t xml:space="preserve">Девятова Марина - Пчёлочка златая [iv,клип] - 55028 </t>
   </si>
   <si>
     <t xml:space="preserve">Дети Фристайла - Боляче [iv] - 55029 </t>
   </si>
   <si>
     <t xml:space="preserve">Дядя Жора - Жінка аб'юзер [iv] - 55030 </t>
   </si>
   <si>
     <t xml:space="preserve">Житникова Алла - Платье от кутюр [iv] - 55031 </t>
   </si>
   <si>
     <t xml:space="preserve">Жуков Рома - Слепой рассвет [клип] - 55032 </t>
@@ -4166,50 +4151,1115 @@
     <t xml:space="preserve">Тату - Я сошла с ума 1 [i,бэк,клип] - 55127 </t>
   </si>
   <si>
     <t xml:space="preserve">Тату - Я твой враг [iv,клип] - 55128 </t>
   </si>
   <si>
     <t xml:space="preserve">Токарев Антон - Не вырос [iv] - 55129 </t>
   </si>
   <si>
     <t xml:space="preserve">Федункив Марина - Под вино [iv] - 55130 </t>
   </si>
   <si>
     <t xml:space="preserve">Ханна, Марвин Миша - Про любовь [iv] - 55131 </t>
   </si>
   <si>
     <t xml:space="preserve">Хитобои - Не охай [iv,18+] - 55132 </t>
   </si>
   <si>
     <t xml:space="preserve">Чёрный Пётр - 7000 Алло [iv,клип] - 55133 </t>
   </si>
   <si>
     <t xml:space="preserve">Эдгар - Она (&amp; Bosson)[remix,iv,клип] - 55134 </t>
   </si>
   <si>
     <t xml:space="preserve">Ягода - Монетка [iv] - 55135 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Goartur - Осень [iv] - 55136 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Icegergert - Бардак [iv] - 55137 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Icegergert - Мать императрица [iv] - 55138 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Icegergert - Мегера [iv] - 55139 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Icegergert, Gucci Mane - Око [iv] - 55140 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Icegergert, Jeembo - Попадаю в цель [iv] - 55141 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Icegergert, Miidas - Не добро пожаловать [iv] - 55142 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Иракли (Ираклий Пирцхалава) - Ну и что [iv] - 55143 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Иракли (Ираклий Пирцхалава) - Ну и что [remix,бэк] - 55144 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Иракли (Ираклий Пирцхалава) - Ну и что [бэк] - 55145 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кармаш Михаил - Ты стала мне чужой [iv] - 55146 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Мот - Намёк на нас [iv] - 55147 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Нервы - Люди огня [iv] - 55148 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Носков Николай - Однажды сойти с ума [iv] - 55149 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Нэнси - Мой огонёк [-] - 55150 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пелагея - Калинушка [iv] - 55151 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пирожков Артур (Александр Ревва) - Похудеем позже [iv] - 55152 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Порнофильмы - Как в последний раз [iv] - 55153 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пурген - Анархия [-] - 55154 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пурген - Реинкарнация [iv] - 55155 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Росс Алёна - Люблю тебя я до луны [iv] - 55156 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Самбурская Настасья - Чат джи пи ти [iv,18+] - 55157 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Согдиана - Синее небо [iv] - 55158 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Татем, Кравц - Углекислый газ [iv] - 55159 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тату, Руденко Леонид - Нас не догонят [Red Line, M1CH3L P remix,iv] - 55160 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Твой день - День рождения [iv] - 55161 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Твой день - Манекены [iv] - 55162 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Твой день - Позвони [iv] - 55163 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тринадцать карат - Жить после [iv] - 55164 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Уматурман (Uma2rmaH) - Не смотри на часы [iv] - 55165 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Успенская Любовь - Храм [iv] - 55166 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Фрик Пати - Почему я не пью [iv,18+] - 55167 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Фристайл, Казаченко Вадим - Бог тебя накажет [iv] - 55168 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Фристайл, Казаченко Вадим - Жёлтая ночь [iv] - 55169 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Шатунов Юрий - Каждому своё [iv] - 55170 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Шатунов Юрий - Каждому своё [бэк,v] - 55171 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Эпова Даша, Зомб - По понедельникам [iv] - 55172 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Апрель Максим, Тернова Светлана - Мимозы [-+] - 55173 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Архипов Роман - Жить без тебя [бэк] - 55174 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Архипов Роман - Не уходи [бэк] - 55175 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Архипов Роман - Я и ты [бэк] - 55176 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бублик Михаил - В твоих снах [бэк] - 55177 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бублик Михаил - Иду за тобой [-] - 55178 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Гірка Мар'ян - Неспокійна весна [iv] - 55179 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Гірка Мар'ян - Нова радість стала [iv] - 55180 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Гірка Мар'ян - Ой ти дівчино [iv] - 55181 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Гірка Мар'ян - Пройшла любов [iv] - 55182 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Гірка Мар'ян - Ти одна мені потрібна [iv] - 55183 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Гірка Мар'ян - Ти так сподобалась мені [iv] - 55184 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Гірка Мар'ян - Тільки з тобою [iv] - 55185 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Гірка Мар'ян - Тільки ти одна [iv] - 55186 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Девятова Марина, Бардин Александр - Звёздочки [-+] - 55187 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Завьялов Сергей - Не было и нет [-+] - 55188 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Завьялов Сергей - Ты слёз своих не лей [-+] - 55189 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Завьялов Сергей - Холодно [-+] - 55190 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Завьялов Сергей, AliB - Ну здравствуй [-+] - 55191 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Карафетов Владимир - Танцы [-] - 55192 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Качур Виктория - Ну как тебя забыть [-+] - 55193 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Коновалов Евгений - Баба хочет [бэк,+] - 55194 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Коновалов Евгений - Вика [-+] - 55195 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Коновалов Евгений - Дарована судьбой [бэк] - 55196 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Коновалов Евгений - Двину налево [бэк,+] - 55197 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Коновалов Евгений - Девчонка красавица [бэк,+] - 55198 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Коновалов Евгений - Женщина сказка [бэк,+] - 55199 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Коновалов Евгений - За окошком ветер вьюжит [бэк,+] - 55200 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Коновалов Евгений - Иришка [-+] - 55201 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Коновалов Евгений - Какая ты милая [-+] - 55202 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Коновалов Евгений - Любимая женщина [-+,клип] - 55203 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Коновалов Евгений - Любимая женщина [бэк,+,клип] - 55204 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Коновалов Евгений - Люблю и ревную [-+,клип] - 55205 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Коновалов Евгений - Любовник и любовница [-+] - 55206 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Коновалов Евгений - Моя красивая [-+] - 55207 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Коновалов Евгений - Моя Россия [-+] - 55208 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Коновалов Евгений - Не могу без тебя [-+] - 55209 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Коновалов Евгений - Пацаны [-+] - 55210 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Коновалов Евгений - Прости мои ошибки [бэк,+] - 55211 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Коновалов Евгений - Чужая женщина [-+] - 55212 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Коновалов Евгений - Я подал на развод [-] - 55213 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Мафик, Апрель Максим - Гулёна [-+] - 55214 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Karena Macarena - Музыка звучит [iv,клип] - 55215 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">NeuroMix - Миллион алых роз. Продолжение истории [iv,клип] - 55216 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Niro Victoria - Ало це хто [iv,клип] - 55217 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Niro Victoria - Не знаю [iv,клип] - 55218 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Niro Victoria - Не знаю [Shad0w remix,iv,клип] - 55219 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Niro Victoria - Питань нема [Karmv remix,iv,клип] - 55220 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Niro Victoria - Питань нема [Roman remix,iv,клип] - 55221 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бутурлина Анна - Где же ты (&amp; Пащенко Елизавета)[iv,клип] - 55223 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Гірка Мар'ян - Щастя в твоїх очах [iv] - 55224 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Гірка Мар'ян - Я б тобі усе віддав [iv] - 55225 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Гірка Мар'ян - Я від тебе балдію [iv] - 55226 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Зара (Зарифа Мгоян) - С понедельника [iv] - 55227 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Шатунов Юрий - Детство 1 [iv,клип] - 55228 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Adamyan Avo - Попурри [-+] - 55229 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ai 306 - Позволь мне рассказать дождю [-+] - 55230 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">AleksTolk - Город кораблей [iv] - 55231 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Arya Music - Мы уходим порой не прощаясь [-+] - 55232 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bazar Jackson - Money [iv] - 55233 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Boney M. - Sunny [i,бэк,клип] - 55234 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cheev, Огневич Злата - Обійми обійми [iv] - 55235 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cream Soda (Крем Сода) - Internet friends [iv,клип] - 55236 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dalv - Закурю у твоего дома [iv] - 55237 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Frolova - Там [iv] - 55238 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gayazovs Brothers (Братья Гаязовы) - Русская рулетка [iv] - 55239 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Guru Ai - В глазах твоих любовь я прочитал [iv] - 55240 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Havva - Ты не один [iv] - 55241 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Korzun Slava - Королева [iv] - 55242 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Krementsova - Так і шо [iv] - 55243 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lunen Feld - Портрет Дориана Грея [iv] - 55244 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lyriq - Кассеты [iv] - 55245 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Molodi, Кондратенко Маша - Перший номер [iv] - 55246 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Murena Marina - Твоя любовь мне солнцем станет [iv] - 55247 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nemiga - Довольна [iv] - 55248 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Niro Victoria - Біжу і падаю [iv] - 55249 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Niro Victoria - Замало [iv,клип] - 55250 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Niro Victoria - Кораблі [iv] - 55251 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Niro Victoria - Тиха вода [iv,клип] - 55252 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Novigle - Станцуй со мной [iv] - 55253 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">OKS - Єдина [iv] - 55254 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Palina - Дёготь [iv,клип] - 55255 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pizza (Пицца) - Золото [iv] - 55256 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Poli - Сердечки [iv,клип] - 55257 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Polnalyubvi, Борзов Найк - Станция Любовь [iv] - 55258 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rise Natalie - Улетай [iv] - 55259 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Roninxyli - Хочу пиццу [iv] - 55260 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sabi - Качели [iv] - 55261 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Skylerr - Падав туман [iv] - 55262 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Soulkiss - Как хочется сказать [-+] - 55263 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Soulkiss - Я устал любить тебя [iv] - 55264 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sqwoz Bab - Indian [iv] - 55265 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Suno AI - Андрей это значит всё будет нормально [iv] - 55266 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Suno AI - Мама смотри кто к тебе пришёл [iv] - 55267 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Suno AI - Оденьте женщину в любовь [iv] - 55268 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Suno AI - Это наша батарейка [iv] - 55269 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Toni - Унесённые ветром [iv] - 55270 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tritia, Loc-Dog - Не тебя [iv] - 55271 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tsoy - Пледик [iv] - 55272 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">UncleFlexxx - SMS [iv] - 55273 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Veraya - Не стереть [iv] - 55274 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Volkova Anna - Посвящаю моей России [iv] - 55275 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Xolidayboy - Корабли [iv] - 55276 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Xolidayboy - Между строчек [iv] - 55277 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Yachevskiy - Тебя любить [iv] - 55278 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Yanix, Джон Гарик - Guess who's back [iv,18+] - 55279 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Алсу, Власова Ева - Белая фата [iv] - 55280 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Асия - Амур [iv] - 55281 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ассаи - Навсегда [iv,клип] - 55282 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ассаи - Нежность [iv,клип] - 55283 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Барских Макс - Не складаться [iv,клип] - 55284 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Биртман Зиновий - Верните радугу [-+] - 55285 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Брежнева Вера - Девочка моя [iv] - 55286 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бриг Андрей - Спасибо родная [iv] - 55287 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Винтаж - Плохая девочка [iv,клип] - 55288 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Гаврилюк Олег - Почуття [iv] - 55289 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Гірка Мар'ян - Я ніколи тебе не забуду [iv] - 55290 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Гірка Мар'ян - Я так хотів би [iv] - 55291 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Главацька Інна, Главацький Денис - Ти і я [iv] - 55292 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дамик - Убитый по дворам [iv] - 55293 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дендяк Тарас - Дотиком твоїм [iv] - 55294 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дендяк Тарас - Дотиком твоїм [бэк,v] - 55295 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дендяк Тарас - Люблю тебе [iv] - 55296 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дендяк Тарас - Люблю тебе [бэк,v] - 55297 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дендяк Тарас - Ніжною красивою [iv] - 55298 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дендяк Тарас - Ніжною красивою [бэк,v] - 55299 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дендяк Тарас - Тебе одну [iv] - 55300 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дети Фристайла - А море море [iv] - 55301 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дети Фристайла - Божеволю [iv] - 55302 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дети Фристайла - Божеволю [бэк,v] - 55303 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дети Фристайла - Тебе чекав [iv] - 55304 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дети Фристайла - Тебе чекав [бэк,v] - 55305 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Джамала (Jamala) - Ти любов моя [iv] - 55306 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Джаро &amp; Ханза - Хочу выпить [iv] - 55307 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дмитриенко Ваня, Yanix - Иней [iv] - 55308 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дорн Иван - Тебе нема сьогодні [iv] - 55309 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дубцова Ирина - Как ты где ты [-+] - 55310 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ёлка - Зодиак [iv] - 55311 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Задорин Михаил - Хулиган [iv] - 55312 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Игнатий Винтуров - Тело убийца [iv] - 55313 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Идигов Ислам - В сигаретном дыму [-+] - 55314 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Итляшев Ислам - Какое дело [iv] - 55315 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Итляшев Ислам, Круг Ирина - Москва Владивосток [iv] - 55316 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Йович, Мура Алина - Family [iv] - 55317 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кароль Тіна - Відчиняю [iv] - 55318 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Качановська Катя - Алло алло [iv] - 55319 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Качур Виктория - Любовники [iv] - 55320 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Качур Виктория - Любовь как сон [iv] - 55321 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Качур Виктория - Настроение ноль [iv] - 55322 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Качур Виктория - Остров любви [iv] - 55323 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Качур Виктория - Раненая птица [iv] - 55324 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Качур Виктория - Слёзы дождя [iv] - 55325 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Качур Виктория - Судьбу не изменить [iv] - 55326 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Качур Виктория - Тишина [iv] - 55327 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Качур Виктория - Ты мой [iv] - 55328 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Качур Виктория - Уходи [iv] - 55329 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Качур Виктория - Холодная Луна [iv] - 55330 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Качур Виктория - Хрустальный дождь [iv] - 55331 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Качур Виктория - Чаша любви [iv] - 55332 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Качур Виктория - Чужие [iv] - 55333 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Качур Виктория - Я буду нежной [iv] - 55334 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Качур Виктория - Я не могу без тебя [iv] - 55335 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Качур Виктория - Я тебя бесконечно люблю [iv] - 55336 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Киркоров Филипп - От ада до рая [iv] - 55337 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кісельов Нікіта - Купідон [iv] - 55338 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Козловський Віталій - Моє море [Runstar, Iksiy remix,iv] - 55339 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Корза - Тело похудело [iv] - 55340 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кузнецова Шура - Любовь [iv,клип] - 55341 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кузнецова Шура - Свети и не смотри назад [iv,клип] - 55342 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ленинград (Сергей Шнуров) - Плейбой 18 [iv] - 55343 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Лісапетний батальйон (Наталя Фаліон) - А я чекатиму [iv] - 55344 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Лісапетний батальйон (Наталя Фаліон) - Зібрались бабоньки [iv] - 55345 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Лісапетний батальйон (Наталя Фаліон) - Зібрались бабоньки [патріотична,iv] - 55346 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Лісапетний батальйон (Наталя Фаліон) - Спіла вишенька [iv] - 55347 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Лісапетний батальйон (Наталя Фаліон) - Спіла вишенька [бэк,v] - 55348 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Лісапетний батальйон (Наталя Фаліон) - Часничок [iv] - 55349 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Лобач Віталій - Застрахована [iv] - 55350 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Лобач Віталій - Застрахована [бэк,v] - 55351 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Лобач Віталій - Мамині очі [iv] - 55352 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Лобач Віталій - Наречена (Половина серця)[iv,клип] - 55353 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Лобач Віталій - Наречена [iv] - 55354 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Лобач Віталій - Новорічні дива [iv] - 55355 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Лобач Віталій - Новорічні дива [бэк,v] - 55356 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Лобач Віталій - П'яний [iv] - 55357 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Лобач Віталій - П'яний [бэк,v] - 55358 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Лобач Віталій, Yoxden - Згорела (Москва горела)[iv] - 55359 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Лтавская Жанна - Метеликом в долоні [iv] - 55360 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Майданов Денис, Газманов Олег, Майданова Влада, Газманов Родион - Включай нашу [iv] - 55361 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Маликов Дмитрий - Девушка в кокошнике [iv] - 55362 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Маршал Александр - Иван [iv,18+] - 55363 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Матанга Витя, Лирик Денис, Тамави - Девочка провинция [iv] - 55364 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Милявская Лолита, Беляев Антон - Это всё [iv] - 55365 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Михайлов Стас, Zergerli Roza - Я пью тебя до дна [iv] - 55366 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Молодой Платон - Финансово неграмотный [iv] - 55367 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Мохито, Fargo, Pluzha - Никому не отдам [iv] - 55368 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">М'ята, Хас - Тумани (Маємо те що маємо)[iv] - 55369 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">На-На - Чудная [iv] - 55370 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Нурминский - Аэропорт [iv] - 55371 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Нюша - Всё получится [iv] - 55372 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Омаргалиева Алёна - Щастя [iv] - 55373 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Орбакайте Кристина - Крутая [iv] - 55374 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Павлік Віктор - Хвилi [iv] - 55375 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пчела - Нас свяжут вместе [iv] - 55376 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пчела - Только нет [iv,клип] - 55377 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пьеха Стас - Платье [iv] - 55378 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Рефлекс (Reflex) - Скажи когда кончится эта зима [iv] - 55379 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Рид Алла, Петрухин Алексей - А в вагоне ресторане [iv] - 55380 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Рогожин Сергей, Буланова Татьяна - Моё сердце бьётся [iv] - 55381 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Рычаги машин, Артуровна Ольга - Кошка [iv] - 55382 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Савичева Юлия - Всё не так плохо [iv] - 55383 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Садковская Анастасия - Авария [iv] - 55384 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">СБПЧ, Борзых Женя - Такси [iv,клип] - 55385 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Серебро (Serebro) - Дай мне шанс [iv] - 55386 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Серябкина Ольга (Molly) - Асфальт  [iv] - 55387 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сотникова Анастасия - Вишнёвая [iv] - 55388 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Те100стерон - Малыш [iv] - 55389 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Травма, Bridge - Full price [iv] - 55390 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Три дня дождя - Чёртова весна [iv] - 55391 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тринчер Анна - Любов шутер [iv,18+] - 55392 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Цибульська Оля - Зі мною так не можна [iv] - 55393 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Чумаков Сергей - Хорошо хорошо на море [iv] - 55394 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Шведова Ирина - Странница [iv] - 55395 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Шуфутинский Михаил - Последний полёт [iv] - 55396 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Эдгар, Рай Рада - Вот зараза [iv] - 55397 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Экспресс, Маркин Владимир - Колокола [бэк] - 55398 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Элджей - WAV [iv] - 55399 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Эрденко Леонсия - Чтобы нравиться тебе [iv] - 55400 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Яаvь - Один в поле воин [iv,клип] - 55401 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Янковская Мария, Fargo - Тупо я [iv] - 55402 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klavdia Petrivna - Slay [iv,клип] - 55403 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Naczalnik DJ - Чистий лист (Тебе намалював)[iv,клип] - 55404 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Plenka 1987 - Где кончается шум [remix,iv,клип] - 55405 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Алсу - Мимо меня [iv,клип] - 55406 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дядя Жора - Ой ой ой [iv,клип] - 55407 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Козловський Віталій - Фото на пам'ять [iv] - 55408 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Козловський Віталій - Шекспір [iv] - 55409 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кондратенко Маша - No time to cry [iv] - 55410 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Лісапетний батальйон (Наталя Фаліон) - Війна війною а город городом [iv] - 55411 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Лісапетний батальйон (Наталя Фаліон) - Добре там де нас нема [iv] - 55412 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Лобач Віталій - Чистий лист (Тебе намалював)[iv,клип] - 55413 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Лобач Віталій - Ягода малинка [iv,клип] - 55414 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Марина і компанія - Динь білий динь [iv] - 55415 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Марина і компанія - Щастя поруч [iv] - 55416 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Марина і компанія - Яблуні [iv] - 55417 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Милявская Лолита - Красная Шапочка [iv,клип] - 55418 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Мірзоян Арсен (Бабурка) - Намалюю зиму [iv] - 55419 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Могилевская Наталия - Давай зустрінемо Різдво вдома [iv] - 55420 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Океан Ельзи - Де я [iv] - 55421 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Океан Ельзи, Rammstein - Обійми [iv] - 55422 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Самедов Сакит - Багира [iv] - 55423 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Самедов Сакит - Друг ты мой [-] - 55424 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Самедов Сакит - Я пьян [клип] - 55425 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тринчер Анна - Палає [iv,клип] - 55426 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ataman Aleks - Сердце колет [-+] - 55427 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Beyonce - Halo [rus vers,-+] - 55428 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Boyka Mia - А он такой [-+] - 55429 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bwo - Lay your love on me [-+] - 55430 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bwo - Living in a fantasy [-+] - 55431 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bwo - Rhythm drives me crazy [-+] - 55432 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Carrisi Al Bano, Power Romina - Liberta [-+] - 55433 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Castro Christian - La nave del olvido [-+] - 55434 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cream Soda (Крем Сода) - Подруга [-+] - 55435 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dessar - Родина [-+] - 55436 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Filatov &amp; Karas - Megamix 2026 [iv,клип] - 55437 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hayes Darren - Insatiable [-] - 55438 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Veigel - Не отпускай меня [iv] - 55439 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Verbee (Евгений Вербицкий) - Забуду [iv] - 55440 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Wavdealer - Vesna [iv] - 55441 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">White Gallows, Криминальный бит - Люби [iv] - 55442 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Xassa (Марат Хасанов) - Дракон [iv] - 55443 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Xcho - Dance [iv] - 55444 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Винтуров Игнатий - Это был не я [iv] - 55445 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Вирус - Влюблино [iv] - 55446 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Гио Пика - Царь гора [iv] - 55447 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Глюкоза (Глюк'oZa) - Gluvanchy [iv] - 55448 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Градусы - Будем жить [iv] - 55449 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дискотека Авария - Мультивитамин [iv,клип] - 55450 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кандауров Александр (Dei-Russ) - Все танцуют попами [бэк,+] - 55451 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кандауров Александр (Dei-Russ) - Выпускной [бэк,+] - 55452 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кандауров Александр (Dei-Russ) - Гуляй страна [бэк,+] - 55453 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кандауров Александр (Dei-Russ) - Дама сексапильная [бэк,+] - 55454 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кандауров Александр (Dei-Russ) - Летел ангел [бэк,+] - 55455 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кандауров Александр (Dei-Russ) - Настроение напиться [бэк] - 55456 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кандауров Александр (Dei-Russ) - Новый год [бэк] - 55457 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кандауров Александр (Dei-Russ) - Песня о песне [бэк,+] - 55458 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кандауров Александр (Dei-Russ) - Шёл удалой молодец [бэк,+] - 55459 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Керсари - Святые девяностые [iv] - 55460 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Клявер Денис - Половинка [бэк,+] - 55461 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Клявер Денис, DimixeR DJ - Половинка [бэк] - 55462 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Козловський Віталій - Шекспір [бэк,v] - 55463 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Лорак Ани - Alive [iv,клип] - 55464 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Путилов Евгений - Ворон [-+] - 55465 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Самедов Сакит - Ай девушка [Ocean Wave Mix remix,iv,клип] - 55466 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Самедов Сакит - Я пьян [Ocean Wave Mix remix,iv,клип] - 55467 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Чинар Исоян (Chinar Isoyan) - Небо стразами [бэк,+] - 55468 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Alyna - Волну лови [iv] - 55469 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ararat - Далеко [iv] - 55470 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dimmul DJ - Для тебя [бэк,+] - 55471 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dimmul DJ - Не моя [-+] - 55472 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dimmul DJ - Смуглянка [-] - 55473 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dmytro (Торнайд) - Водитель НЛО [-+] - 55474 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dmytro (Торнайд) - Настоящая любовь [-+,18+] - 55475 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dream Team - Новогодний [бэк,+] - 55476 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Drowning Pool - Bodies [-+] - 55477 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Drowning Pool - Feel like i do [-+] - 55478 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Drowning Pool - One finger and a first [-+] - 55479 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Drummatix - Миражи {OST Мажор в Дубае][-+] - 55480 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ilgar - Когда судьба пытает [iv] - 55481 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Teysha - Нирвана [iv] - 55482 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Yakubo - Потеряны [iv] - 55483 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кирим Таня - Дождусь [iv] - 55484 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Клявер Денис - Половинка (&amp; DimixeR DJ)[iv,клип] - 55485 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Лещенко Лев - День Победы [Dimmul DJ remix] - 55486 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Панфилов Никита - Она писала ему письма [iv] - 55487 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пивоварова Ася - Сигналы [iv] - 55488 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ростова Катя - Уходи [iv] - 55489 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ротару София - Луна Луна [Remob DJ remix,-+] - 55490 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Хуснутдинов Эдуард - Русь [iv] - 55491 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -6596,51 +7646,51 @@
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1E011938-BAD6-47C3-82D6-880B264C7D53}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView topLeftCell="A350" workbookViewId="0">
       <selection activeCell="A350" sqref="A350"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="83.42578125" customWidth="1"/>
   </cols>
   <sheetData/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A1:A376">
     <sortCondition ref="A350:A376"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E119BC1B-D2F0-4532-B37B-6AB8AC09FE2A}">
   <dimension ref="A1:A690"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="105.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>415</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>687</v>
       </c>
     </row>
     <row r="3" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>1009</v>
       </c>
     </row>
     <row r="4" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
@@ -10066,1484 +11116,3234 @@
       <c r="A688" t="s">
         <v>623</v>
       </c>
     </row>
     <row r="689" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A689" t="s">
         <v>833</v>
       </c>
     </row>
     <row r="690" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A690" t="s">
         <v>834</v>
       </c>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A1:A691">
     <sortCondition ref="A1:A691"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{69A3818E-F87E-4DF2-A3BD-4D0A389D8C05}">
-  <dimension ref="A1:A284"/>
+  <dimension ref="A1:A634"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="83.28515625" customWidth="1"/>
+    <col min="1" max="1" width="91.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>1092</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>1093</v>
       </c>
     </row>
     <row r="3" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>1090</v>
       </c>
     </row>
     <row r="4" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>1091</v>
       </c>
     </row>
     <row r="5" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>1094</v>
       </c>
     </row>
     <row r="6" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>1095</v>
       </c>
     </row>
     <row r="7" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>1096</v>
       </c>
     </row>
     <row r="8" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>1097</v>
+        <v>1461</v>
       </c>
     </row>
     <row r="9" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>1098</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="10" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>1099</v>
+        <v>1462</v>
       </c>
     </row>
     <row r="11" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>1100</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="12" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>1101</v>
+        <v>1463</v>
       </c>
     </row>
     <row r="13" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>1102</v>
+        <v>1099</v>
       </c>
     </row>
     <row r="14" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>1103</v>
+        <v>1701</v>
       </c>
     </row>
     <row r="15" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>1104</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="16" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>1105</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="17" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>1106</v>
+        <v>1702</v>
       </c>
     </row>
     <row r="18" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
     </row>
     <row r="19" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>1108</v>
+        <v>1464</v>
       </c>
     </row>
     <row r="20" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
     </row>
     <row r="21" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="22" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>1111</v>
+        <v>1659</v>
       </c>
     </row>
     <row r="23" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>1112</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="24" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>1113</v>
+        <v>1106</v>
       </c>
     </row>
     <row r="25" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>1114</v>
+        <v>1465</v>
       </c>
     </row>
     <row r="26" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>1115</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="27" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>1116</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="28" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>1117</v>
+        <v>1660</v>
       </c>
     </row>
     <row r="29" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>1118</v>
+        <v>1466</v>
       </c>
     </row>
     <row r="30" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>1119</v>
+        <v>1661</v>
       </c>
     </row>
     <row r="31" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>1120</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="32" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>1121</v>
+        <v>1662</v>
       </c>
     </row>
     <row r="33" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>1122</v>
+        <v>1663</v>
       </c>
     </row>
     <row r="34" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>1123</v>
+        <v>1664</v>
       </c>
     </row>
     <row r="35" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>1124</v>
+        <v>1110</v>
       </c>
     </row>
     <row r="36" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>1125</v>
+        <v>1665</v>
       </c>
     </row>
     <row r="37" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>1126</v>
+        <v>1666</v>
       </c>
     </row>
     <row r="38" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>1127</v>
+        <v>1467</v>
       </c>
     </row>
     <row r="39" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>1128</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="40" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>1129</v>
+        <v>1112</v>
       </c>
     </row>
     <row r="41" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>1130</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="42" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>1131</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="43" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>1132</v>
+        <v>1468</v>
       </c>
     </row>
     <row r="44" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>1133</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="45" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>1134</v>
+        <v>1667</v>
       </c>
     </row>
     <row r="46" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>1135</v>
+        <v>1116</v>
       </c>
     </row>
     <row r="47" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>1136</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="48" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>1137</v>
+        <v>1469</v>
       </c>
     </row>
     <row r="49" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>1138</v>
+        <v>1118</v>
       </c>
     </row>
     <row r="50" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>1139</v>
+        <v>1119</v>
       </c>
     </row>
     <row r="51" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>1140</v>
+        <v>1668</v>
       </c>
     </row>
     <row r="52" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>1141</v>
+        <v>1703</v>
       </c>
     </row>
     <row r="53" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>1142</v>
+        <v>1704</v>
       </c>
     </row>
     <row r="54" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>1143</v>
+        <v>1705</v>
       </c>
     </row>
     <row r="55" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>1144</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="56" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>1145</v>
+        <v>1706</v>
       </c>
     </row>
     <row r="57" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>1146</v>
+        <v>1707</v>
       </c>
     </row>
     <row r="58" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>1147</v>
+        <v>1121</v>
       </c>
     </row>
     <row r="59" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>1148</v>
+        <v>1708</v>
       </c>
     </row>
     <row r="60" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>1149</v>
+        <v>1709</v>
       </c>
     </row>
     <row r="61" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>1150</v>
+        <v>1710</v>
       </c>
     </row>
     <row r="62" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>1151</v>
+        <v>1711</v>
       </c>
     </row>
     <row r="63" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>1152</v>
+        <v>1712</v>
       </c>
     </row>
     <row r="64" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>1153</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="65" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>1154</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="66" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>1155</v>
+        <v>1124</v>
       </c>
     </row>
     <row r="67" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>1156</v>
+        <v>1125</v>
       </c>
     </row>
     <row r="68" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>1157</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="69" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>1158</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="70" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>1159</v>
+        <v>1128</v>
       </c>
     </row>
     <row r="71" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>1160</v>
+        <v>1669</v>
       </c>
     </row>
     <row r="72" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>1161</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="73" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>1162</v>
+        <v>1470</v>
       </c>
     </row>
     <row r="74" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>1163</v>
+        <v>1130</v>
       </c>
     </row>
     <row r="75" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>1164</v>
+        <v>1471</v>
       </c>
     </row>
     <row r="76" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>1165</v>
+        <v>1131</v>
       </c>
     </row>
     <row r="77" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>1166</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="78" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>1167</v>
+        <v>1369</v>
       </c>
     </row>
     <row r="79" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>1168</v>
+        <v>1133</v>
       </c>
     </row>
     <row r="80" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>1169</v>
+        <v>1472</v>
       </c>
     </row>
     <row r="81" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>1170</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="82" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>1171</v>
+        <v>1473</v>
       </c>
     </row>
     <row r="83" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>1172</v>
+        <v>1670</v>
       </c>
     </row>
     <row r="84" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>1173</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="85" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>1174</v>
+        <v>1136</v>
       </c>
     </row>
     <row r="86" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>1175</v>
+        <v>1370</v>
       </c>
     </row>
     <row r="87" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>1176</v>
+        <v>1137</v>
       </c>
     </row>
     <row r="88" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>1177</v>
+        <v>1371</v>
       </c>
     </row>
     <row r="89" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>1178</v>
+        <v>1372</v>
       </c>
     </row>
     <row r="90" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>1179</v>
+        <v>1373</v>
       </c>
     </row>
     <row r="91" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>1180</v>
+        <v>1374</v>
       </c>
     </row>
     <row r="92" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>1181</v>
+        <v>1375</v>
       </c>
     </row>
     <row r="93" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>1182</v>
+        <v>1713</v>
       </c>
     </row>
     <row r="94" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>1183</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="95" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>1184</v>
+        <v>1139</v>
       </c>
     </row>
     <row r="96" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>1185</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="97" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>1186</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="98" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>1187</v>
+        <v>1142</v>
       </c>
     </row>
     <row r="99" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>1188</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="100" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>1189</v>
+        <v>1448</v>
       </c>
     </row>
     <row r="101" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>1190</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="102" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>1191</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="103" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>1192</v>
+        <v>1146</v>
       </c>
     </row>
     <row r="104" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>1193</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="105" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>1194</v>
+        <v>1148</v>
       </c>
     </row>
     <row r="106" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>1195</v>
+        <v>1149</v>
       </c>
     </row>
     <row r="107" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>1196</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="108" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>1197</v>
+        <v>1151</v>
       </c>
     </row>
     <row r="109" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>1198</v>
+        <v>1635</v>
       </c>
     </row>
     <row r="110" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>1199</v>
+        <v>1474</v>
       </c>
     </row>
     <row r="111" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>1200</v>
+        <v>1152</v>
       </c>
     </row>
     <row r="112" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>1201</v>
+        <v>1153</v>
       </c>
     </row>
     <row r="113" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>1202</v>
+        <v>1475</v>
       </c>
     </row>
     <row r="114" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>1203</v>
+        <v>1154</v>
       </c>
     </row>
     <row r="115" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>1204</v>
+        <v>1155</v>
       </c>
     </row>
     <row r="116" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>1205</v>
+        <v>1156</v>
       </c>
     </row>
     <row r="117" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>1206</v>
+        <v>1157</v>
       </c>
     </row>
     <row r="118" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>1207</v>
+        <v>1158</v>
       </c>
     </row>
     <row r="119" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>1208</v>
+        <v>1159</v>
       </c>
     </row>
     <row r="120" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>1209</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="121" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>1210</v>
+        <v>1161</v>
       </c>
     </row>
     <row r="122" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>1211</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="123" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>1212</v>
+        <v>1476</v>
       </c>
     </row>
     <row r="124" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>1213</v>
+        <v>1477</v>
       </c>
     </row>
     <row r="125" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>1214</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="126" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>1215</v>
+        <v>1164</v>
       </c>
     </row>
     <row r="127" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>1216</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="128" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>1217</v>
+        <v>1478</v>
       </c>
     </row>
     <row r="129" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>1218</v>
+        <v>1166</v>
       </c>
     </row>
     <row r="130" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>1219</v>
+        <v>1167</v>
       </c>
     </row>
     <row r="131" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>1220</v>
+        <v>1168</v>
       </c>
     </row>
     <row r="132" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>1221</v>
+        <v>1169</v>
       </c>
     </row>
     <row r="133" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
-        <v>1222</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="134" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>1223</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="135" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>1224</v>
+        <v>1172</v>
       </c>
     </row>
     <row r="136" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
-        <v>1225</v>
+        <v>1173</v>
       </c>
     </row>
     <row r="137" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
-        <v>1226</v>
+        <v>1479</v>
       </c>
     </row>
     <row r="138" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
-        <v>1227</v>
+        <v>1636</v>
       </c>
     </row>
     <row r="139" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
-        <v>1228</v>
+        <v>1174</v>
       </c>
     </row>
     <row r="140" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>1229</v>
+        <v>1175</v>
       </c>
     </row>
     <row r="141" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
-        <v>1230</v>
+        <v>1176</v>
       </c>
     </row>
     <row r="142" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
-        <v>1231</v>
+        <v>1177</v>
       </c>
     </row>
     <row r="143" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
-        <v>1232</v>
+        <v>1178</v>
       </c>
     </row>
     <row r="144" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
-        <v>1233</v>
+        <v>1179</v>
       </c>
     </row>
     <row r="145" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
-        <v>1234</v>
+        <v>1180</v>
       </c>
     </row>
     <row r="146" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
-        <v>1235</v>
+        <v>1480</v>
       </c>
     </row>
     <row r="147" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
-        <v>1236</v>
+        <v>1449</v>
       </c>
     </row>
     <row r="148" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
-        <v>1237</v>
+        <v>1181</v>
       </c>
     </row>
     <row r="149" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
-        <v>1238</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="150" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
-        <v>1239</v>
+        <v>1481</v>
       </c>
     </row>
     <row r="151" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
-        <v>1240</v>
+        <v>1482</v>
       </c>
     </row>
     <row r="152" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
-        <v>1241</v>
+        <v>1483</v>
       </c>
     </row>
     <row r="153" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
-        <v>1242</v>
+        <v>1451</v>
       </c>
     </row>
     <row r="154" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
-        <v>1243</v>
+        <v>1452</v>
       </c>
     </row>
     <row r="155" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
-        <v>1244</v>
+        <v>1453</v>
       </c>
     </row>
     <row r="156" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
-        <v>1245</v>
+        <v>1454</v>
       </c>
     </row>
     <row r="157" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
-        <v>1246</v>
+        <v>1484</v>
       </c>
     </row>
     <row r="158" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A158" t="s">
-        <v>1247</v>
+        <v>1485</v>
       </c>
     </row>
     <row r="159" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A159" t="s">
-        <v>1248</v>
+        <v>1486</v>
       </c>
     </row>
     <row r="160" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
-        <v>1249</v>
+        <v>1182</v>
       </c>
     </row>
     <row r="161" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A161" t="s">
-        <v>1250</v>
+        <v>1183</v>
       </c>
     </row>
     <row r="162" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A162" t="s">
-        <v>1251</v>
+        <v>1184</v>
       </c>
     </row>
     <row r="163" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A163" t="s">
-        <v>1252</v>
+        <v>1185</v>
       </c>
     </row>
     <row r="164" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A164" t="s">
-        <v>1253</v>
+        <v>1487</v>
       </c>
     </row>
     <row r="165" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A165" t="s">
-        <v>1254</v>
+        <v>1186</v>
       </c>
     </row>
     <row r="166" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A166" t="s">
-        <v>1255</v>
+        <v>1187</v>
       </c>
     </row>
     <row r="167" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A167" t="s">
-        <v>1256</v>
+        <v>1488</v>
       </c>
     </row>
     <row r="168" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A168" t="s">
-        <v>1257</v>
+        <v>1637</v>
       </c>
     </row>
     <row r="169" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A169" t="s">
-        <v>1258</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="170" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A170" t="s">
-        <v>1259</v>
+        <v>1490</v>
       </c>
     </row>
     <row r="171" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A171" t="s">
-        <v>1260</v>
+        <v>1188</v>
       </c>
     </row>
     <row r="172" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A172" t="s">
-        <v>1261</v>
+        <v>1189</v>
       </c>
     </row>
     <row r="173" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A173" t="s">
-        <v>1262</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="174" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A174" t="s">
-        <v>1263</v>
+        <v>1491</v>
       </c>
     </row>
     <row r="175" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A175" t="s">
-        <v>1264</v>
+        <v>1191</v>
       </c>
     </row>
     <row r="176" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A176" t="s">
-        <v>1265</v>
+        <v>1492</v>
       </c>
     </row>
     <row r="177" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A177" t="s">
-        <v>1266</v>
+        <v>1493</v>
       </c>
     </row>
     <row r="178" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A178" t="s">
-        <v>1267</v>
+        <v>1192</v>
       </c>
     </row>
     <row r="179" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A179" t="s">
-        <v>1268</v>
+        <v>1193</v>
       </c>
     </row>
     <row r="180" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A180" t="s">
-        <v>1269</v>
+        <v>1194</v>
       </c>
     </row>
     <row r="181" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A181" t="s">
-        <v>1270</v>
+        <v>1195</v>
       </c>
     </row>
     <row r="182" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A182" t="s">
-        <v>1271</v>
+        <v>1196</v>
       </c>
     </row>
     <row r="183" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A183" t="s">
-        <v>1272</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="184" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A184" t="s">
-        <v>1273</v>
+        <v>1198</v>
       </c>
     </row>
     <row r="185" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A185" t="s">
-        <v>1274</v>
+        <v>1199</v>
       </c>
     </row>
     <row r="186" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A186" t="s">
-        <v>1275</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="187" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A187" t="s">
-        <v>1276</v>
+        <v>1201</v>
       </c>
     </row>
     <row r="188" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A188" t="s">
-        <v>1277</v>
+        <v>1494</v>
       </c>
     </row>
     <row r="189" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A189" t="s">
-        <v>1278</v>
+        <v>1202</v>
       </c>
     </row>
     <row r="190" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A190" t="s">
-        <v>1279</v>
+        <v>1203</v>
       </c>
     </row>
     <row r="191" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A191" t="s">
-        <v>1280</v>
+        <v>1204</v>
       </c>
     </row>
     <row r="192" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A192" t="s">
-        <v>1281</v>
+        <v>1205</v>
       </c>
     </row>
     <row r="193" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A193" t="s">
-        <v>1282</v>
+        <v>1206</v>
       </c>
     </row>
     <row r="194" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A194" t="s">
-        <v>1283</v>
+        <v>1495</v>
       </c>
     </row>
     <row r="195" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A195" t="s">
-        <v>1284</v>
+        <v>1496</v>
       </c>
     </row>
     <row r="196" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A196" t="s">
-        <v>1285</v>
+        <v>1497</v>
       </c>
     </row>
     <row r="197" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A197" t="s">
-        <v>1286</v>
+        <v>1207</v>
       </c>
     </row>
     <row r="198" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A198" t="s">
-        <v>1287</v>
+        <v>1498</v>
       </c>
     </row>
     <row r="199" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A199" t="s">
-        <v>1288</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="200" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A200" t="s">
-        <v>1289</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="201" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A201" t="s">
-        <v>1290</v>
+        <v>1501</v>
       </c>
     </row>
     <row r="202" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A202" t="s">
-        <v>1291</v>
+        <v>1208</v>
       </c>
     </row>
     <row r="203" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A203" t="s">
-        <v>1292</v>
+        <v>1714</v>
       </c>
     </row>
     <row r="204" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A204" t="s">
-        <v>1293</v>
+        <v>1209</v>
       </c>
     </row>
     <row r="205" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A205" t="s">
-        <v>1294</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="206" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A206" t="s">
-        <v>1295</v>
+        <v>1503</v>
       </c>
     </row>
     <row r="207" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A207" t="s">
-        <v>1296</v>
+        <v>1504</v>
       </c>
     </row>
     <row r="208" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A208" t="s">
-        <v>1297</v>
+        <v>1210</v>
       </c>
     </row>
     <row r="209" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A209" t="s">
-        <v>1298</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="210" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A210" t="s">
-        <v>1299</v>
+        <v>1505</v>
       </c>
     </row>
     <row r="211" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A211" t="s">
-        <v>1300</v>
+        <v>1212</v>
       </c>
     </row>
     <row r="212" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A212" t="s">
-        <v>1301</v>
+        <v>1671</v>
       </c>
     </row>
     <row r="213" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A213" t="s">
-        <v>1302</v>
+        <v>1506</v>
       </c>
     </row>
     <row r="214" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A214" t="s">
-        <v>1303</v>
+        <v>1672</v>
       </c>
     </row>
     <row r="215" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A215" t="s">
-        <v>1304</v>
+        <v>1213</v>
       </c>
     </row>
     <row r="216" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A216" t="s">
-        <v>1305</v>
+        <v>1507</v>
       </c>
     </row>
     <row r="217" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A217" t="s">
-        <v>1306</v>
+        <v>1214</v>
       </c>
     </row>
     <row r="218" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A218" t="s">
-        <v>1307</v>
+        <v>1673</v>
       </c>
     </row>
     <row r="219" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A219" t="s">
-        <v>1308</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="220" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A220" t="s">
-        <v>1309</v>
+        <v>1675</v>
       </c>
     </row>
     <row r="221" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A221" t="s">
-        <v>1310</v>
+        <v>1676</v>
       </c>
     </row>
     <row r="222" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A222" t="s">
-        <v>1311</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="223" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A223" t="s">
-        <v>1312</v>
+        <v>1508</v>
       </c>
     </row>
     <row r="224" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A224" t="s">
-        <v>1313</v>
+        <v>1509</v>
       </c>
     </row>
     <row r="225" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A225" t="s">
-        <v>1314</v>
+        <v>1510</v>
       </c>
     </row>
     <row r="226" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A226" t="s">
-        <v>1315</v>
+        <v>1216</v>
       </c>
     </row>
     <row r="227" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A227" t="s">
-        <v>1316</v>
+        <v>1715</v>
       </c>
     </row>
     <row r="228" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A228" t="s">
-        <v>1317</v>
+        <v>1511</v>
       </c>
     </row>
     <row r="229" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A229" t="s">
-        <v>1318</v>
+        <v>1217</v>
       </c>
     </row>
     <row r="230" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A230" t="s">
-        <v>1319</v>
+        <v>1218</v>
       </c>
     </row>
     <row r="231" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A231" t="s">
-        <v>1320</v>
+        <v>1219</v>
       </c>
     </row>
     <row r="232" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A232" t="s">
-        <v>1321</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="233" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A233" t="s">
-        <v>1322</v>
+        <v>1221</v>
       </c>
     </row>
     <row r="234" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A234" t="s">
-        <v>1323</v>
+        <v>1222</v>
       </c>
     </row>
     <row r="235" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A235" t="s">
-        <v>1324</v>
+        <v>1223</v>
       </c>
     </row>
     <row r="236" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A236" t="s">
-        <v>1325</v>
+        <v>1638</v>
       </c>
     </row>
     <row r="237" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A237" t="s">
-        <v>1326</v>
+        <v>1512</v>
       </c>
     </row>
     <row r="238" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A238" t="s">
-        <v>1327</v>
+        <v>1224</v>
       </c>
     </row>
     <row r="239" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A239" t="s">
-        <v>1328</v>
+        <v>1406</v>
       </c>
     </row>
     <row r="240" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A240" t="s">
-        <v>1329</v>
+        <v>1407</v>
       </c>
     </row>
     <row r="241" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A241" t="s">
-        <v>1330</v>
+        <v>1408</v>
       </c>
     </row>
     <row r="242" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A242" t="s">
-        <v>1331</v>
+        <v>1409</v>
       </c>
     </row>
     <row r="243" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A243" t="s">
-        <v>1332</v>
+        <v>1513</v>
       </c>
     </row>
     <row r="244" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A244" t="s">
-        <v>1333</v>
+        <v>1514</v>
       </c>
     </row>
     <row r="245" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A245" t="s">
-        <v>1334</v>
+        <v>1515</v>
       </c>
     </row>
     <row r="246" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A246" t="s">
-        <v>1335</v>
+        <v>1225</v>
       </c>
     </row>
     <row r="247" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A247" t="s">
-        <v>1336</v>
+        <v>1226</v>
       </c>
     </row>
     <row r="248" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A248" t="s">
-        <v>1337</v>
+        <v>1227</v>
       </c>
     </row>
     <row r="249" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A249" t="s">
-        <v>1338</v>
+        <v>1228</v>
       </c>
     </row>
     <row r="250" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A250" t="s">
-        <v>1339</v>
+        <v>1516</v>
       </c>
     </row>
     <row r="251" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A251" t="s">
-        <v>1340</v>
+        <v>1229</v>
       </c>
     </row>
     <row r="252" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A252" t="s">
-        <v>1341</v>
+        <v>1230</v>
       </c>
     </row>
     <row r="253" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A253" t="s">
-        <v>1342</v>
+        <v>1231</v>
       </c>
     </row>
     <row r="254" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A254" t="s">
-        <v>1343</v>
+        <v>1232</v>
       </c>
     </row>
     <row r="255" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A255" t="s">
-        <v>1344</v>
+        <v>1233</v>
       </c>
     </row>
     <row r="256" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A256" t="s">
-        <v>1345</v>
+        <v>1234</v>
       </c>
     </row>
     <row r="257" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A257" t="s">
-        <v>1346</v>
+        <v>1517</v>
       </c>
     </row>
     <row r="258" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A258" t="s">
-        <v>1347</v>
+        <v>1235</v>
       </c>
     </row>
     <row r="259" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A259" t="s">
-        <v>1348</v>
+        <v>1236</v>
       </c>
     </row>
     <row r="260" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A260" t="s">
-        <v>1349</v>
+        <v>1237</v>
       </c>
     </row>
     <row r="261" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A261" t="s">
-        <v>1350</v>
+        <v>1238</v>
       </c>
     </row>
     <row r="262" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A262" t="s">
-        <v>1351</v>
+        <v>1518</v>
       </c>
     </row>
     <row r="263" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A263" t="s">
-        <v>1352</v>
+        <v>1239</v>
       </c>
     </row>
     <row r="264" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A264" t="s">
-        <v>1353</v>
+        <v>1519</v>
       </c>
     </row>
     <row r="265" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A265" t="s">
-        <v>1354</v>
+        <v>1240</v>
       </c>
     </row>
     <row r="266" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A266" t="s">
-        <v>1355</v>
+        <v>1410</v>
       </c>
     </row>
     <row r="267" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A267" t="s">
-        <v>1356</v>
+        <v>1411</v>
       </c>
     </row>
     <row r="268" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A268" t="s">
-        <v>1357</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="269" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A269" t="s">
-        <v>1358</v>
+        <v>1242</v>
       </c>
     </row>
     <row r="270" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A270" t="s">
-        <v>1359</v>
+        <v>1243</v>
       </c>
     </row>
     <row r="271" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A271" t="s">
-        <v>1360</v>
+        <v>1455</v>
       </c>
     </row>
     <row r="272" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A272" t="s">
-        <v>1361</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="273" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A273" t="s">
-        <v>1362</v>
+        <v>1245</v>
       </c>
     </row>
     <row r="274" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A274" t="s">
-        <v>1363</v>
+        <v>1246</v>
       </c>
     </row>
     <row r="275" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A275" t="s">
-        <v>1364</v>
+        <v>1247</v>
       </c>
     </row>
     <row r="276" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A276" t="s">
-        <v>1365</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="277" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A277" t="s">
-        <v>1366</v>
+        <v>1249</v>
       </c>
     </row>
     <row r="278" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A278" t="s">
-        <v>1367</v>
+        <v>1520</v>
       </c>
     </row>
     <row r="279" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A279" t="s">
-        <v>1368</v>
+        <v>1677</v>
       </c>
     </row>
     <row r="280" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A280" t="s">
-        <v>1369</v>
+        <v>1678</v>
       </c>
     </row>
     <row r="281" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A281" t="s">
-        <v>1370</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="282" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A282" t="s">
-        <v>1371</v>
+        <v>1251</v>
       </c>
     </row>
     <row r="283" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A283" t="s">
-        <v>1372</v>
+        <v>1252</v>
       </c>
     </row>
     <row r="284" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A284" t="s">
-        <v>1373</v>
+        <v>1253</v>
+      </c>
+    </row>
+    <row r="285" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A285" t="s">
+        <v>1521</v>
+      </c>
+    </row>
+    <row r="286" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A286" t="s">
+        <v>1679</v>
+      </c>
+    </row>
+    <row r="287" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A287" t="s">
+        <v>1254</v>
+      </c>
+    </row>
+    <row r="288" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A288" t="s">
+        <v>1412</v>
+      </c>
+    </row>
+    <row r="289" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A289" t="s">
+        <v>1413</v>
+      </c>
+    </row>
+    <row r="290" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A290" t="s">
+        <v>1414</v>
+      </c>
+    </row>
+    <row r="291" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A291" t="s">
+        <v>1415</v>
+      </c>
+    </row>
+    <row r="292" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A292" t="s">
+        <v>1416</v>
+      </c>
+    </row>
+    <row r="293" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A293" t="s">
+        <v>1417</v>
+      </c>
+    </row>
+    <row r="294" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A294" t="s">
+        <v>1418</v>
+      </c>
+    </row>
+    <row r="295" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A295" t="s">
+        <v>1419</v>
+      </c>
+    </row>
+    <row r="296" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A296" t="s">
+        <v>1456</v>
+      </c>
+    </row>
+    <row r="297" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A297" t="s">
+        <v>1457</v>
+      </c>
+    </row>
+    <row r="298" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A298" t="s">
+        <v>1458</v>
+      </c>
+    </row>
+    <row r="299" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A299" t="s">
+        <v>1522</v>
+      </c>
+    </row>
+    <row r="300" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A300" t="s">
+        <v>1523</v>
+      </c>
+    </row>
+    <row r="301" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A301" t="s">
+        <v>1524</v>
+      </c>
+    </row>
+    <row r="302" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A302" t="s">
+        <v>1680</v>
+      </c>
+    </row>
+    <row r="303" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A303" t="s">
+        <v>1255</v>
+      </c>
+    </row>
+    <row r="304" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A304" t="s">
+        <v>1256</v>
+      </c>
+    </row>
+    <row r="305" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A305" t="s">
+        <v>1257</v>
+      </c>
+    </row>
+    <row r="306" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A306" t="s">
+        <v>1681</v>
+      </c>
+    </row>
+    <row r="307" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A307" t="s">
+        <v>1258</v>
+      </c>
+    </row>
+    <row r="308" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A308" t="s">
+        <v>1259</v>
+      </c>
+    </row>
+    <row r="309" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A309" t="s">
+        <v>1525</v>
+      </c>
+    </row>
+    <row r="310" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A310" t="s">
+        <v>1260</v>
+      </c>
+    </row>
+    <row r="311" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A311" t="s">
+        <v>1261</v>
+      </c>
+    </row>
+    <row r="312" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A312" t="s">
+        <v>1420</v>
+      </c>
+    </row>
+    <row r="313" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A313" t="s">
+        <v>1526</v>
+      </c>
+    </row>
+    <row r="314" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A314" t="s">
+        <v>1527</v>
+      </c>
+    </row>
+    <row r="315" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A315" t="s">
+        <v>1528</v>
+      </c>
+    </row>
+    <row r="316" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A316" t="s">
+        <v>1529</v>
+      </c>
+    </row>
+    <row r="317" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A317" t="s">
+        <v>1530</v>
+      </c>
+    </row>
+    <row r="318" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A318" t="s">
+        <v>1531</v>
+      </c>
+    </row>
+    <row r="319" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A319" t="s">
+        <v>1532</v>
+      </c>
+    </row>
+    <row r="320" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A320" t="s">
+        <v>1533</v>
+      </c>
+    </row>
+    <row r="321" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A321" t="s">
+        <v>1534</v>
+      </c>
+    </row>
+    <row r="322" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A322" t="s">
+        <v>1535</v>
+      </c>
+    </row>
+    <row r="323" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A323" t="s">
+        <v>1262</v>
+      </c>
+    </row>
+    <row r="324" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A324" t="s">
+        <v>1536</v>
+      </c>
+    </row>
+    <row r="325" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A325" t="s">
+        <v>1537</v>
+      </c>
+    </row>
+    <row r="326" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A326" t="s">
+        <v>1538</v>
+      </c>
+    </row>
+    <row r="327" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A327" t="s">
+        <v>1539</v>
+      </c>
+    </row>
+    <row r="328" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A328" t="s">
+        <v>1682</v>
+      </c>
+    </row>
+    <row r="329" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A329" t="s">
+        <v>1540</v>
+      </c>
+    </row>
+    <row r="330" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A330" t="s">
+        <v>1541</v>
+      </c>
+    </row>
+    <row r="331" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A331" t="s">
+        <v>1542</v>
+      </c>
+    </row>
+    <row r="332" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A332" t="s">
+        <v>1263</v>
+      </c>
+    </row>
+    <row r="333" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A333" t="s">
+        <v>1639</v>
+      </c>
+    </row>
+    <row r="334" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A334" t="s">
+        <v>1543</v>
+      </c>
+    </row>
+    <row r="335" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A335" t="s">
+        <v>1264</v>
+      </c>
+    </row>
+    <row r="336" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A336" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="337" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A337" t="s">
+        <v>1266</v>
+      </c>
+    </row>
+    <row r="338" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A338" t="s">
+        <v>1421</v>
+      </c>
+    </row>
+    <row r="339" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A339" t="s">
+        <v>1422</v>
+      </c>
+    </row>
+    <row r="340" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A340" t="s">
+        <v>1423</v>
+      </c>
+    </row>
+    <row r="341" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A341" t="s">
+        <v>1424</v>
+      </c>
+    </row>
+    <row r="342" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A342" t="s">
+        <v>1544</v>
+      </c>
+    </row>
+    <row r="343" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A343" t="s">
+        <v>1267</v>
+      </c>
+    </row>
+    <row r="344" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A344" t="s">
+        <v>1459</v>
+      </c>
+    </row>
+    <row r="345" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A345" t="s">
+        <v>1268</v>
+      </c>
+    </row>
+    <row r="346" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A346" t="s">
+        <v>1269</v>
+      </c>
+    </row>
+    <row r="347" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A347" t="s">
+        <v>1545</v>
+      </c>
+    </row>
+    <row r="348" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A348" t="s">
+        <v>1546</v>
+      </c>
+    </row>
+    <row r="349" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A349" t="s">
+        <v>1376</v>
+      </c>
+    </row>
+    <row r="350" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A350" t="s">
+        <v>1377</v>
+      </c>
+    </row>
+    <row r="351" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A351" t="s">
+        <v>1378</v>
+      </c>
+    </row>
+    <row r="352" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A352" t="s">
+        <v>1547</v>
+      </c>
+    </row>
+    <row r="353" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A353" t="s">
+        <v>1548</v>
+      </c>
+    </row>
+    <row r="354" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A354" t="s">
+        <v>1549</v>
+      </c>
+    </row>
+    <row r="355" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A355" t="s">
+        <v>1683</v>
+      </c>
+    </row>
+    <row r="356" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A356" t="s">
+        <v>1684</v>
+      </c>
+    </row>
+    <row r="357" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A357" t="s">
+        <v>1685</v>
+      </c>
+    </row>
+    <row r="358" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A358" t="s">
+        <v>1686</v>
+      </c>
+    </row>
+    <row r="359" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A359" t="s">
+        <v>1687</v>
+      </c>
+    </row>
+    <row r="360" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A360" t="s">
+        <v>1688</v>
+      </c>
+    </row>
+    <row r="361" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A361" t="s">
+        <v>1689</v>
+      </c>
+    </row>
+    <row r="362" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A362" t="s">
+        <v>1690</v>
+      </c>
+    </row>
+    <row r="363" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A363" t="s">
+        <v>1691</v>
+      </c>
+    </row>
+    <row r="364" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A364" t="s">
+        <v>1270</v>
+      </c>
+    </row>
+    <row r="365" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A365" t="s">
+        <v>1425</v>
+      </c>
+    </row>
+    <row r="366" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A366" t="s">
+        <v>1379</v>
+      </c>
+    </row>
+    <row r="367" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A367" t="s">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="368" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A368" t="s">
+        <v>1271</v>
+      </c>
+    </row>
+    <row r="369" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A369" t="s">
+        <v>1272</v>
+      </c>
+    </row>
+    <row r="370" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A370" t="s">
+        <v>1551</v>
+      </c>
+    </row>
+    <row r="371" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A371" t="s">
+        <v>1552</v>
+      </c>
+    </row>
+    <row r="372" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A372" t="s">
+        <v>1553</v>
+      </c>
+    </row>
+    <row r="373" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A373" t="s">
+        <v>1554</v>
+      </c>
+    </row>
+    <row r="374" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A374" t="s">
+        <v>1426</v>
+      </c>
+    </row>
+    <row r="375" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A375" t="s">
+        <v>1555</v>
+      </c>
+    </row>
+    <row r="376" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A376" t="s">
+        <v>1556</v>
+      </c>
+    </row>
+    <row r="377" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A377" t="s">
+        <v>1557</v>
+      </c>
+    </row>
+    <row r="378" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A378" t="s">
+        <v>1558</v>
+      </c>
+    </row>
+    <row r="379" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A379" t="s">
+        <v>1559</v>
+      </c>
+    </row>
+    <row r="380" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A380" t="s">
+        <v>1560</v>
+      </c>
+    </row>
+    <row r="381" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A381" t="s">
+        <v>1561</v>
+      </c>
+    </row>
+    <row r="382" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A382" t="s">
+        <v>1562</v>
+      </c>
+    </row>
+    <row r="383" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A383" t="s">
+        <v>1563</v>
+      </c>
+    </row>
+    <row r="384" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A384" t="s">
+        <v>1564</v>
+      </c>
+    </row>
+    <row r="385" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A385" t="s">
+        <v>1565</v>
+      </c>
+    </row>
+    <row r="386" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A386" t="s">
+        <v>1566</v>
+      </c>
+    </row>
+    <row r="387" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A387" t="s">
+        <v>1567</v>
+      </c>
+    </row>
+    <row r="388" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A388" t="s">
+        <v>1568</v>
+      </c>
+    </row>
+    <row r="389" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A389" t="s">
+        <v>1692</v>
+      </c>
+    </row>
+    <row r="390" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A390" t="s">
+        <v>1716</v>
+      </c>
+    </row>
+    <row r="391" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A391" t="s">
+        <v>1273</v>
+      </c>
+    </row>
+    <row r="392" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A392" t="s">
+        <v>1569</v>
+      </c>
+    </row>
+    <row r="393" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A393" t="s">
+        <v>1570</v>
+      </c>
+    </row>
+    <row r="394" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A394" t="s">
+        <v>1274</v>
+      </c>
+    </row>
+    <row r="395" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A395" t="s">
+        <v>1717</v>
+      </c>
+    </row>
+    <row r="396" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A396" t="s">
+        <v>1693</v>
+      </c>
+    </row>
+    <row r="397" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A397" t="s">
+        <v>1694</v>
+      </c>
+    </row>
+    <row r="398" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A398" t="s">
+        <v>1571</v>
+      </c>
+    </row>
+    <row r="399" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A399" t="s">
+        <v>1640</v>
+      </c>
+    </row>
+    <row r="400" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A400" t="s">
+        <v>1641</v>
+      </c>
+    </row>
+    <row r="401" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A401" t="s">
+        <v>1695</v>
+      </c>
+    </row>
+    <row r="402" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A402" t="s">
+        <v>1642</v>
+      </c>
+    </row>
+    <row r="403" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A403" t="s">
+        <v>1427</v>
+      </c>
+    </row>
+    <row r="404" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A404" t="s">
+        <v>1428</v>
+      </c>
+    </row>
+    <row r="405" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A405" t="s">
+        <v>1429</v>
+      </c>
+    </row>
+    <row r="406" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A406" t="s">
+        <v>1430</v>
+      </c>
+    </row>
+    <row r="407" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A407" t="s">
+        <v>1431</v>
+      </c>
+    </row>
+    <row r="408" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A408" t="s">
+        <v>1275</v>
+      </c>
+    </row>
+    <row r="409" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A409" t="s">
+        <v>1276</v>
+      </c>
+    </row>
+    <row r="410" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A410" t="s">
+        <v>1432</v>
+      </c>
+    </row>
+    <row r="411" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A411" t="s">
+        <v>1277</v>
+      </c>
+    </row>
+    <row r="412" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A412" t="s">
+        <v>1433</v>
+      </c>
+    </row>
+    <row r="413" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A413" t="s">
+        <v>1278</v>
+      </c>
+    </row>
+    <row r="414" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A414" t="s">
+        <v>1434</v>
+      </c>
+    </row>
+    <row r="415" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A415" t="s">
+        <v>1435</v>
+      </c>
+    </row>
+    <row r="416" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A416" t="s">
+        <v>1279</v>
+      </c>
+    </row>
+    <row r="417" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A417" t="s">
+        <v>1436</v>
+      </c>
+    </row>
+    <row r="418" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A418" t="s">
+        <v>1437</v>
+      </c>
+    </row>
+    <row r="419" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A419" t="s">
+        <v>1438</v>
+      </c>
+    </row>
+    <row r="420" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A420" t="s">
+        <v>1439</v>
+      </c>
+    </row>
+    <row r="421" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A421" t="s">
+        <v>1440</v>
+      </c>
+    </row>
+    <row r="422" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A422" t="s">
+        <v>1441</v>
+      </c>
+    </row>
+    <row r="423" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A423" t="s">
+        <v>1280</v>
+      </c>
+    </row>
+    <row r="424" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A424" t="s">
+        <v>1442</v>
+      </c>
+    </row>
+    <row r="425" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A425" t="s">
+        <v>1281</v>
+      </c>
+    </row>
+    <row r="426" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A426" t="s">
+        <v>1282</v>
+      </c>
+    </row>
+    <row r="427" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A427" t="s">
+        <v>1443</v>
+      </c>
+    </row>
+    <row r="428" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A428" t="s">
+        <v>1444</v>
+      </c>
+    </row>
+    <row r="429" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A429" t="s">
+        <v>1283</v>
+      </c>
+    </row>
+    <row r="430" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A430" t="s">
+        <v>1284</v>
+      </c>
+    </row>
+    <row r="431" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A431" t="s">
+        <v>1285</v>
+      </c>
+    </row>
+    <row r="432" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A432" t="s">
+        <v>1445</v>
+      </c>
+    </row>
+    <row r="433" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A433" t="s">
+        <v>1286</v>
+      </c>
+    </row>
+    <row r="434" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A434" t="s">
+        <v>1446</v>
+      </c>
+    </row>
+    <row r="435" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A435" t="s">
+        <v>1287</v>
+      </c>
+    </row>
+    <row r="436" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A436" t="s">
+        <v>1572</v>
+      </c>
+    </row>
+    <row r="437" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A437" t="s">
+        <v>1288</v>
+      </c>
+    </row>
+    <row r="438" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A438" t="s">
+        <v>1289</v>
+      </c>
+    </row>
+    <row r="439" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A439" t="s">
+        <v>1290</v>
+      </c>
+    </row>
+    <row r="440" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A440" t="s">
+        <v>1291</v>
+      </c>
+    </row>
+    <row r="441" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A441" t="s">
+        <v>1292</v>
+      </c>
+    </row>
+    <row r="442" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A442" t="s">
+        <v>1293</v>
+      </c>
+    </row>
+    <row r="443" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A443" t="s">
+        <v>1294</v>
+      </c>
+    </row>
+    <row r="444" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A444" t="s">
+        <v>1295</v>
+      </c>
+    </row>
+    <row r="445" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A445" t="s">
+        <v>1296</v>
+      </c>
+    </row>
+    <row r="446" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A446" t="s">
+        <v>1297</v>
+      </c>
+    </row>
+    <row r="447" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A447" t="s">
+        <v>1298</v>
+      </c>
+    </row>
+    <row r="448" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A448" t="s">
+        <v>1299</v>
+      </c>
+    </row>
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A449" t="s">
+        <v>1300</v>
+      </c>
+    </row>
+    <row r="450" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A450" t="s">
+        <v>1573</v>
+      </c>
+    </row>
+    <row r="451" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A451" t="s">
+        <v>1574</v>
+      </c>
+    </row>
+    <row r="452" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A452" t="s">
+        <v>1301</v>
+      </c>
+    </row>
+    <row r="453" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A453" t="s">
+        <v>1302</v>
+      </c>
+    </row>
+    <row r="454" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A454" t="s">
+        <v>1303</v>
+      </c>
+    </row>
+    <row r="455" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A455" t="s">
+        <v>1304</v>
+      </c>
+    </row>
+    <row r="456" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A456" t="s">
+        <v>1305</v>
+      </c>
+    </row>
+    <row r="457" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A457" t="s">
+        <v>1306</v>
+      </c>
+    </row>
+    <row r="458" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A458" t="s">
+        <v>1575</v>
+      </c>
+    </row>
+    <row r="459" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A459" t="s">
+        <v>1307</v>
+      </c>
+    </row>
+    <row r="460" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A460" t="s">
+        <v>1308</v>
+      </c>
+    </row>
+    <row r="461" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A461" t="s">
+        <v>1309</v>
+      </c>
+    </row>
+    <row r="462" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A462" t="s">
+        <v>1310</v>
+      </c>
+    </row>
+    <row r="463" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A463" t="s">
+        <v>1311</v>
+      </c>
+    </row>
+    <row r="464" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A464" t="s">
+        <v>1718</v>
+      </c>
+    </row>
+    <row r="465" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A465" t="s">
+        <v>1312</v>
+      </c>
+    </row>
+    <row r="466" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A466" t="s">
+        <v>1576</v>
+      </c>
+    </row>
+    <row r="467" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A467" t="s">
+        <v>1643</v>
+      </c>
+    </row>
+    <row r="468" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A468" t="s">
+        <v>1644</v>
+      </c>
+    </row>
+    <row r="469" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A469" t="s">
+        <v>1577</v>
+      </c>
+    </row>
+    <row r="470" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A470" t="s">
+        <v>1578</v>
+      </c>
+    </row>
+    <row r="471" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A471" t="s">
+        <v>1313</v>
+      </c>
+    </row>
+    <row r="472" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A472" t="s">
+        <v>1579</v>
+      </c>
+    </row>
+    <row r="473" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A473" t="s">
+        <v>1580</v>
+      </c>
+    </row>
+    <row r="474" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A474" t="s">
+        <v>1581</v>
+      </c>
+    </row>
+    <row r="475" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A475" t="s">
+        <v>1582</v>
+      </c>
+    </row>
+    <row r="476" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A476" t="s">
+        <v>1583</v>
+      </c>
+    </row>
+    <row r="477" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A477" t="s">
+        <v>1584</v>
+      </c>
+    </row>
+    <row r="478" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A478" t="s">
+        <v>1585</v>
+      </c>
+    </row>
+    <row r="479" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A479" t="s">
+        <v>1586</v>
+      </c>
+    </row>
+    <row r="480" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A480" t="s">
+        <v>1587</v>
+      </c>
+    </row>
+    <row r="481" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A481" t="s">
+        <v>1588</v>
+      </c>
+    </row>
+    <row r="482" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A482" t="s">
+        <v>1589</v>
+      </c>
+    </row>
+    <row r="483" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A483" t="s">
+        <v>1590</v>
+      </c>
+    </row>
+    <row r="484" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A484" t="s">
+        <v>1645</v>
+      </c>
+    </row>
+    <row r="485" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A485" t="s">
+        <v>1646</v>
+      </c>
+    </row>
+    <row r="486" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A486" t="s">
+        <v>1591</v>
+      </c>
+    </row>
+    <row r="487" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A487" t="s">
+        <v>1314</v>
+      </c>
+    </row>
+    <row r="488" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A488" t="s">
+        <v>1696</v>
+      </c>
+    </row>
+    <row r="489" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A489" t="s">
+        <v>1315</v>
+      </c>
+    </row>
+    <row r="490" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A490" t="s">
+        <v>1592</v>
+      </c>
+    </row>
+    <row r="491" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A491" t="s">
+        <v>1316</v>
+      </c>
+    </row>
+    <row r="492" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A492" t="s">
+        <v>1317</v>
+      </c>
+    </row>
+    <row r="493" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A493" t="s">
+        <v>1593</v>
+      </c>
+    </row>
+    <row r="494" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A494" t="s">
+        <v>1318</v>
+      </c>
+    </row>
+    <row r="495" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A495" t="s">
+        <v>1319</v>
+      </c>
+    </row>
+    <row r="496" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A496" t="s">
+        <v>1594</v>
+      </c>
+    </row>
+    <row r="497" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A497" t="s">
+        <v>1647</v>
+      </c>
+    </row>
+    <row r="498" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A498" t="s">
+        <v>1320</v>
+      </c>
+    </row>
+    <row r="499" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A499" t="s">
+        <v>1648</v>
+      </c>
+    </row>
+    <row r="500" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A500" t="s">
+        <v>1649</v>
+      </c>
+    </row>
+    <row r="501" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A501" t="s">
+        <v>1321</v>
+      </c>
+    </row>
+    <row r="502" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A502" t="s">
+        <v>1595</v>
+      </c>
+    </row>
+    <row r="503" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A503" t="s">
+        <v>1596</v>
+      </c>
+    </row>
+    <row r="504" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A504" t="s">
+        <v>1322</v>
+      </c>
+    </row>
+    <row r="505" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A505" t="s">
+        <v>1323</v>
+      </c>
+    </row>
+    <row r="506" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A506" t="s">
+        <v>1447</v>
+      </c>
+    </row>
+    <row r="507" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A507" t="s">
+        <v>1650</v>
+      </c>
+    </row>
+    <row r="508" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A508" t="s">
+        <v>1597</v>
+      </c>
+    </row>
+    <row r="509" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A509" t="s">
+        <v>1324</v>
+      </c>
+    </row>
+    <row r="510" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A510" t="s">
+        <v>1598</v>
+      </c>
+    </row>
+    <row r="511" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A511" t="s">
+        <v>1651</v>
+      </c>
+    </row>
+    <row r="512" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A512" t="s">
+        <v>1652</v>
+      </c>
+    </row>
+    <row r="513" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A513" t="s">
+        <v>1325</v>
+      </c>
+    </row>
+    <row r="514" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A514" t="s">
+        <v>1326</v>
+      </c>
+    </row>
+    <row r="515" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A515" t="s">
+        <v>1599</v>
+      </c>
+    </row>
+    <row r="516" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A516" t="s">
+        <v>1327</v>
+      </c>
+    </row>
+    <row r="517" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A517" t="s">
+        <v>1328</v>
+      </c>
+    </row>
+    <row r="518" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A518" t="s">
+        <v>1380</v>
+      </c>
+    </row>
+    <row r="519" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A519" t="s">
+        <v>1600</v>
+      </c>
+    </row>
+    <row r="520" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A520" t="s">
+        <v>1601</v>
+      </c>
+    </row>
+    <row r="521" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A521" t="s">
+        <v>1329</v>
+      </c>
+    </row>
+    <row r="522" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A522" t="s">
+        <v>1602</v>
+      </c>
+    </row>
+    <row r="523" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A523" t="s">
+        <v>1330</v>
+      </c>
+    </row>
+    <row r="524" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A524" t="s">
+        <v>1381</v>
+      </c>
+    </row>
+    <row r="525" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A525" t="s">
+        <v>1331</v>
+      </c>
+    </row>
+    <row r="526" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A526" t="s">
+        <v>1382</v>
+      </c>
+    </row>
+    <row r="527" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A527" t="s">
+        <v>1603</v>
+      </c>
+    </row>
+    <row r="528" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A528" t="s">
+        <v>1383</v>
+      </c>
+    </row>
+    <row r="529" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A529" t="s">
+        <v>1604</v>
+      </c>
+    </row>
+    <row r="530" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A530" t="s">
+        <v>1332</v>
+      </c>
+    </row>
+    <row r="531" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A531" t="s">
+        <v>1653</v>
+      </c>
+    </row>
+    <row r="532" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A532" t="s">
+        <v>1654</v>
+      </c>
+    </row>
+    <row r="533" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A533" t="s">
+        <v>1605</v>
+      </c>
+    </row>
+    <row r="534" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A534" t="s">
+        <v>1606</v>
+      </c>
+    </row>
+    <row r="535" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A535" t="s">
+        <v>1607</v>
+      </c>
+    </row>
+    <row r="536" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A536" t="s">
+        <v>1719</v>
+      </c>
+    </row>
+    <row r="537" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A537" t="s">
+        <v>1333</v>
+      </c>
+    </row>
+    <row r="538" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A538" t="s">
+        <v>1334</v>
+      </c>
+    </row>
+    <row r="539" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A539" t="s">
+        <v>1384</v>
+      </c>
+    </row>
+    <row r="540" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A540" t="s">
+        <v>1720</v>
+      </c>
+    </row>
+    <row r="541" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A541" t="s">
+        <v>1335</v>
+      </c>
+    </row>
+    <row r="542" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A542" t="s">
+        <v>1385</v>
+      </c>
+    </row>
+    <row r="543" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A543" t="s">
+        <v>1336</v>
+      </c>
+    </row>
+    <row r="544" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A544" t="s">
+        <v>1337</v>
+      </c>
+    </row>
+    <row r="545" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A545" t="s">
+        <v>1338</v>
+      </c>
+    </row>
+    <row r="546" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A546" t="s">
+        <v>1339</v>
+      </c>
+    </row>
+    <row r="547" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A547" t="s">
+        <v>1386</v>
+      </c>
+    </row>
+    <row r="548" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A548" t="s">
+        <v>1340</v>
+      </c>
+    </row>
+    <row r="549" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A549" t="s">
+        <v>1341</v>
+      </c>
+    </row>
+    <row r="550" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A550" t="s">
+        <v>1342</v>
+      </c>
+    </row>
+    <row r="551" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A551" t="s">
+        <v>1343</v>
+      </c>
+    </row>
+    <row r="552" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A552" t="s">
+        <v>1387</v>
+      </c>
+    </row>
+    <row r="553" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A553" t="s">
+        <v>1388</v>
+      </c>
+    </row>
+    <row r="554" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A554" t="s">
+        <v>1697</v>
+      </c>
+    </row>
+    <row r="555" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A555" t="s">
+        <v>1608</v>
+      </c>
+    </row>
+    <row r="556" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A556" t="s">
+        <v>1609</v>
+      </c>
+    </row>
+    <row r="557" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A557" t="s">
+        <v>1610</v>
+      </c>
+    </row>
+    <row r="558" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A558" t="s">
+        <v>1344</v>
+      </c>
+    </row>
+    <row r="559" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A559" t="s">
+        <v>1611</v>
+      </c>
+    </row>
+    <row r="560" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A560" t="s">
+        <v>1612</v>
+      </c>
+    </row>
+    <row r="561" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A561" t="s">
+        <v>1613</v>
+      </c>
+    </row>
+    <row r="562" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A562" t="s">
+        <v>1345</v>
+      </c>
+    </row>
+    <row r="563" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A563" t="s">
+        <v>1389</v>
+      </c>
+    </row>
+    <row r="564" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A564" t="s">
+        <v>1721</v>
+      </c>
+    </row>
+    <row r="565" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A565" t="s">
+        <v>1722</v>
+      </c>
+    </row>
+    <row r="566" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A566" t="s">
+        <v>1346</v>
+      </c>
+    </row>
+    <row r="567" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A567" t="s">
+        <v>1347</v>
+      </c>
+    </row>
+    <row r="568" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A568" t="s">
+        <v>1348</v>
+      </c>
+    </row>
+    <row r="569" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A569" t="s">
+        <v>1614</v>
+      </c>
+    </row>
+    <row r="570" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A570" t="s">
+        <v>1349</v>
+      </c>
+    </row>
+    <row r="571" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A571" t="s">
+        <v>1615</v>
+      </c>
+    </row>
+    <row r="572" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A572" t="s">
+        <v>1350</v>
+      </c>
+    </row>
+    <row r="573" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A573" t="s">
+        <v>1616</v>
+      </c>
+    </row>
+    <row r="574" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A574" t="s">
+        <v>1351</v>
+      </c>
+    </row>
+    <row r="575" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A575" t="s">
+        <v>1390</v>
+      </c>
+    </row>
+    <row r="576" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A576" t="s">
+        <v>1698</v>
+      </c>
+    </row>
+    <row r="577" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A577" t="s">
+        <v>1655</v>
+      </c>
+    </row>
+    <row r="578" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A578" t="s">
+        <v>1656</v>
+      </c>
+    </row>
+    <row r="579" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A579" t="s">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="580" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A580" t="s">
+        <v>1657</v>
+      </c>
+    </row>
+    <row r="581" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A581" t="s">
+        <v>1617</v>
+      </c>
+    </row>
+    <row r="582" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A582" t="s">
+        <v>1352</v>
+      </c>
+    </row>
+    <row r="583" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A583" t="s">
+        <v>1353</v>
+      </c>
+    </row>
+    <row r="584" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A584" t="s">
+        <v>1354</v>
+      </c>
+    </row>
+    <row r="585" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A585" t="s">
+        <v>1355</v>
+      </c>
+    </row>
+    <row r="586" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A586" t="s">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="587" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A587" t="s">
+        <v>1356</v>
+      </c>
+    </row>
+    <row r="588" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A588" t="s">
+        <v>1619</v>
+      </c>
+    </row>
+    <row r="589" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A589" t="s">
+        <v>1357</v>
+      </c>
+    </row>
+    <row r="590" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A590" t="s">
+        <v>1358</v>
+      </c>
+    </row>
+    <row r="591" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A591" t="s">
+        <v>1391</v>
+      </c>
+    </row>
+    <row r="592" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A592" t="s">
+        <v>1620</v>
+      </c>
+    </row>
+    <row r="593" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A593" t="s">
+        <v>1392</v>
+      </c>
+    </row>
+    <row r="594" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A594" t="s">
+        <v>1359</v>
+      </c>
+    </row>
+    <row r="595" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A595" t="s">
+        <v>1360</v>
+      </c>
+    </row>
+    <row r="596" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A596" t="s">
+        <v>1361</v>
+      </c>
+    </row>
+    <row r="597" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A597" t="s">
+        <v>1393</v>
+      </c>
+    </row>
+    <row r="598" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A598" t="s">
+        <v>1394</v>
+      </c>
+    </row>
+    <row r="599" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A599" t="s">
+        <v>1395</v>
+      </c>
+    </row>
+    <row r="600" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A600" t="s">
+        <v>1396</v>
+      </c>
+    </row>
+    <row r="601" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A601" t="s">
+        <v>1621</v>
+      </c>
+    </row>
+    <row r="602" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A602" t="s">
+        <v>1362</v>
+      </c>
+    </row>
+    <row r="603" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A603" t="s">
+        <v>1622</v>
+      </c>
+    </row>
+    <row r="604" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A604" t="s">
+        <v>1623</v>
+      </c>
+    </row>
+    <row r="605" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A605" t="s">
+        <v>1397</v>
+      </c>
+    </row>
+    <row r="606" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A606" t="s">
+        <v>1624</v>
+      </c>
+    </row>
+    <row r="607" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A607" t="s">
+        <v>1658</v>
+      </c>
+    </row>
+    <row r="608" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A608" t="s">
+        <v>1398</v>
+      </c>
+    </row>
+    <row r="609" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A609" t="s">
+        <v>1399</v>
+      </c>
+    </row>
+    <row r="610" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A610" t="s">
+        <v>1363</v>
+      </c>
+    </row>
+    <row r="611" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A611" t="s">
+        <v>1400</v>
+      </c>
+    </row>
+    <row r="612" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A612" t="s">
+        <v>1401</v>
+      </c>
+    </row>
+    <row r="613" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A613" t="s">
+        <v>1402</v>
+      </c>
+    </row>
+    <row r="614" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A614" t="s">
+        <v>1364</v>
+      </c>
+    </row>
+    <row r="615" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A615" t="s">
+        <v>1365</v>
+      </c>
+    </row>
+    <row r="616" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A616" t="s">
+        <v>1723</v>
+      </c>
+    </row>
+    <row r="617" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A617" t="s">
+        <v>1625</v>
+      </c>
+    </row>
+    <row r="618" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A618" t="s">
+        <v>1366</v>
+      </c>
+    </row>
+    <row r="619" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A619" t="s">
+        <v>1700</v>
+      </c>
+    </row>
+    <row r="620" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A620" t="s">
+        <v>1626</v>
+      </c>
+    </row>
+    <row r="621" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A621" t="s">
+        <v>1460</v>
+      </c>
+    </row>
+    <row r="622" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A622" t="s">
+        <v>1403</v>
+      </c>
+    </row>
+    <row r="623" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A623" t="s">
+        <v>1404</v>
+      </c>
+    </row>
+    <row r="624" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A624" t="s">
+        <v>1627</v>
+      </c>
+    </row>
+    <row r="625" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A625" t="s">
+        <v>1628</v>
+      </c>
+    </row>
+    <row r="626" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A626" t="s">
+        <v>1367</v>
+      </c>
+    </row>
+    <row r="627" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A627" t="s">
+        <v>1629</v>
+      </c>
+    </row>
+    <row r="628" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A628" t="s">
+        <v>1630</v>
+      </c>
+    </row>
+    <row r="629" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A629" t="s">
+        <v>1631</v>
+      </c>
+    </row>
+    <row r="630" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A630" t="s">
+        <v>1405</v>
+      </c>
+    </row>
+    <row r="631" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A631" t="s">
+        <v>1632</v>
+      </c>
+    </row>
+    <row r="632" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A632" t="s">
+        <v>1633</v>
+      </c>
+    </row>
+    <row r="633" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A633" t="s">
+        <v>1368</v>
+      </c>
+    </row>
+    <row r="634" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A634" t="s">
+        <v>1634</v>
       </c>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A1:A284">
-    <sortCondition ref="A1:A284"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A1:A635">
+    <sortCondition ref="A1:A635"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E48A0B87-A24B-4A07-B656-1F8360B8DD69}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="100.28515625" customWidth="1"/>
   </cols>
   <sheetData/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A1:A852">
     <sortCondition ref="A821:A852"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B245CFD8-F6D8-423D-B5A0-AFB16E817D1D}">