--- v1 (2026-04-20)
+++ v2 (2026-06-04)
@@ -16,79 +16,79 @@
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27932"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\KFN\!каталоги\!Обновления\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CD7D99C5-E01B-4CE8-ADB9-4C511498D7AC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D82076C7-8FC0-4E4B-BCE5-80E61AF29CD2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="8340" yWindow="2685" windowWidth="28800" windowHeight="15570" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="4815" yWindow="3045" windowWidth="28800" windowHeight="15435" activeTab="4" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Январь" sheetId="1" r:id="rId1"/>
     <sheet name="Февраль" sheetId="2" r:id="rId2"/>
     <sheet name="Март" sheetId="3" r:id="rId3"/>
     <sheet name="Апрель" sheetId="4" r:id="rId4"/>
     <sheet name="Май" sheetId="5" r:id="rId5"/>
     <sheet name="Июнь" sheetId="6" r:id="rId6"/>
     <sheet name="Июль" sheetId="7" r:id="rId7"/>
     <sheet name="Август" sheetId="8" r:id="rId8"/>
     <sheet name="Сентябрь" sheetId="9" r:id="rId9"/>
     <sheet name="Октябрь" sheetId="10" r:id="rId10"/>
     <sheet name="Ноябрь" sheetId="11" r:id="rId11"/>
     <sheet name="Декабрь" sheetId="12" r:id="rId12"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1724" uniqueCount="1724">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2436" uniqueCount="2436">
   <si>
     <t xml:space="preserve">SKY RAE - Без посадки авто нет [iv] - 53748 </t>
   </si>
   <si>
     <t xml:space="preserve">SVETLY - Новый год [iv] - 53749 </t>
   </si>
   <si>
     <t xml:space="preserve">Taheyn, Naya - Базовый минимум [iv] - 53750 </t>
   </si>
   <si>
     <t xml:space="preserve">Tsoy, Akmal', Пьеха Стас - Беги беги (OST Невероятные приключения Шурика)[iv] - 53751 </t>
   </si>
   <si>
     <t xml:space="preserve">V $ X V PRINCE - Let me [iv] - 53752 </t>
   </si>
   <si>
     <t xml:space="preserve">V $ X V PRINCE - Не надо париться [iv] - 53753 </t>
   </si>
   <si>
     <t xml:space="preserve">V $ X V PRINCE - Розовый заяц (OST Охота на Розового зайца)[iv] - 53754 </t>
   </si>
   <si>
     <t xml:space="preserve">Zalya Myrza - Тайна [iv] - 53755 </t>
   </si>
   <si>
@@ -5216,50 +5216,2186 @@
     <t xml:space="preserve">Yakubo - Потеряны [iv] - 55483 </t>
   </si>
   <si>
     <t xml:space="preserve">Кирим Таня - Дождусь [iv] - 55484 </t>
   </si>
   <si>
     <t xml:space="preserve">Клявер Денис - Половинка (&amp; DimixeR DJ)[iv,клип] - 55485 </t>
   </si>
   <si>
     <t xml:space="preserve">Лещенко Лев - День Победы [Dimmul DJ remix] - 55486 </t>
   </si>
   <si>
     <t xml:space="preserve">Панфилов Никита - Она писала ему письма [iv] - 55487 </t>
   </si>
   <si>
     <t xml:space="preserve">Пивоварова Ася - Сигналы [iv] - 55488 </t>
   </si>
   <si>
     <t xml:space="preserve">Ростова Катя - Уходи [iv] - 55489 </t>
   </si>
   <si>
     <t xml:space="preserve">Ротару София - Луна Луна [Remob DJ remix,-+] - 55490 </t>
   </si>
   <si>
     <t xml:space="preserve">Хуснутдинов Эдуард - Русь [iv] - 55491 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Луна - Ангел [-] - 55492 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Луна - Грустный дэнс [-] - 55493 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Луна - Магниты [бэк] - 55494 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Луна - Мальчик ты снег [-] - 55495 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Луна - Осень [-] - 55496 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Луна - Сижки [-] - 55497 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Луна - Сиреневый рай [-] - 55498 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Луна - Тропик Козерога [-] - 55499 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">3-ий Январь, Il'giz - Морозы [-+] - 55501 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">5утра - Давай купим [-+] - 55502 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">10AGE, Сай Анет - Пропадает [-+] - 55500 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Akmal', Лепс Григорий - Шутка [бэк,+] - 55503 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Anivar (Ани Варданян) - Ты скажешь [-+] - 55504 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Anivar (Ани Варданян) - Ты скажешь [бэк,+] - 55505 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ataman Aleks - На Оренбургской [-+] - 55506 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Baba Yaga Phenom - Протираю автомат [-+] - 55507 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bearwolf - Феникс [бэк,+] - 55508 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dava - Радость в простом [-+] - 55509 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Луна - Дельфины [-+,клип] - 55510 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Луна - Ночь закроет [-+] - 55511 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Луна - Пташка [-+,клип] - 55512 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Луна - Спящая красавица [-+,клип] - 55513 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">HAR, A'miri - Baila Morena [iv] - 55514 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hatters The (Шляпники) - Русское сердце [iv] - 55515 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hofmannita - Да я Хофманнита 2 [iv] - 55516 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jambul - На мели [iv] - 55517 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kamazz - Кораблик [iv] - 55518 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Limba The - С кем ты играешь [iv] - 55519 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Loc-Dog - Психолог [iv] - 55520 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nansi, Sidorov - Добрая песня [iv] - 55521 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Navai - Люби меня срочно [iv] - 55522 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Odurachen - Невыносима [iv] - 55523 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">PavLova - Не предавай [iv] - 55524 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">RUBI - Симпатия [iv] - 55525 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sqwoz Bab - Пакет [iv] - 55526 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">StaFFорд63 - Армянин [iv] - 55527 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бужинская Екатерина - Романсеро [UA vers,iv,клип] - 55528 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Омаргалиева Алёна - Сама [iv] - 55529 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">3-ий Январь - Вишня [iv] - 55530 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Akmal', Jalagonia - Пожар [iv] - 55531 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Almary - Позови [iv] - 55532 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Amirchik - Печаль [iv] - 55533 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Apelislin - Последняя встреча [iv] - 55534 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Azat 13, Nesunts, Khalif - Скучаю [iv] - 55535 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Big Baby Tape - LIT [iv] - 55536 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bittuev - Ранила [iv] - 55537 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nikita - Делай [-] - 55538 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stone Brandon (Брендон Стоун) - Это мой день [iv,бэк,клип] - 55539 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zlatentsia - Я не то чтобы очень люблю одной [iv] - 55540 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Аллегрова Ирина - Сударь [-] - 55541 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кароль Тіна, Balan Dan - Домой [-+] - 55542 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кино - Красно жёлтые дни [iv,клип] - 55543 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кино (Виктор Цой) - Кукушка [iv,клип] - 55544 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Лепс Григорий - Орлы или вороны (&amp; Фадеев Максим)[iv,клип] - 55545 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Лобода Светлана (Loboda) - Не мешай [iv] - 55546 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Павлік Віктор - Я схожу с ума [бэк] - 55547 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Павлік Віктор - Я тебе кохаю [бэк] - 55548 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Потап, Каменских Настя - Ау [бэк] - 55549 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Потап, Каменских Настя - Ах у Юли [бэк] - 55550 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ротару София - Магазин цветы [remix] - 55551 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Секрет Бит-квартет - Гномы [-] - 55552 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Секрет Бит-квартет - Забей [-] - 55553 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Секрет Бит-квартет - Зенит [-] - 55554 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Секрет Бит-квартет - Ленинградское время [-] - 55555 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Секрет Бит-квартет - Не переживай [-] - 55556 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Секрет Бит-квартет - Ничего не бойся [бэк] - 55557 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Секрет Бит-квартет - Она не понимает [-] - 55558 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Секрет Бит-квартет - Пододеяльник [-] - 55559 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Секрет Бит-квартет - Странные дни [-] - 55560 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Секрет Бит-квартет - Твист [-] - 55561 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Секрет Бит-квартет - Я люблю Буги вуги [-] - 55562 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Секрет Бит-квартет - Беспечный ездок [-] - 55563 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Секрет Бит-квартет - Всё это и есть любовь [-+] - 55564 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Секрет Бит-квартет - Это Питер детка [-] - 55565 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Леонидов Максим - Волки [-] - 55566 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Леонидов Максим - Давай закурим [-] - 55567 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Леонидов Максим - Казаки [-] - 55568 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Леонидов Максим - Маленькая роль [бэк] - 55569 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Леонидов Максим - Песенка студента [-] - 55570 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Леонидов Максим - Цвет её глаз [бэк] - 55571 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Леонидов Максим - Четверг [-] - 55572 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Леонидов Максим, Hippoband - Пепел [-] - 55573 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Мурашов Алексей, Леонидов Максим - Полмили до дна [-] - 55574 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Леонидов Максим - 40 секунд пути [бэк] - 55575 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Леонидов Максим - Александра [-+] - 55576 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Леонидов Максим - Дворик [бэк,+] - 55577 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Леонидов Максим - Конь [-+] - 55578 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Леонидов Максим - Любовь [-] - 55579 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Леонидов Максим - Му му [-+] - 55580 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Леонидов Максим - Налей мне двойной [-+] - 55581 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Леонидов Максим - Песенка военных корреспондентов [-] - 55582 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Леонидов Максим, Zatknites Ernesto - Губами из воздуха [-+] - 55583 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Макаревич Андрей, Леонидов Максим, Оркестр креольского танго - Соседка [-+] - 55584 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">5утра - В тачку [iv] - 55587 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">30.02 - Звёзды в лужах [iv,клип] - 55586 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">100лиця - Вечорниці (Добрий день everybody)(&amp; Skylerr)[iv,клип] - 55585 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Achev - Радости ноль [iv] - 55588 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Akrim, DanyDef - Мечты [iv] - 55589 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Alekseev - Forever [iv,клип] - 55590 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Alekseev - Дельфины [iv] - 55591 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Alyona Alyona - Небо хилиться (&amp; Kola)[iv,клип] - 55592 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Alyona Alyona - Рідні мої (&amp; Heil Jerry)[iv,клип] - 55593 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Alyosha - Больше чем любовь (&amp; Дарвин Влад)[iv,клип] - 55594 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Alyosha - Текіла [iv,клип] - 55595 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Anacondaz - Слишком [iv] - 55596 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Anikv - Механизм [iv] - 55597 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Anna - Глупая [iv] - 55598 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Anstay - Літній дощ [iv] - 55599 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Arcadianca - Седая ночь [iv] - 55600 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Asti Anna - Без тебя [iv] - 55601 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ATL - Астронавт [iv] - 55602 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Avola - Бесконечность [iv] - 55603 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bagryana Nebo - Не делай мне мозги [iv] - 55604 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bearwolf - Фрея [iv] - 55605 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Biobiter - Тихо в ночі [iv] - 55606 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bittuev, Фактор 2, Jaschka - Сеньорита [iv] - 55607 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cheev - Де моя любов живе [iv,клип] - 55608 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cheev - Мрієшся [iv,клип] - 55609 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cheev - Оберігати [iv,клип] - 55610 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cheev - Опівночі [iv,клип] - 55611 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Chico - Допоможе ЗСУ (&amp; Qatoshi)[iv,клип] - 55612 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Chico - Ластівки (&amp; Qatoshi)[iv,клип] - 55613 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Chico - Панночка (&amp; Qatoshi)[Caspian Alex remix,iv] - 55614 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Chico - Панночка (&amp; Qatoshi)[iv] - 55615 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Chico, Qatoshi - Mamma mia [iv] - 55616 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Constantine - Мозоль (&amp; Дорн Иван)[iv,клип] - 55617 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Daasha - Сердце на полку [iv] - 55618 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Darisha - Коси [iv] - 55619 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Darisha - Під вінницьким дощем [iv] - 55620 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dead Blonde - Заветное желание [iv] - 55621 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Depeche Mode, War Child Records - Universal soldier [iv] - 55622 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dibrova - Розкажи [iv] - 55623 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">DimixeR DJ, Милу - Зимняя вишня [iv] - 55624 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">DimixeR DJ, Те100стерон - Цвета вишни [iv] - 55625 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dinara, Elman - Душа [iv] - 55626 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dose - Не спросят [iv] - 55627 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Drevo - Ластівка [iv,клип] - 55628 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">DZIDZIO - З днем народження [iv,vid] - 55629 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">DZIDZIO - Листопад [iv,vid] - 55630 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">DZIDZIO - Марсiк [iv,клип] - 55631 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">DZIDZIO - Мені не спиться нині опівночі [iv,vid] - 55632 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">DZIDZIO - Мені повезло [iv,клип] - 55633 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">DZIDZIO - Мучениці (&amp; HighUp5)[iv,клип] - 55634 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">DZIDZIO - Старі фотографії [iv,клип] - 55635 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">DZIDZIO - Туман (Сивий туман над рікою)[iv,vid] - 55636 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">DZIDZIO - Я їду до мами [iv,клип] - 55637 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">DZIDZIO - Я люблю тебе Київ [iv,клип] - 55638 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Elvira T (Эльвира Тугушева) - Анаконда [iv] - 55639 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Elvira T (Эльвира Тугушева) - Игрушка [iv] - 55640 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Elvira T (Эльвира Тугушева) - Комо [iv] - 55641 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Elvira T (Эльвира Тугушева) - Одинокая пантера [iv] - 55642 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Entype - Notype [iv] - 55643 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">EVгеника - Терапевтическая [iv] - 55644 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Feduk, Icegergert - Ненависть [iv] - 55645 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Filatov, Karas - Включи музыку [iv] - 55646 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fiїnka - Вівтар (А ти поклав своє кохання)[iv] - 55647 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gallina - Галя молода [iv] - 55648 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gayazovs Brothers (Братья Гаязовы) - Роковая женщина [iv] - 55649 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gazan - Хочу быть как Газан [iv] - 55650 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gidayyat, Ozmany - Люли люли [iv] - 55651 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Goro - Сонная [iv] - 55652 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Green Apelsin - Вальхалла [iv] - 55653 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Grivina (Дарья Гривина) - Цепляет [iv] - 55654 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gunther - Ding dong song [iv] - 55655 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hardkiss the - 00-00 [iv,клип] - 55656 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hardkiss the - Hurricane [iv,клип] - 55657 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hatters The (Шляпники) - Просто проваливай [iv] - 55658 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Heil Jerry - П'яна жiнка [iv,клип] - 55659 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hollyflame - Капает дождь [iv] - 55660 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hollyflame, Квашеная Саша - Помню [iv] - 55661 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Houmby, Opium - Передай маме слова [iv] - 55662 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jambul, Джам - Бери лови [iv] - 55663 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Johnyboy - Большой дом [iv] - 55664 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Johnyboy - Винтербэйби [iv] - 55665 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Johnyboy - Зима [iv] - 55666 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Junior - Ват из лав [iv] - 55667 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kadnay - Хей зупинись [iv] - 55668 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kalush - Зорі [iv,клип] - 55669 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kamik - Замерзаю без тебя [iv] - 55670 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kazaryan Edmon - Метафора [iv] - 55671 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kazaryan Edmon - Серце [iv,клип] - 55672 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kazaryan Edmon - Файна пані [iv] - 55673 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Koji, Barabanov - Над землёй парим [iv] - 55674 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kola - Каблучка [iv] - 55675 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kolunov, Киоссе Никита - Сбегают от любви [iv] - 55676 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Konfuz - Бразилия [iv] - 55677 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Korshunov Dan, Кэнни - Сколько их было [iv] - 55678 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kristonko - Прикуті [iv] - 55679 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kvdych - Мона Лиза [iv] - 55680 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Largo - Наша вера православна [iv] - 55681 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lim Alex - Целый мир [iv] - 55682 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lim Alex, Крутой Игорь - Неземная [iv] - 55683 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lucaveros - Almaty [iv] - 55684 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lumen (Люмен) - Не надо снов [iv] - 55685 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Luna - Дагестан [iv] - 55686 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Luxor - Две половины [iv] - 55687 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">LXE, GUT1K - Пьяная [iv] - 55688 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lyriq - Don't go mad [iv] - 55689 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Macan - Я пытался любить тебя [iv] - 55690 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Macan, Jakone - Purosangue [iv,18+] - 55691 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mado, Сулима - Волк одиночка [iv] - 55692 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Malver Roma - Маяк [iv] - 55693 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">MamaRika (Еріка) - Полюбила [iv] - 55694 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Marakesh (Маракеш) - Под аккордеон [iv,18+] - 55695 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Marina St - Не ищи [iv] - 55696 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mayot, Кравц - Тени [iv] - 55697 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Meeron - Ранила [iv] - 55698 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Meeron - Столичная [iv] - 55699 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Miravi - Калинка [iv] - 55700 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mirolybova - Любовь тает [iv] - 55701 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mo-Do - Eins zwei polizei [iv] - 55702 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">MusicLand, DianaMusic - Тук тук тук а серце б'ється [iv] - 55703 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Musiqq, Джакомо - Страна без названия [iv] - 55704 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nansi, Sidorov, Uma2rman - Не позвонишь [iv] - 55705 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nechaev - По проводам [iv] - 55706 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nemiga - Молодость [iv] - 55707 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nijar - До Солнца [iv] - 55708 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Niletto, Goshu - Это и есть любовь [iv] - 55709 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">NLO - Авария [iv] - 55710 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">NLO - Между нами космос [iv] - 55711 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">NLO - Эмка [iv] - 55712 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nodahsa - Ни ногой ни рукой [iv] - 55713 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">NЮ (Юрий Николаенко) - Земля воздух [iv] - 55714 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Oda Nova, Andega - Закат [iv] - 55715 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ontam - Арестант [iv] - 55716 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">opm. - Братский посыл [iv] - 55717 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">PeelJiN - Я хочу всё просто так [iv] - 55718 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Poli - Бабайка [iv] - 55719 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Polnalyubvi (Полна любви) - Чужой среди своих [iv] - 55720 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pussykiller - Касания [iv] - 55721 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">R.Riccardo - Поменялись местами [iv] - 55722 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">R.Riccardo - Потанцуй со мной [iv] - 55723 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Revolvers - Мы станем ближе [iv] - 55724 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rsac, Павлова - Не время [iv] - 55725 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Runa project - Бит цепляет за душу [iv] - 55726 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sabi - O yes [iv] - 55727 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Scirena, Вектор А - Темы [iv] - 55728 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Settlers - По камушку [iv] - 55729 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Shaman (Ярослав Дронов) - Не души мою душу [iv] - 55730 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Shami, Gromik Vika - Полюби меня [iv] - 55731 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sissal - Hallucination [iv] - 55732 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">SkyForce - Вольная птица [iv] - 55733 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Smash DJ - Бэмби [iv] - 55734 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Smile Artem, MriD - Королева красоты [iv] - 55735 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Snow Patrol - Set the fire to the third bar Martha wainwright [iv,клип] - 55736 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sqwoz Bab - Money mo [iv] - 55737 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sqwoz Bab - Visa run [iv] - 55738 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sqwoz Bab - Мужику плохо [iv] - 55739 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sqwoz Bab - Одинокая скупая [iv] - 55740 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sqwoz Bab - Правило буравчика [iv] - 55741 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">StaFFорд63 - Может быть [iv] - 55742 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">StaFFорд63 - Тысячи огней [iv] - 55743 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stigmata - Оставь надежду [iv] - 55744 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sula Fray - Не по радио [iv] - 55745 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tasso - Таю [Deep House remix,iv,клип] - 55746 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">TataKavalchuk - Исходный код [iv] - 55747 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Toni - На века [iv] - 55748 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tori &amp; Veta - Свэг [iv] - 55749 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tritia - Старый город [iv] - 55750 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tritia - Хрусталь [iv] - 55751 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Turken - Лучше меня [iv] - 55752 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">V $ X V PRINCE, Витя АК - Подводная лодка [iv] - 55753 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vaha - Лілеї [iv] - 55754 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vaha - О мамо [iv] - 55755 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vaughan Sarah - Whatever Lola wants (Lola gets)[iv] - 55756 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">VESNA305 - Верю в лучшее [iv] - 55757 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Via65 - Я не могу тебя забыть [iv] - 55758 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vudoo - Девчонка [iv] - 55759 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Wavdealer - Жарко [iv] - 55760 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Wavdealer - Пополам [iv] - 55761 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Wellay - Я люблю тебя [iv] - 55762 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Xolidayboy - Данте [iv] - 55763 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Xolidayboy - Ты не хотела [iv] - 55764 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Xolidayboy - Я не буду твоим другом [iv] - 55765 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Yaktak - Залишила [iv] - 55766 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ynni - Родина внутри [iv] - 55767 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Yosu - В поисках севера [iv] - 55768 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zegri Ion, Попов Андрей - 140 [iv] - 55769 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ZippO, Agape, Runa - Доберман [iv] - 55770 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zivert (Юлия Зиверт) - В городе лето [iv] - 55771 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zivert (Юлия Зиверт) - Газ (Gaz)[iv] - 55772 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zivert (Юлия Зиверт) - На свет [iv] - 55773 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zivert, Децл, Vonamour, Очки и кольца - Слёзы [iv] - 55774 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Агачев Эльдар - Для меня ты зажигала звёзды [iv] - 55775 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Акимов Тима - Пролетело лето [iv] - 55776 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Акула (Оксана Почепа) - Мелодрама [iv] - 55777 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Алешко Виктория - За тобой [iv] - 55778 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Алешко Виктория - Чужая [iv] - 55779 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Алиби (Алiбi) - Лічилочка [iv] - 55780 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Аллегрова Ирина, Крутой Игорь - Я  женщина [iv] - 55781 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">АлСми - Фраера [iv] - 55782 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Амзоев Мераб (Merab Amzoevi) - Не обещай [iv] - 55783 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Андріана - Лавандова кава [iv] - 55784 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Аннета - Выбор за мной [iv] - 55785 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Апрель Максим - Причал души [iv] - 55786 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ария (Кипелов) - Аттила [iv] - 55787 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Асия (Анастасия Алентьева) - Сильно так [iv] - 55788 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Афина - Научитесь прощать [iv] - 55789 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бабкин Сергей - Щастя зайве [iv] - 55790 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Балан Игорь - Бывшая [iv] - 55791 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Барабаш Юрий (Петлюра) - Конопля [iv] - 55792 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Барских Макс - Сльози [iv] - 55793 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Басков Николай - Туманы [iv] - 55794 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Белоусова Женя - Кричать [iv] - 55795 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Белоусова Женя - Я за тобой пойду [iv] - 55796 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">БиС - Ещё не поздно [iv] - 55797 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Богатырёв Руслан - Великий Гэтсби [iv] - 55798 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Богатырёв Руслан - Вода и пламя [iv] - 55799 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Богатырёв Руслан - Дворы и бары [iv] - 55800 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Богатырёв Руслан - Имей ввиду [iv] - 55801 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бонд с кнопкой - Маяки [version 2.0,iv,клип] - 55802 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Борткевич Леонид - Берёзовый сок [iv,клип] - 55803 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Босой Дмитрий - Истинная леди [iv] - 55804 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Босой Дмитрий - Модель XL [iv] - 55805 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бужинская Екатерина - Донечка моя [iv] - 55806 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бужинская Екатерина - Мамина любов [iv] - 55807 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бужинская Екатерина - Просила Бога (Про любов)[UA vers,iv] - 55808 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бужинская Екатерина, Павлік Віктор - Зорепад [iv] - 55809 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Буланова Татьяна - Колесо фортуны [iv] - 55810 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Буланова Татьяна - На разных берегах [iv] - 55811 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Булыгин Илья - До предела [iv] - 55812 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бумер (БумеR) - Воркутинский снег [iv] - 55813 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бучинская Наталия - Де би зараз я не була [iv] - 55814 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бучинская Наталия - Жінка [iv] - 55815 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бьянка, Зомб - Вызов [iv] - 55816 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваенга Елена - Лапки (Странное танго)[iv] - 55817 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваенга Елена - Перрон [iv] - 55818 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Вальтер Инна - Мы друг другу никто [iv] - 55819 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Вельвет - Никто не хочет быть один [iv] - 55820 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Винтаж (Анна Плетнёва) - Малахит [iv] - 55821 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Владимир - Под знаменем Отчизны [iv] - 55822 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Власова Ева - Ты счастлива [iv,клип] - 55823 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Волк Олег - Моя женщина [iv] - 55824 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Вольская Виолетта - С тобой (OST Иван Царевич и Серый Волк-3)[iv] - 55825 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Высоцкий Владимир - Дом хрустальный [iv] - 55826 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Гагарина Полина - До Луны и обратно (OST Домовёнок Кузя 2[iv] - 55827 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Гагарина Полина - Твоими руками [iv] - 55828 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Гамидов Мурат - Пидманула (&amp; Adam)[iv,клип] - 55829 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Герасимов Григорий - Бутылка крепкого вина [iv] - 55830 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Герасимов Григорий - Вернись ко мне во снах [iv] - 55831 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Глызин Алексей - Запоздалые цветы [iv] - 55832 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Глызин Алексей - Кто ты будешь [iv,клип] - 55833 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Гравитация - Безумная любовь [iv] - 55834 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Гравитация - Весенний мотив [iv] - 55835 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Гравитация - Звёзды гаснут [iv] - 55836 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Гравитация - Отпусти на волю [iv] - 55837 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Гравитация - Тот самый взгляд [iv] - 55838 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Гравитация - Украду твою любовь [iv] - 55839 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Гравитация - Умчаться вместе [iv] - 55840 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Гран-куражъ - Бессмертна ложь [iv] - 55841 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Грановский Гурам - Мой друг Андрей [iv] - 55842 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Грачевский Гоша, Лайли - Не держу [iv] - 55843 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Гребенщиков Михаил - Что же мы наделали [iv] - 55844 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Гребенщиков Михаил - Я влюбился [iv] - 55845 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Грицкан Михаил - Люблю життя [iv] - 55846 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дамбраускане Ольга - Просто так возьму тебе и позвоню [iv] - 55847 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ДДТ - Забери эту ночь [iv] - 55848 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ДДТ - Крыса [iv] - 55849 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ДДТ - Ночная пьеса [iv] - 55850 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ДДТ - Поэт [iv] - 55851 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ДДТ - Рабочий квартал (В рабочем квартале)[iv] - 55852 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Девятова Марина - Масленица [iv] - 55853 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дискотека Авария - Кукла [Vonamour remix,iv] - 55854 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дмитриенко Ваня - Многоэтажные чувства (OST Плакса-2)[iv] - 55855 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дмитриенко Ваня - Не могу дышать (OST Плакса-2)[iv] - 55856 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дмитриенко Ваня - Ртуть [iv] - 55857 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дора - Лонли лав [iv] - 55858 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дубровин Сергей - А мне бы проснуться [iv] - 55859 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дюмин Александр - Каторжанская [iv] - 55860 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дюмин Александр - Сочи Магадан [iv] - 55861 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дюмин Александр - Танька [iv] - 55862 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ежова Ирина - Белая берёза [iv] - 55863 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ёлка - Кайфово и глупо [iv] - 55864 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Жека (Евгений Григорьев) - Обожгла любовь [iv] - 55865 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Жолудев Александр, Вебер Анна - Колокольчиков звон [iv] - 55866 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Жолудев Александр, Вебер Анна - Новогоднее варьете [iv] - 55867 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Жолудев Александр, Вебер Анна - Отгремели салюты [iv] - 55868 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Жолудев Александр, Вебер Анна - Пришёл Новый год [iv] - 55869 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Завьялов Сергей - Дембель [iv] - 55870 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Заза Наполи - 90 60 90 [iv] - 55871 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Заза Наполи - Бабушки [iv] - 55872 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Заза Наполи - Брутальный мужчина [iv] - 55873 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Зара, Yopt, Санчес - Ты вернёшься [iv] - 55874 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Зінкевич Василь - Забудь печаль (Не знаю)[iv] - 55875 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Золотинка - Попала в сердце льдинка [iv] - 55876 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ицык Цыпер, Цыба Игорь - Понты [iv] - 55877 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ицык Цыпер, Цыба Игорь - Сон [iv] - 55878 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Йоала Яак - Не будет слёз [iv] - 55879 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Калина Виктор - Я рассветы зачерпну в свою рубашку [iv] - 55880 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Караулова Юлианна, Reznikov Studio - Вилы [iv] - 55881 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Каролина, Васюта Сергей - Кораблик [iv] - 55882 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кароль Тіна - Вище хмар [iv] - 55883 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кино, Glushkov Dmitry, LaraRai - Кукушка [iv,клип] - 55884 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">КлоуКома - Трасса 61 [iv] - 55885 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Колесников Олег - Волк [iv] - 55886 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Коновалов Евгений - Я еду на верблюде [iv] - 55887 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кордис Марина - Кофе [iv] - 55888 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Краймбрери Мари - Давай не ждать [iv] - 55889 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Круг Ирина - Колыбельная сыну [iv] - 55890 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крылов Сергей - Море [iv] - 55891 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кузин Игорь - Вены города [iv] - 55892 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кунижев Артур - Есть красивая [iv] - 55893 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Курган Александр, RoAmi - Как прежде [iv] - 55894 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Курский Владимир - Наколочка [iv] - 55895 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Куст Максим - Падал белый снег [iv] - 55896 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кутидзе Тамара, Аравский Игорь - Нити [iv] - 55897 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кучер - Время [iv] - 55898 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Лебедева Ольга - Зачем любить [iv] - 55899 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Левл Паша, Fargo - Ты для меня свет [iv] - 55900 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Легенара - Маршруты [iv] - 55901 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Легенара - Про Париж [iv] - 55902 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ленинград (Сергей Шнуров) - Менты [iv] - 55903 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Лисицын, Апрель Максим - Полюбила хулигана [iv] - 55904 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ломинский Александр - Будь моей (Нас любовь венчала)[iv] - 55905 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ЛСП - Дружить [iv] - 55906 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Людмил Огурченко - Техно [iv] - 55907 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Марсель, Guseva Katya DJ - Сколько бы жить будем [iv] - 55908 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Марфа - Белый кролик [iv] - 55909 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Матвиенко - Зомби апокалипсис [iv] - 55910 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Меладзе Константин, Тарасова София - Почему я [iv] - 55911 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Мёртвые осы - Я буду твоим Солнцем [iv] - 55912 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Милявская Лолита - Таксисты [iv] - 55913 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Многоточие, Dotsfam, Va84, Санчес - Стали старше [iv] - 55914 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Модная стрижка - Шампанское [iv] - 55915 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Моя Мишель - Зачем я [iv] - 55916 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Мужик из Сибири - Крепкий чай [iv] - 55917 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Мукка - Самолёты [iv] - 55918 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Мураками, Слот - Олдбой [iv] - 55919 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Натс Егор, М - Как ты дышишь [iv] - 55920 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Неодин - Солнце взойдёт [iv] - 55921 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Новиков Алексей, Шепилова Любовь - Лебеди на Патриарших [iv] - 55922 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Нрав - Страх [iv] - 55923 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Нэил Шери (Nail Shary) - Это делаем мы [iv] - 55924 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Обе-рек - Ты [2026 vers,iv] - 55925 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Одинцов Сергей - Давай с тобою [iv] - 55926 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ориентир, Mad Jozef - Моя Ева [iv] - 55927 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Орлов Сергей - Ждать тебя буду [iv] - 55928 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Осипова Любовь - Не переболеть [iv] - 55929 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Панфилов Никита - Я бы мир себе нарисовал [iv] - 55930 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Певчий дар - Я навеки буду твой [iv] - 55931 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пирожков Артур (Александр Ревва) - Самый красивый [iv] - 55932 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пневмослон - В пизду [iv,18+] - 55933 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пневмослон - Что ни день то поебень [iv,18+] - 55934 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Погорянская Алла - А жаль тебе я не жена [iv] - 55935 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Полотно Анатолий - Их умом Россию не понять [iv] - 55936 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Полотно Анатолий - Непогода [iv] - 55937 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Полотно Анатолий, Карманов Федя - Восточная [iv] - 55938 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Полотно Анатолий, Карманов Федя - Есть ещё и корабли [iv] - 55939 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Попович Іван - Золото Карпат [remix] - 55940 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Попович Іван - Файна [бэк] - 55941 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пропаганда - Жаль [iv] - 55942 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Путилов Евгений - Бархат алых роз [iv] - 55943 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Рай Рада - Не пройдёт любовь никогда [iv] - 55944 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Рефлекс, Ярушин Стас - Сойти с ума [iv] - 55945 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Росс Алёна - Проводи меня [iv] - 55946 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Росс Алёна - Хочешь буду я любимой [iv] - 55947 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Рубеж веков - Душечка [iv] - 55948 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Руденко Артур - Моя родная [iv] - 55949 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Руденко Леонид, Black Voron - Чёрный ворон [iv] - 55950 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Садовская Елена - Авария [iv] - 55951 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Санта Саша (Sasha Santa) - Обожаю [iv] - 55952 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">СДП - Среди миров [iv] - 55953 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сектор Газа - Як на хуторе [iv] - 55954 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Серябкина Ольга (Molly) - Под водой [iv] - 55955 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Слава - Факт [iv] - 55956 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Славянский Сергей - Белые ромашки [iv] - 55957 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Славянский Сергей - Время лечит боль [iv] - 55958 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Славянский Сергей - Девчонка с PlayBoy [iv] - 55959 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Славянский Сергей - Несколько капель микстуры [-+] - 55960 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Славянский Сергей - Ты лучшая [iv] - 55961 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сладкий сон, Васюта Сергей - Улетели птицы [iv] - 55962 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сотникова Анастасия - Вторая весна [iv] - 55963 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сотникова Анастасия - Ненавижу [iv] - 55964 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Спектакль Джо - Гость [iv] - 55965 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Странное исполнение - Прости [iv] - 55966 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сукачёв Гарик - За окошком месяц май [iv] - 55967 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сукачёв Гарик - Эрегированный [iv] - 55968 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сулима - Вдохновение [iv] - 55969 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Суп Харчо - В лучшем случае (OST Сломанная стрела)[iv] - 55970 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сухачёв Сергей - Бродягой я по жизни шёл [iv] - 55971 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тайпан, Li Za, Hydy - Падали [iv] - 55972 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тайпан, Ramione - Холодный кофе [iv] - 55973 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Терлеева Елена - Не прощу [iv] - 55974 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Технология - Сегодня ночью [iv] - 55975 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Токарев Антон - Держи [iv] - 55976 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Трофимов Женя, Комната культуры - История плавит лёд [iv] - 55977 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Трофимов Женя, Комната культуры - Крайний снег [iv] - 55978 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Туриченко Кирилл - Я тебя никогда никому не отдам [iv] - 55979 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тхагалегов Мурат - Сегодня подшофе [iv] - 55980 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Успенская Любовь, Jakone, Kiliana - Плакала надежда [iv] - 55981 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Фандорин Рома - У нас не было ничего [iv] - 55982 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Флит - Зелёный танк [iv] - 55983 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Форум, Рогожин Сергей - На соседней улице [iv] - 55984 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ханна - Русская красавица [iv] - 55985 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Цісик Квітка (Kaсey) - Два кольори [-] - 55986 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Цісик Квітка (Kaсey) - Коханий [-] - 55987 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Цісик Квітка (Kaсey) - Місто спить [бэк] - 55988 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Чумаков Алексей - Время [iv] - 55989 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Шафрана, Богдан - Шёпот ангела [iv] - 55990 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Швец Алёна - Плохая девочка [iv] - 55991 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Швец Динара - Мы с тобой [iv] - 55992 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Шевченко Константин - Твой звонок [iv] - 55993 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Шелег Алина - Женское счастье [iv] - 55994 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Шоколад - Ты на звонки не отвечай (Прости прощай)[iv] - 55995 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Шоркина Ирина - Запоздалая любовь [iv] - 55996 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ЭGO - Хулиган [iv] - 55997 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Электрослабость - Новогодний Вадим [iv] - 55998 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Электрослабость - ПГТТ [iv] - 55999 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ЭллО - Борись [iv] - 56000 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Это радио - По весне и по любви [iv] - 56001 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ягода - Считалка [iv] - 56002 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Янглун - Краски [iv] - 56003 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Яшникова Екатерина - Вернуться [iv] - 56004 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">2 Chainz, Khalifa Wiz - We own it (Fast &amp; Furious)[iv] - 56006 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">2rbina 2rista - Бруталити [iv,18+] - 56007 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">10AGE, Сай Анет - Любовь за деньги [iv] - 56005 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Alphaville - Dance with me [-] - 56008 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Alter Bridge - Blackbird [-] - 56009 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Altug Emre - Bu kadar mi [бэк] - 56010 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Artik, Asti Anna, Крид Егор - Karma [iv] - 56011 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Asti Anna, Билан Дима - Эпилог [iv] - 56012 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bennett Mikhail - If love could keep you [iv] - 56013 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Boyka Mia - Клеопатра [iv] - 56014 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Brookln the, Adresov the - О мама я в неё влюблён [iv] - 56015 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ComedoZ - Знакомая [iv] - 56016 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dashi - Птичка [iv] - 56017 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dream Team - Тише чем страх [iv] - 56018 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Eighteen, Элджей - Shar [iv] - 56019 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Evan Onion - Твои глаза [iv] - 56020 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gayazovs Brothers (Братья Гаязовы) - Фиеста [iv] - 56021 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ghost - Mary on a cross [iv] - 56022 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Him - Vampire heart [iv] - 56023 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Icegergert - G woman [iv] - 56024 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Instasamka, Бузова Ольга - Я хочу [iv] - 56025 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kamazz -  Трава у дома (Земля в иллюминаторе)[iv] - 56026 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Keith Toby - As good as i once was [iv] - 56027 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ken Tee - Сон [iv] - 56028 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kentukki, Влад пиво - Замигает свет [iv] - 56029 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kolenin - Образ [iv] - 56030 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lady Diana - Мама не узнает [-] - 56031 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lovv66 - Май май [iv] - 56032 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Macan, Saluki - Запрещаю забывать [iv] - 56033 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mav-d, MiyaGi, Panda Andy - Темнота [iv,18+] - 56034 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Midrigan - По белому снегу [iv] - 56035 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Milash - Просто так [iv] - 56036 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mirolybova - Бог есть любовь [iv] - 56037 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Moreart - Tom Ford [iv,18+] - 56038 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Muse - The handler [iv] - 56039 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nansi, Sidorov - Пепел [iv] - 56040 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nasty Babe - Гаснет свет [iv] - 56041 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">NeoNate - Наши корабли [iv] - 56042 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nesvoy - Дождись меня [iv] - 56043 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nika &amp; Rey - Под слоем льда [iv] - 56044 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Niki Four, Alta Alex - Как ты там [iv] - 56045 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Niletto, Бурундук - Привет пока [iv] - 56046 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nodahsa - Эмоциональный импотент [iv] - 56047 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">NЮ (Юрий Николаенко) - Такая красивая [iv] - 56048 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Orxan - Антидепрессанты [iv] - 56049 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Osbourne Ozzy - Mama i'm coming home [iv] - 56050 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Presley Elvis - Love me tender [-v] - 56051 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pridvorova - Мистер Икс [iv] - 56052 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">R.Riccardo - Бежать [iv] - 56053 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Radiohead - Let down [iv] - 56054 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rusty - Хочу быть рядом [iv] - 56055 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sayan - Мальборо [iv] - 56056 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Scirena - Я разбиваюсь [iv] - 56057 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Scirena, Jamik - Так много лишнего [iv] - 56058 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Shamo - Чегери [iv] - 56059 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">SK-AI projecT - Дарья [iv] - 56060 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sola project - Я выйду замуж [iv] - 56061 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stigmata - Время [iv] - 56062 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stone Brandon (Брендон Стоун) - Ты звезда [iv] - 56063 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sula Fray - Льётся дождь [iv] - 56064 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">T1One, Prime Vova - Танцуй для меня [iv] - 56065 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Toni - Забываю прошлое [iv] - 56066 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tritia, Минаева Ксения - Хорошие девочки [iv] - 56067 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">U-Topia - Duncan [iv] - 56068 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">V $ X V PRiNCE - После дождя [iv] - 56069 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vance joy - Riptide [iv] - 56070 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Via65 - А ей бы настоящую любовь [iv] - 56071 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Wavdealer - Зеркало (Zerkalo)[iv] - 56072 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Xolidayboy - Грустная и красивая [iv] - 56073 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">YC POP - 24 карата [iv] - 56074 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zergerli Roza, Крутой Игорь - Кино [iv] - 56075 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zoloto - Рёбра [iv] - 56076 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Аигел - Топи (High)(OST Топи)[iv] - 56077 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Аксёнов Виталий - Копилочка [iv] - 56078 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Александровский Сергей - Бабье лето [iv] - 56079 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Александровский Сергей - Ваше Высочество [iv] - 56080 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Александровский Сергей - Грусть [iv] - 56081 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Александровский Сергей - Душечка [iv] - 56082 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Александровский Сергей - Звёзды падали с небес [iv] - 56083 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Александровский Сергей - Как же мне тебя не любить [iv] - 56084 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Александровский Сергей - Мне до тебя [iv] - 56085 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Александровский Сергей - Недосказанность [iv] - 56086 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Александровский Сергей - Неласковый февраль [iv] - 56087 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Александровский Сергей - У моей любви глаза твои [iv] - 56088 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Александровский Сергей - Чёрный цвет тебе идёт [iv] - 56089 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Александровский Сергей - Чёт или нечёт [iv] - 56090 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Александровский Сергей - Чудаки [iv] - 56091 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Алёна.exe - Батя [iv,18+] - 56092 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Алсу, Ay Yola - Ay bylbylym [iv] - 56093 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Алсу, Крутой Игорь - Мама не знает [iv] - 56094 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Анри - Лей [iv] - 56095 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Артур - Спасибо небу что живой [iv] - 56096 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ассаи - Другие берега [iv] - 56097 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Балан Игорь - Загуляю до утра [iv] - 56098 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Баста, Гуф - Из песни слов не выкинешь [iv] - 56099 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Благов Слава - Просто любить [iv] - 56100 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бонд с кнопкой - Декаданс [iv] - 56101 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бригадный подряд - Попса [iv] - 56102 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бузова Ольга - Раненые раны [iv] - 56103 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Буланова Татьяна - Ветер пел [iv] - 56104 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Буланова Татьяна - Имею право быть счастливой [iv] - 56105 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Буланова Татьяна - Ладонями неба [iv] - 56106 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Быков Сергей, Matur - Жил один скрипач [iv] - 56107 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бьянка - На лавочке [iv] - 56108 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваенга Елена - Каюсь [iv] - 56109 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Вейсова Ольга - Ты любовь не отпускай [iv] - 56110 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Влади Наталья - Каждому по любви [iv] - 56111 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Власова Ева - Без тебя [-+] - 56112 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Гаврилова Юлия - Путь 555 [iv] - 56113 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Гвердцители Тамара - Оркестр любви [iv] - 56114 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Гравитация - Позови меня [iv] - 56115 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Гравитация - Ты моя мелодия [iv] - 56116 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Гравитация - Улетают птицы [iv] - 56117 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Громова Диана - Запах кожи [iv] - 56118 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дайнеко Виктория - Когда начинается настоящая жизнь [iv] - 56119 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Евстигнеева Олеся - Пасха пасочка [iv] - 56120 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Егорова Алёна - Парковка [iv] - 56121 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Жека, Вечорко Валерий - Брат мой друг мой [iv] - 56122 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Закшевский Александр - Нажми курок [iv] - 56123 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Зейналян Сергей - Паруса [iv] - 56124 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Зоя - Человечек [iv] - 56125 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ивановна Зоя - Мальчик [iv] - 56126 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Инь-Ян - Человек [iv] - 56127 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">какОска - Грейся [iv] - 56128 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кирпа Алеся (Lesya Kir) - Капитан [iv] - 56129 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Клава Кока - В моём сердце [iv] - 56130 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Клава Кока - Как я люблю тебя [iv] - 56131 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Коган Юлия - Соло на нервах [iv] - 56132 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Комбинация - Ход конём [iv] - 56133 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кравц, Асия - Не доверяй [iv] - 56134 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крайм Волшебник - Береги себя [iv] - 56135 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Куба Валентин - Жора подержи мой макинтош [iv] - 56136 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кузин Игорь - Танец родных огней [iv] - 56137 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кузин Игорь - Чёрные глаза и мёд [iv] - 56138 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Купание обезьяны в тёплой воде - Бэтмен [iv] - 56139 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Курский Владимир - Волчья доля [iv] - 56140 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Куртукова Татьяна - Краса [iv] - 56141 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Куртукова Татьяна - Не спеши [iv] - 56142 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Легенара - Искрами [iv] - 56143 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ленинград (Сергей Шнуров) - Зверь [iv] - 56144 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ленинград (Сергей Шнуров) - Король и Шут [iv] - 56145 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Линочка Ли, Звонкий Андрей - Любить тебя 2.0 [iv] - 56146 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Любимцев Евгений - Жора подержи мой макинтош [iv] - 56147 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Любэ - Ша [iv] - 56148 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ляпис Трубецкой - Снежная королева [iv] - 56149 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Максимова Елена - Тебя не отпущу [iv] - 56150 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Мартин, Тринадцать карат - Водопадами [iv] - 56151 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Маршал Александр - Высоцкому [iv] - 56152 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Маханаим - Ты прости Господь [iv] - 56153 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Мишин Сёма - Наизусть [iv] - 56154 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Мужик из Сибири (Александр Конев) - Хотеть не вредно [iv] - 56155 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Мукка - Пустота [iv] - 56156 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Назранов Альберт - Одному [iv] - 56157 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Назранов Альберт - Сердце [iv] - 56158 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Небрежный Тема - Живой [iv] - 56159 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Одинцов Сергей - Благодарю [iv] - 56160 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Операция Пластилин - Закат закат [iv] - 56161 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пахоменко Мария - Ненаглядный мой [iv] - 56162 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пилот - Вольная птица [iv] - 56163 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пилот - Пять пограничных состояний [iv] - 56164 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Покровский, Чайный - Детство [iv] - 56165 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Полищук Леся - Я не боюсь [iv] - 56166 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Потомучто - Бально танцевательный кружок [iv] - 56167 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Путилов Евгений - Какая же [iv] - 56168 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пятый элемент - Свет в янтаре [iv] - 56169 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Раменских - Не весело [iv] - 56170 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ранетки, Травма - О тебе [iv] - 56171 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Романов Дмитрий - После сорока [iv] - 56172 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Руви - Люди любят [iv] - 56173 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Руки вверх - Разные [iv] - 56174 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Салагати Карина - По глазам [iv] - 56175 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Самбурская Настасья - Одноразовый [iv] - 56176 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">СДП - И у светлого дома тревожно [iv] - 56177 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">СДП - Ты такая ж простая как все [iv] - 56178 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сектор Газа - Сельский туалет [iv] - 56179 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Семенович Анна, Шаляпин Прохор - Мужичок под каблучок [iv] - 56180 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Славянский Сергей, Пушнова Анжелика - С тобою вместе [бэк,+] - 56181 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сладкий сон, Васюта Сергей - Алые розы [iv] - 56182 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сладкий сон, Васюта Сергей - Босоногая девчонка [iv] - 56183 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Смолин Илья - Пой поле [iv] - 56184 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Спектакль Джо - Памяти М.Ю. Горшенева [iv] - 56185 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сукачёв Гарик - Полюби меня [-] - 56186 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сукачёв Гарик - Полюби меня [бэк] - 56187 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Суханкина Маргарита, Petrakoff - На дискотеке [iv] - 56188 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Теркулова Диана - Любовь злодейка [iv,18+] - 56189 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Триагрутрика - Биг сити лайф [iv] - 56190 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Триада (Нигатив) - Мадам [iv] - 56191 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Трикиша Андрей - Авиатехники [iv] - 56192 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Фарт Володя - Случайная встреча [iv] - 56193 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Фролова Елена - Благодарю [iv] - 56194 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Хасанова Гузель - Иллюзии [iv] - 56195 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Хитобои, Самбурская Настасья - Зодиак [iv,18+] - 56196 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Хордаев Мухтар - Мы все играем роли [iv] - 56197 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Храмов Андрей - Я тебя найду [iv] - 56198 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Хуснутдинов Эдуард - Судьба дорога [iv] - 56199 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Чеботина Люся - Мотив преступления [iv] - 56200 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Швец Алёна - Капучино [iv] - 56201 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Швец Динара - Ты мой самый лучший [iv] - 56202 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Экспресс - Жора подержи мой макинтош [iv] - 56203 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -11116,3270 +13252,6836 @@
       <c r="A688" t="s">
         <v>623</v>
       </c>
     </row>
     <row r="689" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A689" t="s">
         <v>833</v>
       </c>
     </row>
     <row r="690" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A690" t="s">
         <v>834</v>
       </c>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A1:A691">
     <sortCondition ref="A1:A691"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{69A3818E-F87E-4DF2-A3BD-4D0A389D8C05}">
-  <dimension ref="A1:A634"/>
+  <dimension ref="A1:A656"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="91.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>1092</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
-        <v>1093</v>
+        <v>1734</v>
       </c>
     </row>
     <row r="3" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>1090</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="4" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>1091</v>
+        <v>1090</v>
       </c>
     </row>
     <row r="5" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>1094</v>
+        <v>1732</v>
       </c>
     </row>
     <row r="6" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>1095</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="7" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>1096</v>
+        <v>1733</v>
       </c>
     </row>
     <row r="8" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>1461</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="9" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>1097</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="10" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>1462</v>
+        <v>1096</v>
       </c>
     </row>
     <row r="11" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>1098</v>
+        <v>1461</v>
       </c>
     </row>
     <row r="12" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>1463</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="13" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>1099</v>
+        <v>1462</v>
       </c>
     </row>
     <row r="14" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>1701</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="15" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>1100</v>
+        <v>1735</v>
       </c>
     </row>
     <row r="16" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>1101</v>
+        <v>1463</v>
       </c>
     </row>
     <row r="17" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>1702</v>
+        <v>1099</v>
       </c>
     </row>
     <row r="18" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>1102</v>
+        <v>1701</v>
       </c>
     </row>
     <row r="19" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>1464</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="20" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>1103</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="21" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>1104</v>
+        <v>1736</v>
       </c>
     </row>
     <row r="22" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>1659</v>
+        <v>1737</v>
       </c>
     </row>
     <row r="23" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>1105</v>
+        <v>1702</v>
       </c>
     </row>
     <row r="24" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>1106</v>
+        <v>1102</v>
       </c>
     </row>
     <row r="25" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>1465</v>
+        <v>1464</v>
       </c>
     </row>
     <row r="26" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>1107</v>
+        <v>1103</v>
       </c>
     </row>
     <row r="27" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>1108</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="28" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>1660</v>
+        <v>1738</v>
       </c>
     </row>
     <row r="29" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>1466</v>
+        <v>1659</v>
       </c>
     </row>
     <row r="30" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>1661</v>
+        <v>1739</v>
       </c>
     </row>
     <row r="31" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>1109</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="32" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>1662</v>
+        <v>1106</v>
       </c>
     </row>
     <row r="33" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>1663</v>
+        <v>1465</v>
       </c>
     </row>
     <row r="34" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>1664</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="35" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>1110</v>
+        <v>1740</v>
       </c>
     </row>
     <row r="36" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>1665</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="37" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>1666</v>
+        <v>1660</v>
       </c>
     </row>
     <row r="38" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>1467</v>
+        <v>1466</v>
       </c>
     </row>
     <row r="39" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>1111</v>
+        <v>1661</v>
       </c>
     </row>
     <row r="40" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>1112</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="41" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>1113</v>
+        <v>1662</v>
       </c>
     </row>
     <row r="42" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>1114</v>
+        <v>1663</v>
       </c>
     </row>
     <row r="43" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>1468</v>
+        <v>1664</v>
       </c>
     </row>
     <row r="44" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
     </row>
     <row r="45" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>1667</v>
+        <v>1665</v>
       </c>
     </row>
     <row r="46" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>1116</v>
+        <v>1666</v>
       </c>
     </row>
     <row r="47" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>1117</v>
+        <v>1467</v>
       </c>
     </row>
     <row r="48" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>1469</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="49" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>1118</v>
+        <v>1112</v>
       </c>
     </row>
     <row r="50" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>1119</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="51" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>1668</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="52" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>1703</v>
+        <v>1468</v>
       </c>
     </row>
     <row r="53" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>1704</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="54" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>1705</v>
+        <v>1667</v>
       </c>
     </row>
     <row r="55" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>1120</v>
+        <v>1116</v>
       </c>
     </row>
     <row r="56" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>1706</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="57" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>1707</v>
+        <v>1469</v>
       </c>
     </row>
     <row r="58" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>1121</v>
+        <v>1118</v>
       </c>
     </row>
     <row r="59" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>1708</v>
+        <v>1741</v>
       </c>
     </row>
     <row r="60" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>1709</v>
+        <v>1119</v>
       </c>
     </row>
     <row r="61" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>1710</v>
+        <v>1668</v>
       </c>
     </row>
     <row r="62" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>1711</v>
+        <v>1703</v>
       </c>
     </row>
     <row r="63" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>1712</v>
+        <v>1704</v>
       </c>
     </row>
     <row r="64" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>1122</v>
+        <v>1705</v>
       </c>
     </row>
     <row r="65" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>1123</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="66" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>1124</v>
+        <v>1706</v>
       </c>
     </row>
     <row r="67" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>1125</v>
+        <v>1707</v>
       </c>
     </row>
     <row r="68" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
     </row>
     <row r="69" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>1127</v>
+        <v>1708</v>
       </c>
     </row>
     <row r="70" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>1128</v>
+        <v>1709</v>
       </c>
     </row>
     <row r="71" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>1669</v>
+        <v>1710</v>
       </c>
     </row>
     <row r="72" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>1129</v>
+        <v>1711</v>
       </c>
     </row>
     <row r="73" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>1470</v>
+        <v>1712</v>
       </c>
     </row>
     <row r="74" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>1130</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="75" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>1471</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="76" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>1131</v>
+        <v>1124</v>
       </c>
     </row>
     <row r="77" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>1132</v>
+        <v>1125</v>
       </c>
     </row>
     <row r="78" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>1369</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="79" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>1133</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="80" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>1472</v>
+        <v>1128</v>
       </c>
     </row>
     <row r="81" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>1134</v>
+        <v>1669</v>
       </c>
     </row>
     <row r="82" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>1473</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="83" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>1670</v>
+        <v>1470</v>
       </c>
     </row>
     <row r="84" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
     </row>
     <row r="85" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>1136</v>
+        <v>1471</v>
       </c>
     </row>
     <row r="86" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>1370</v>
+        <v>1131</v>
       </c>
     </row>
     <row r="87" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="88" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>1371</v>
+        <v>1369</v>
       </c>
     </row>
     <row r="89" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>1372</v>
+        <v>1133</v>
       </c>
     </row>
     <row r="90" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>1373</v>
+        <v>1472</v>
       </c>
     </row>
     <row r="91" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>1374</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="92" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>1375</v>
+        <v>1473</v>
       </c>
     </row>
     <row r="93" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>1713</v>
+        <v>1670</v>
       </c>
     </row>
     <row r="94" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="95" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
     </row>
     <row r="96" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>1140</v>
+        <v>1370</v>
       </c>
     </row>
     <row r="97" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>1141</v>
+        <v>1137</v>
       </c>
     </row>
     <row r="98" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>1142</v>
+        <v>1371</v>
       </c>
     </row>
     <row r="99" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>1143</v>
+        <v>1372</v>
       </c>
     </row>
     <row r="100" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>1448</v>
+        <v>1373</v>
       </c>
     </row>
     <row r="101" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>1144</v>
+        <v>1374</v>
       </c>
     </row>
     <row r="102" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>1145</v>
+        <v>1375</v>
       </c>
     </row>
     <row r="103" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>1146</v>
+        <v>1713</v>
       </c>
     </row>
     <row r="104" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>1147</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="105" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>1148</v>
+        <v>1139</v>
       </c>
     </row>
     <row r="106" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>1149</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="107" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>1150</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="108" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>1151</v>
+        <v>1142</v>
       </c>
     </row>
     <row r="109" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>1635</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="110" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>1474</v>
+        <v>1448</v>
       </c>
     </row>
     <row r="111" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>1152</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="112" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>1153</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="113" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>1475</v>
+        <v>1146</v>
       </c>
     </row>
     <row r="114" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>1154</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="115" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>1155</v>
+        <v>1148</v>
       </c>
     </row>
     <row r="116" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>1156</v>
+        <v>1149</v>
       </c>
     </row>
     <row r="117" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>1157</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="118" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>1158</v>
+        <v>1151</v>
       </c>
     </row>
     <row r="119" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>1159</v>
+        <v>1635</v>
       </c>
     </row>
     <row r="120" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>1160</v>
+        <v>1474</v>
       </c>
     </row>
     <row r="121" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>1161</v>
+        <v>1152</v>
       </c>
     </row>
     <row r="122" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>1162</v>
+        <v>1153</v>
       </c>
     </row>
     <row r="123" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>1476</v>
+        <v>1475</v>
       </c>
     </row>
     <row r="124" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>1477</v>
+        <v>1154</v>
       </c>
     </row>
     <row r="125" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>1163</v>
+        <v>1155</v>
       </c>
     </row>
     <row r="126" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>1164</v>
+        <v>1156</v>
       </c>
     </row>
     <row r="127" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>1165</v>
+        <v>1157</v>
       </c>
     </row>
     <row r="128" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>1478</v>
+        <v>1158</v>
       </c>
     </row>
     <row r="129" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>1166</v>
+        <v>1159</v>
       </c>
     </row>
     <row r="130" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>1167</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="131" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>1168</v>
+        <v>1161</v>
       </c>
     </row>
     <row r="132" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>1169</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="133" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
-        <v>1170</v>
+        <v>1476</v>
       </c>
     </row>
     <row r="134" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>1171</v>
+        <v>1477</v>
       </c>
     </row>
     <row r="135" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>1172</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="136" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
-        <v>1173</v>
+        <v>1164</v>
       </c>
     </row>
     <row r="137" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
-        <v>1479</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="138" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
-        <v>1636</v>
+        <v>1478</v>
       </c>
     </row>
     <row r="139" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
-        <v>1174</v>
+        <v>1166</v>
       </c>
     </row>
     <row r="140" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>1175</v>
+        <v>1167</v>
       </c>
     </row>
     <row r="141" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
-        <v>1176</v>
+        <v>1168</v>
       </c>
     </row>
     <row r="142" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
-        <v>1177</v>
+        <v>1169</v>
       </c>
     </row>
     <row r="143" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
-        <v>1178</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="144" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
-        <v>1179</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="145" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
-        <v>1180</v>
+        <v>1172</v>
       </c>
     </row>
     <row r="146" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
-        <v>1480</v>
+        <v>1173</v>
       </c>
     </row>
     <row r="147" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
-        <v>1449</v>
+        <v>1479</v>
       </c>
     </row>
     <row r="148" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
-        <v>1181</v>
+        <v>1636</v>
       </c>
     </row>
     <row r="149" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
-        <v>1450</v>
+        <v>1174</v>
       </c>
     </row>
     <row r="150" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
-        <v>1481</v>
+        <v>1175</v>
       </c>
     </row>
     <row r="151" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
-        <v>1482</v>
+        <v>1176</v>
       </c>
     </row>
     <row r="152" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
-        <v>1483</v>
+        <v>1177</v>
       </c>
     </row>
     <row r="153" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
-        <v>1451</v>
+        <v>1178</v>
       </c>
     </row>
     <row r="154" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
-        <v>1452</v>
+        <v>1179</v>
       </c>
     </row>
     <row r="155" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
-        <v>1453</v>
+        <v>1180</v>
       </c>
     </row>
     <row r="156" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
-        <v>1454</v>
+        <v>1480</v>
       </c>
     </row>
     <row r="157" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
-        <v>1484</v>
+        <v>1449</v>
       </c>
     </row>
     <row r="158" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A158" t="s">
-        <v>1485</v>
+        <v>1181</v>
       </c>
     </row>
     <row r="159" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A159" t="s">
-        <v>1486</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="160" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
-        <v>1182</v>
+        <v>1481</v>
       </c>
     </row>
     <row r="161" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A161" t="s">
-        <v>1183</v>
+        <v>1482</v>
       </c>
     </row>
     <row r="162" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A162" t="s">
-        <v>1184</v>
+        <v>1483</v>
       </c>
     </row>
     <row r="163" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A163" t="s">
-        <v>1185</v>
+        <v>1451</v>
       </c>
     </row>
     <row r="164" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A164" t="s">
-        <v>1487</v>
+        <v>1452</v>
       </c>
     </row>
     <row r="165" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A165" t="s">
-        <v>1186</v>
+        <v>1453</v>
       </c>
     </row>
     <row r="166" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A166" t="s">
-        <v>1187</v>
+        <v>1454</v>
       </c>
     </row>
     <row r="167" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A167" t="s">
-        <v>1488</v>
+        <v>1484</v>
       </c>
     </row>
     <row r="168" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A168" t="s">
-        <v>1637</v>
+        <v>1485</v>
       </c>
     </row>
     <row r="169" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A169" t="s">
-        <v>1489</v>
+        <v>1486</v>
       </c>
     </row>
     <row r="170" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A170" t="s">
-        <v>1490</v>
+        <v>1182</v>
       </c>
     </row>
     <row r="171" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A171" t="s">
-        <v>1188</v>
+        <v>1183</v>
       </c>
     </row>
     <row r="172" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A172" t="s">
-        <v>1189</v>
+        <v>1184</v>
       </c>
     </row>
     <row r="173" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A173" t="s">
-        <v>1190</v>
+        <v>1185</v>
       </c>
     </row>
     <row r="174" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A174" t="s">
-        <v>1491</v>
+        <v>1487</v>
       </c>
     </row>
     <row r="175" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A175" t="s">
-        <v>1191</v>
+        <v>1186</v>
       </c>
     </row>
     <row r="176" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A176" t="s">
-        <v>1492</v>
+        <v>1187</v>
       </c>
     </row>
     <row r="177" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A177" t="s">
-        <v>1493</v>
+        <v>1488</v>
       </c>
     </row>
     <row r="178" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A178" t="s">
-        <v>1192</v>
+        <v>1637</v>
       </c>
     </row>
     <row r="179" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A179" t="s">
-        <v>1193</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="180" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A180" t="s">
-        <v>1194</v>
+        <v>1490</v>
       </c>
     </row>
     <row r="181" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A181" t="s">
-        <v>1195</v>
+        <v>1188</v>
       </c>
     </row>
     <row r="182" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A182" t="s">
-        <v>1196</v>
+        <v>1189</v>
       </c>
     </row>
     <row r="183" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A183" t="s">
-        <v>1197</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="184" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A184" t="s">
-        <v>1198</v>
+        <v>1491</v>
       </c>
     </row>
     <row r="185" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A185" t="s">
-        <v>1199</v>
+        <v>1191</v>
       </c>
     </row>
     <row r="186" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A186" t="s">
-        <v>1200</v>
+        <v>1492</v>
       </c>
     </row>
     <row r="187" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A187" t="s">
-        <v>1201</v>
+        <v>1493</v>
       </c>
     </row>
     <row r="188" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A188" t="s">
-        <v>1494</v>
+        <v>1192</v>
       </c>
     </row>
     <row r="189" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A189" t="s">
-        <v>1202</v>
+        <v>1193</v>
       </c>
     </row>
     <row r="190" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A190" t="s">
-        <v>1203</v>
+        <v>1194</v>
       </c>
     </row>
     <row r="191" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A191" t="s">
-        <v>1204</v>
+        <v>1195</v>
       </c>
     </row>
     <row r="192" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A192" t="s">
-        <v>1205</v>
+        <v>1196</v>
       </c>
     </row>
     <row r="193" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A193" t="s">
-        <v>1206</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="194" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A194" t="s">
-        <v>1495</v>
+        <v>1198</v>
       </c>
     </row>
     <row r="195" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A195" t="s">
-        <v>1496</v>
+        <v>1199</v>
       </c>
     </row>
     <row r="196" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A196" t="s">
-        <v>1497</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="197" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A197" t="s">
-        <v>1207</v>
+        <v>1201</v>
       </c>
     </row>
     <row r="198" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A198" t="s">
-        <v>1498</v>
+        <v>1494</v>
       </c>
     </row>
     <row r="199" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A199" t="s">
-        <v>1499</v>
+        <v>1202</v>
       </c>
     </row>
     <row r="200" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A200" t="s">
-        <v>1500</v>
+        <v>1203</v>
       </c>
     </row>
     <row r="201" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A201" t="s">
-        <v>1501</v>
+        <v>1204</v>
       </c>
     </row>
     <row r="202" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A202" t="s">
-        <v>1208</v>
+        <v>1205</v>
       </c>
     </row>
     <row r="203" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A203" t="s">
-        <v>1714</v>
+        <v>1206</v>
       </c>
     </row>
     <row r="204" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A204" t="s">
-        <v>1209</v>
+        <v>1495</v>
       </c>
     </row>
     <row r="205" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A205" t="s">
-        <v>1502</v>
+        <v>1496</v>
       </c>
     </row>
     <row r="206" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A206" t="s">
-        <v>1503</v>
+        <v>1497</v>
       </c>
     </row>
     <row r="207" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A207" t="s">
-        <v>1504</v>
+        <v>1207</v>
       </c>
     </row>
     <row r="208" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A208" t="s">
-        <v>1210</v>
+        <v>1498</v>
       </c>
     </row>
     <row r="209" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A209" t="s">
-        <v>1211</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="210" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A210" t="s">
-        <v>1505</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="211" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A211" t="s">
-        <v>1212</v>
+        <v>1501</v>
       </c>
     </row>
     <row r="212" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A212" t="s">
-        <v>1671</v>
+        <v>1208</v>
       </c>
     </row>
     <row r="213" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A213" t="s">
-        <v>1506</v>
+        <v>1714</v>
       </c>
     </row>
     <row r="214" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A214" t="s">
-        <v>1672</v>
+        <v>1209</v>
       </c>
     </row>
     <row r="215" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A215" t="s">
-        <v>1213</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="216" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A216" t="s">
-        <v>1507</v>
+        <v>1503</v>
       </c>
     </row>
     <row r="217" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A217" t="s">
-        <v>1214</v>
+        <v>1504</v>
       </c>
     </row>
     <row r="218" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A218" t="s">
-        <v>1673</v>
+        <v>1210</v>
       </c>
     </row>
     <row r="219" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A219" t="s">
-        <v>1674</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="220" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A220" t="s">
-        <v>1675</v>
+        <v>1505</v>
       </c>
     </row>
     <row r="221" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A221" t="s">
-        <v>1676</v>
+        <v>1212</v>
       </c>
     </row>
     <row r="222" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A222" t="s">
-        <v>1215</v>
+        <v>1671</v>
       </c>
     </row>
     <row r="223" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A223" t="s">
-        <v>1508</v>
+        <v>1506</v>
       </c>
     </row>
     <row r="224" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A224" t="s">
-        <v>1509</v>
+        <v>1672</v>
       </c>
     </row>
     <row r="225" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A225" t="s">
-        <v>1510</v>
+        <v>1213</v>
       </c>
     </row>
     <row r="226" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A226" t="s">
-        <v>1216</v>
+        <v>1507</v>
       </c>
     </row>
     <row r="227" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A227" t="s">
-        <v>1715</v>
+        <v>1214</v>
       </c>
     </row>
     <row r="228" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A228" t="s">
-        <v>1511</v>
+        <v>1673</v>
       </c>
     </row>
     <row r="229" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A229" t="s">
-        <v>1217</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="230" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A230" t="s">
-        <v>1218</v>
+        <v>1675</v>
       </c>
     </row>
     <row r="231" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A231" t="s">
-        <v>1219</v>
+        <v>1676</v>
       </c>
     </row>
     <row r="232" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A232" t="s">
-        <v>1220</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="233" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A233" t="s">
-        <v>1221</v>
+        <v>1508</v>
       </c>
     </row>
     <row r="234" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A234" t="s">
-        <v>1222</v>
+        <v>1509</v>
       </c>
     </row>
     <row r="235" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A235" t="s">
-        <v>1223</v>
+        <v>1510</v>
       </c>
     </row>
     <row r="236" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A236" t="s">
-        <v>1638</v>
+        <v>1216</v>
       </c>
     </row>
     <row r="237" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A237" t="s">
-        <v>1512</v>
+        <v>1715</v>
       </c>
     </row>
     <row r="238" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A238" t="s">
-        <v>1224</v>
+        <v>1511</v>
       </c>
     </row>
     <row r="239" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A239" t="s">
-        <v>1406</v>
+        <v>1217</v>
       </c>
     </row>
     <row r="240" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A240" t="s">
-        <v>1407</v>
+        <v>1218</v>
       </c>
     </row>
     <row r="241" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A241" t="s">
-        <v>1408</v>
+        <v>1219</v>
       </c>
     </row>
     <row r="242" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A242" t="s">
-        <v>1409</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="243" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A243" t="s">
-        <v>1513</v>
+        <v>1221</v>
       </c>
     </row>
     <row r="244" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A244" t="s">
-        <v>1514</v>
+        <v>1222</v>
       </c>
     </row>
     <row r="245" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A245" t="s">
-        <v>1515</v>
+        <v>1223</v>
       </c>
     </row>
     <row r="246" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A246" t="s">
-        <v>1225</v>
+        <v>1638</v>
       </c>
     </row>
     <row r="247" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A247" t="s">
-        <v>1226</v>
+        <v>1512</v>
       </c>
     </row>
     <row r="248" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A248" t="s">
-        <v>1227</v>
+        <v>1224</v>
       </c>
     </row>
     <row r="249" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A249" t="s">
-        <v>1228</v>
+        <v>1406</v>
       </c>
     </row>
     <row r="250" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A250" t="s">
-        <v>1516</v>
+        <v>1407</v>
       </c>
     </row>
     <row r="251" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A251" t="s">
-        <v>1229</v>
+        <v>1408</v>
       </c>
     </row>
     <row r="252" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A252" t="s">
-        <v>1230</v>
+        <v>1409</v>
       </c>
     </row>
     <row r="253" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A253" t="s">
-        <v>1231</v>
+        <v>1513</v>
       </c>
     </row>
     <row r="254" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A254" t="s">
-        <v>1232</v>
+        <v>1514</v>
       </c>
     </row>
     <row r="255" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A255" t="s">
-        <v>1233</v>
+        <v>1515</v>
       </c>
     </row>
     <row r="256" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A256" t="s">
-        <v>1234</v>
+        <v>1225</v>
       </c>
     </row>
     <row r="257" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A257" t="s">
-        <v>1517</v>
+        <v>1226</v>
       </c>
     </row>
     <row r="258" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A258" t="s">
-        <v>1235</v>
+        <v>1227</v>
       </c>
     </row>
     <row r="259" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A259" t="s">
-        <v>1236</v>
+        <v>1228</v>
       </c>
     </row>
     <row r="260" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A260" t="s">
-        <v>1237</v>
+        <v>1516</v>
       </c>
     </row>
     <row r="261" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A261" t="s">
-        <v>1238</v>
+        <v>1229</v>
       </c>
     </row>
     <row r="262" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A262" t="s">
-        <v>1518</v>
+        <v>1230</v>
       </c>
     </row>
     <row r="263" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A263" t="s">
-        <v>1239</v>
+        <v>1231</v>
       </c>
     </row>
     <row r="264" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A264" t="s">
-        <v>1519</v>
+        <v>1232</v>
       </c>
     </row>
     <row r="265" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A265" t="s">
-        <v>1240</v>
+        <v>1233</v>
       </c>
     </row>
     <row r="266" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A266" t="s">
-        <v>1410</v>
+        <v>1234</v>
       </c>
     </row>
     <row r="267" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A267" t="s">
-        <v>1411</v>
+        <v>1517</v>
       </c>
     </row>
     <row r="268" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A268" t="s">
-        <v>1241</v>
+        <v>1235</v>
       </c>
     </row>
     <row r="269" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A269" t="s">
-        <v>1242</v>
+        <v>1236</v>
       </c>
     </row>
     <row r="270" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A270" t="s">
-        <v>1243</v>
+        <v>1237</v>
       </c>
     </row>
     <row r="271" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A271" t="s">
-        <v>1455</v>
+        <v>1238</v>
       </c>
     </row>
     <row r="272" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A272" t="s">
-        <v>1244</v>
+        <v>1518</v>
       </c>
     </row>
     <row r="273" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A273" t="s">
-        <v>1245</v>
+        <v>1239</v>
       </c>
     </row>
     <row r="274" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A274" t="s">
-        <v>1246</v>
+        <v>1519</v>
       </c>
     </row>
     <row r="275" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A275" t="s">
-        <v>1247</v>
+        <v>1240</v>
       </c>
     </row>
     <row r="276" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A276" t="s">
-        <v>1248</v>
+        <v>1410</v>
       </c>
     </row>
     <row r="277" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A277" t="s">
-        <v>1249</v>
+        <v>1411</v>
       </c>
     </row>
     <row r="278" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A278" t="s">
-        <v>1520</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="279" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A279" t="s">
-        <v>1677</v>
+        <v>1242</v>
       </c>
     </row>
     <row r="280" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A280" t="s">
-        <v>1678</v>
+        <v>1243</v>
       </c>
     </row>
     <row r="281" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A281" t="s">
-        <v>1250</v>
+        <v>1455</v>
       </c>
     </row>
     <row r="282" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A282" t="s">
-        <v>1251</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="283" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A283" t="s">
-        <v>1252</v>
+        <v>1245</v>
       </c>
     </row>
     <row r="284" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A284" t="s">
-        <v>1253</v>
+        <v>1246</v>
       </c>
     </row>
     <row r="285" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A285" t="s">
-        <v>1521</v>
+        <v>1247</v>
       </c>
     </row>
     <row r="286" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A286" t="s">
-        <v>1679</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="287" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A287" t="s">
-        <v>1254</v>
+        <v>1249</v>
       </c>
     </row>
     <row r="288" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A288" t="s">
-        <v>1412</v>
+        <v>1520</v>
       </c>
     </row>
     <row r="289" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A289" t="s">
-        <v>1413</v>
+        <v>1677</v>
       </c>
     </row>
     <row r="290" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A290" t="s">
-        <v>1414</v>
+        <v>1678</v>
       </c>
     </row>
     <row r="291" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A291" t="s">
-        <v>1415</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="292" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A292" t="s">
-        <v>1416</v>
+        <v>1251</v>
       </c>
     </row>
     <row r="293" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A293" t="s">
-        <v>1417</v>
+        <v>1252</v>
       </c>
     </row>
     <row r="294" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A294" t="s">
-        <v>1418</v>
+        <v>1253</v>
       </c>
     </row>
     <row r="295" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A295" t="s">
-        <v>1419</v>
+        <v>1521</v>
       </c>
     </row>
     <row r="296" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A296" t="s">
-        <v>1456</v>
+        <v>1679</v>
       </c>
     </row>
     <row r="297" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A297" t="s">
-        <v>1457</v>
+        <v>1254</v>
       </c>
     </row>
     <row r="298" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A298" t="s">
-        <v>1458</v>
+        <v>1412</v>
       </c>
     </row>
     <row r="299" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A299" t="s">
-        <v>1522</v>
+        <v>1413</v>
       </c>
     </row>
     <row r="300" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A300" t="s">
-        <v>1523</v>
+        <v>1414</v>
       </c>
     </row>
     <row r="301" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A301" t="s">
-        <v>1524</v>
+        <v>1415</v>
       </c>
     </row>
     <row r="302" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A302" t="s">
-        <v>1680</v>
+        <v>1416</v>
       </c>
     </row>
     <row r="303" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A303" t="s">
-        <v>1255</v>
+        <v>1417</v>
       </c>
     </row>
     <row r="304" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A304" t="s">
-        <v>1256</v>
+        <v>1418</v>
       </c>
     </row>
     <row r="305" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A305" t="s">
-        <v>1257</v>
+        <v>1419</v>
       </c>
     </row>
     <row r="306" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A306" t="s">
-        <v>1681</v>
+        <v>1456</v>
       </c>
     </row>
     <row r="307" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A307" t="s">
-        <v>1258</v>
+        <v>1457</v>
       </c>
     </row>
     <row r="308" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A308" t="s">
-        <v>1259</v>
+        <v>1458</v>
       </c>
     </row>
     <row r="309" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A309" t="s">
-        <v>1525</v>
+        <v>1522</v>
       </c>
     </row>
     <row r="310" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A310" t="s">
-        <v>1260</v>
+        <v>1523</v>
       </c>
     </row>
     <row r="311" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A311" t="s">
-        <v>1261</v>
+        <v>1524</v>
       </c>
     </row>
     <row r="312" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A312" t="s">
-        <v>1420</v>
+        <v>1680</v>
       </c>
     </row>
     <row r="313" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A313" t="s">
-        <v>1526</v>
+        <v>1255</v>
       </c>
     </row>
     <row r="314" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A314" t="s">
-        <v>1527</v>
+        <v>1256</v>
       </c>
     </row>
     <row r="315" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A315" t="s">
-        <v>1528</v>
+        <v>1257</v>
       </c>
     </row>
     <row r="316" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A316" t="s">
-        <v>1529</v>
+        <v>1681</v>
       </c>
     </row>
     <row r="317" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A317" t="s">
-        <v>1530</v>
+        <v>1258</v>
       </c>
     </row>
     <row r="318" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A318" t="s">
-        <v>1531</v>
+        <v>1259</v>
       </c>
     </row>
     <row r="319" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A319" t="s">
-        <v>1532</v>
+        <v>1525</v>
       </c>
     </row>
     <row r="320" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A320" t="s">
-        <v>1533</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="321" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A321" t="s">
-        <v>1534</v>
+        <v>1261</v>
       </c>
     </row>
     <row r="322" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A322" t="s">
-        <v>1535</v>
+        <v>1420</v>
       </c>
     </row>
     <row r="323" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A323" t="s">
-        <v>1262</v>
+        <v>1526</v>
       </c>
     </row>
     <row r="324" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A324" t="s">
-        <v>1536</v>
+        <v>1527</v>
       </c>
     </row>
     <row r="325" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A325" t="s">
-        <v>1537</v>
+        <v>1528</v>
       </c>
     </row>
     <row r="326" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A326" t="s">
-        <v>1538</v>
+        <v>1529</v>
       </c>
     </row>
     <row r="327" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A327" t="s">
-        <v>1539</v>
+        <v>1530</v>
       </c>
     </row>
     <row r="328" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A328" t="s">
-        <v>1682</v>
+        <v>1531</v>
       </c>
     </row>
     <row r="329" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A329" t="s">
-        <v>1540</v>
+        <v>1532</v>
       </c>
     </row>
     <row r="330" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A330" t="s">
-        <v>1541</v>
+        <v>1533</v>
       </c>
     </row>
     <row r="331" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A331" t="s">
-        <v>1542</v>
+        <v>1534</v>
       </c>
     </row>
     <row r="332" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A332" t="s">
-        <v>1263</v>
+        <v>1535</v>
       </c>
     </row>
     <row r="333" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A333" t="s">
-        <v>1639</v>
+        <v>1262</v>
       </c>
     </row>
     <row r="334" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A334" t="s">
-        <v>1543</v>
+        <v>1536</v>
       </c>
     </row>
     <row r="335" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A335" t="s">
-        <v>1264</v>
+        <v>1537</v>
       </c>
     </row>
     <row r="336" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A336" t="s">
-        <v>1265</v>
+        <v>1538</v>
       </c>
     </row>
     <row r="337" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A337" t="s">
-        <v>1266</v>
+        <v>1539</v>
       </c>
     </row>
     <row r="338" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A338" t="s">
-        <v>1421</v>
+        <v>1682</v>
       </c>
     </row>
     <row r="339" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A339" t="s">
-        <v>1422</v>
+        <v>1540</v>
       </c>
     </row>
     <row r="340" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A340" t="s">
-        <v>1423</v>
+        <v>1541</v>
       </c>
     </row>
     <row r="341" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A341" t="s">
-        <v>1424</v>
+        <v>1542</v>
       </c>
     </row>
     <row r="342" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A342" t="s">
-        <v>1544</v>
+        <v>1263</v>
       </c>
     </row>
     <row r="343" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A343" t="s">
-        <v>1267</v>
+        <v>1639</v>
       </c>
     </row>
     <row r="344" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A344" t="s">
-        <v>1459</v>
+        <v>1543</v>
       </c>
     </row>
     <row r="345" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A345" t="s">
-        <v>1268</v>
+        <v>1264</v>
       </c>
     </row>
     <row r="346" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A346" t="s">
-        <v>1269</v>
+        <v>1265</v>
       </c>
     </row>
     <row r="347" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A347" t="s">
-        <v>1545</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="348" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A348" t="s">
-        <v>1546</v>
+        <v>1421</v>
       </c>
     </row>
     <row r="349" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A349" t="s">
-        <v>1376</v>
+        <v>1422</v>
       </c>
     </row>
     <row r="350" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A350" t="s">
-        <v>1377</v>
+        <v>1423</v>
       </c>
     </row>
     <row r="351" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A351" t="s">
-        <v>1378</v>
+        <v>1424</v>
       </c>
     </row>
     <row r="352" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A352" t="s">
-        <v>1547</v>
+        <v>1544</v>
       </c>
     </row>
     <row r="353" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A353" t="s">
-        <v>1548</v>
+        <v>1267</v>
       </c>
     </row>
     <row r="354" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A354" t="s">
-        <v>1549</v>
+        <v>1459</v>
       </c>
     </row>
     <row r="355" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A355" t="s">
-        <v>1683</v>
+        <v>1268</v>
       </c>
     </row>
     <row r="356" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A356" t="s">
-        <v>1684</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="357" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A357" t="s">
-        <v>1685</v>
+        <v>1545</v>
       </c>
     </row>
     <row r="358" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A358" t="s">
-        <v>1686</v>
+        <v>1546</v>
       </c>
     </row>
     <row r="359" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A359" t="s">
-        <v>1687</v>
+        <v>1376</v>
       </c>
     </row>
     <row r="360" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A360" t="s">
-        <v>1688</v>
+        <v>1377</v>
       </c>
     </row>
     <row r="361" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A361" t="s">
-        <v>1689</v>
+        <v>1378</v>
       </c>
     </row>
     <row r="362" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A362" t="s">
-        <v>1690</v>
+        <v>1547</v>
       </c>
     </row>
     <row r="363" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A363" t="s">
-        <v>1691</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="364" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A364" t="s">
-        <v>1270</v>
+        <v>1549</v>
       </c>
     </row>
     <row r="365" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A365" t="s">
-        <v>1425</v>
+        <v>1683</v>
       </c>
     </row>
     <row r="366" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A366" t="s">
-        <v>1379</v>
+        <v>1684</v>
       </c>
     </row>
     <row r="367" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A367" t="s">
-        <v>1550</v>
+        <v>1685</v>
       </c>
     </row>
     <row r="368" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A368" t="s">
-        <v>1271</v>
+        <v>1686</v>
       </c>
     </row>
     <row r="369" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A369" t="s">
-        <v>1272</v>
+        <v>1687</v>
       </c>
     </row>
     <row r="370" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A370" t="s">
-        <v>1551</v>
+        <v>1688</v>
       </c>
     </row>
     <row r="371" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A371" t="s">
-        <v>1552</v>
+        <v>1689</v>
       </c>
     </row>
     <row r="372" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A372" t="s">
-        <v>1553</v>
+        <v>1690</v>
       </c>
     </row>
     <row r="373" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A373" t="s">
-        <v>1554</v>
+        <v>1691</v>
       </c>
     </row>
     <row r="374" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A374" t="s">
-        <v>1426</v>
+        <v>1270</v>
       </c>
     </row>
     <row r="375" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A375" t="s">
-        <v>1555</v>
+        <v>1425</v>
       </c>
     </row>
     <row r="376" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A376" t="s">
-        <v>1556</v>
+        <v>1379</v>
       </c>
     </row>
     <row r="377" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A377" t="s">
-        <v>1557</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="378" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A378" t="s">
-        <v>1558</v>
+        <v>1271</v>
       </c>
     </row>
     <row r="379" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A379" t="s">
-        <v>1559</v>
+        <v>1272</v>
       </c>
     </row>
     <row r="380" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A380" t="s">
-        <v>1560</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="381" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A381" t="s">
-        <v>1561</v>
+        <v>1552</v>
       </c>
     </row>
     <row r="382" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A382" t="s">
-        <v>1562</v>
+        <v>1553</v>
       </c>
     </row>
     <row r="383" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A383" t="s">
-        <v>1563</v>
+        <v>1554</v>
       </c>
     </row>
     <row r="384" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A384" t="s">
-        <v>1564</v>
+        <v>1426</v>
       </c>
     </row>
     <row r="385" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A385" t="s">
-        <v>1565</v>
+        <v>1555</v>
       </c>
     </row>
     <row r="386" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A386" t="s">
-        <v>1566</v>
+        <v>1556</v>
       </c>
     </row>
     <row r="387" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A387" t="s">
-        <v>1567</v>
+        <v>1557</v>
       </c>
     </row>
     <row r="388" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A388" t="s">
-        <v>1568</v>
+        <v>1558</v>
       </c>
     </row>
     <row r="389" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A389" t="s">
-        <v>1692</v>
+        <v>1559</v>
       </c>
     </row>
     <row r="390" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A390" t="s">
-        <v>1716</v>
+        <v>1560</v>
       </c>
     </row>
     <row r="391" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A391" t="s">
-        <v>1273</v>
+        <v>1561</v>
       </c>
     </row>
     <row r="392" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A392" t="s">
-        <v>1569</v>
+        <v>1562</v>
       </c>
     </row>
     <row r="393" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A393" t="s">
-        <v>1570</v>
+        <v>1563</v>
       </c>
     </row>
     <row r="394" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A394" t="s">
-        <v>1274</v>
+        <v>1564</v>
       </c>
     </row>
     <row r="395" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A395" t="s">
-        <v>1717</v>
+        <v>1565</v>
       </c>
     </row>
     <row r="396" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A396" t="s">
-        <v>1693</v>
+        <v>1566</v>
       </c>
     </row>
     <row r="397" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A397" t="s">
-        <v>1694</v>
+        <v>1567</v>
       </c>
     </row>
     <row r="398" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A398" t="s">
-        <v>1571</v>
+        <v>1568</v>
       </c>
     </row>
     <row r="399" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A399" t="s">
-        <v>1640</v>
+        <v>1692</v>
       </c>
     </row>
     <row r="400" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A400" t="s">
-        <v>1641</v>
+        <v>1716</v>
       </c>
     </row>
     <row r="401" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A401" t="s">
-        <v>1695</v>
+        <v>1273</v>
       </c>
     </row>
     <row r="402" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A402" t="s">
-        <v>1642</v>
+        <v>1569</v>
       </c>
     </row>
     <row r="403" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A403" t="s">
-        <v>1427</v>
+        <v>1570</v>
       </c>
     </row>
     <row r="404" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A404" t="s">
-        <v>1428</v>
+        <v>1274</v>
       </c>
     </row>
     <row r="405" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A405" t="s">
-        <v>1429</v>
+        <v>1717</v>
       </c>
     </row>
     <row r="406" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A406" t="s">
-        <v>1430</v>
+        <v>1693</v>
       </c>
     </row>
     <row r="407" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A407" t="s">
-        <v>1431</v>
+        <v>1694</v>
       </c>
     </row>
     <row r="408" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A408" t="s">
-        <v>1275</v>
+        <v>1571</v>
       </c>
     </row>
     <row r="409" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A409" t="s">
-        <v>1276</v>
+        <v>1640</v>
       </c>
     </row>
     <row r="410" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A410" t="s">
-        <v>1432</v>
+        <v>1641</v>
       </c>
     </row>
     <row r="411" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A411" t="s">
-        <v>1277</v>
+        <v>1695</v>
       </c>
     </row>
     <row r="412" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A412" t="s">
-        <v>1433</v>
+        <v>1642</v>
       </c>
     </row>
     <row r="413" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A413" t="s">
-        <v>1278</v>
+        <v>1427</v>
       </c>
     </row>
     <row r="414" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A414" t="s">
-        <v>1434</v>
+        <v>1428</v>
       </c>
     </row>
     <row r="415" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A415" t="s">
-        <v>1435</v>
+        <v>1429</v>
       </c>
     </row>
     <row r="416" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A416" t="s">
-        <v>1279</v>
+        <v>1430</v>
       </c>
     </row>
     <row r="417" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A417" t="s">
-        <v>1436</v>
+        <v>1431</v>
       </c>
     </row>
     <row r="418" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A418" t="s">
-        <v>1437</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="419" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A419" t="s">
-        <v>1438</v>
+        <v>1276</v>
       </c>
     </row>
     <row r="420" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A420" t="s">
-        <v>1439</v>
+        <v>1432</v>
       </c>
     </row>
     <row r="421" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A421" t="s">
-        <v>1440</v>
+        <v>1277</v>
       </c>
     </row>
     <row r="422" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A422" t="s">
-        <v>1441</v>
+        <v>1433</v>
       </c>
     </row>
     <row r="423" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A423" t="s">
-        <v>1280</v>
+        <v>1278</v>
       </c>
     </row>
     <row r="424" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A424" t="s">
-        <v>1442</v>
+        <v>1434</v>
       </c>
     </row>
     <row r="425" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A425" t="s">
-        <v>1281</v>
+        <v>1435</v>
       </c>
     </row>
     <row r="426" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A426" t="s">
-        <v>1282</v>
+        <v>1279</v>
       </c>
     </row>
     <row r="427" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A427" t="s">
-        <v>1443</v>
+        <v>1436</v>
       </c>
     </row>
     <row r="428" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A428" t="s">
-        <v>1444</v>
+        <v>1437</v>
       </c>
     </row>
     <row r="429" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A429" t="s">
-        <v>1283</v>
+        <v>1438</v>
       </c>
     </row>
     <row r="430" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A430" t="s">
-        <v>1284</v>
+        <v>1439</v>
       </c>
     </row>
     <row r="431" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A431" t="s">
-        <v>1285</v>
+        <v>1440</v>
       </c>
     </row>
     <row r="432" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A432" t="s">
-        <v>1445</v>
+        <v>1441</v>
       </c>
     </row>
     <row r="433" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A433" t="s">
-        <v>1286</v>
+        <v>1280</v>
       </c>
     </row>
     <row r="434" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A434" t="s">
-        <v>1446</v>
+        <v>1442</v>
       </c>
     </row>
     <row r="435" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A435" t="s">
-        <v>1287</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="436" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A436" t="s">
-        <v>1572</v>
+        <v>1282</v>
       </c>
     </row>
     <row r="437" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A437" t="s">
-        <v>1288</v>
+        <v>1443</v>
       </c>
     </row>
     <row r="438" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A438" t="s">
-        <v>1289</v>
+        <v>1444</v>
       </c>
     </row>
     <row r="439" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A439" t="s">
-        <v>1290</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="440" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A440" t="s">
-        <v>1291</v>
+        <v>1284</v>
       </c>
     </row>
     <row r="441" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A441" t="s">
-        <v>1292</v>
+        <v>1285</v>
       </c>
     </row>
     <row r="442" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A442" t="s">
-        <v>1293</v>
+        <v>1445</v>
       </c>
     </row>
     <row r="443" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A443" t="s">
-        <v>1294</v>
+        <v>1286</v>
       </c>
     </row>
     <row r="444" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A444" t="s">
-        <v>1295</v>
+        <v>1446</v>
       </c>
     </row>
     <row r="445" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A445" t="s">
-        <v>1296</v>
+        <v>1287</v>
       </c>
     </row>
     <row r="446" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A446" t="s">
-        <v>1297</v>
+        <v>1572</v>
       </c>
     </row>
     <row r="447" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A447" t="s">
-        <v>1298</v>
+        <v>1288</v>
       </c>
     </row>
     <row r="448" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A448" t="s">
-        <v>1299</v>
+        <v>1289</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" t="s">
-        <v>1300</v>
+        <v>1290</v>
       </c>
     </row>
     <row r="450" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A450" t="s">
-        <v>1573</v>
+        <v>1291</v>
       </c>
     </row>
     <row r="451" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A451" t="s">
-        <v>1574</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="452" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A452" t="s">
-        <v>1301</v>
+        <v>1293</v>
       </c>
     </row>
     <row r="453" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A453" t="s">
-        <v>1302</v>
+        <v>1294</v>
       </c>
     </row>
     <row r="454" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A454" t="s">
-        <v>1303</v>
+        <v>1295</v>
       </c>
     </row>
     <row r="455" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A455" t="s">
-        <v>1304</v>
+        <v>1296</v>
       </c>
     </row>
     <row r="456" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A456" t="s">
-        <v>1305</v>
+        <v>1297</v>
       </c>
     </row>
     <row r="457" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A457" t="s">
-        <v>1306</v>
+        <v>1298</v>
       </c>
     </row>
     <row r="458" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A458" t="s">
-        <v>1575</v>
+        <v>1299</v>
       </c>
     </row>
     <row r="459" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A459" t="s">
-        <v>1307</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="460" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A460" t="s">
-        <v>1308</v>
+        <v>1573</v>
       </c>
     </row>
     <row r="461" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A461" t="s">
-        <v>1309</v>
+        <v>1574</v>
       </c>
     </row>
     <row r="462" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A462" t="s">
-        <v>1310</v>
+        <v>1301</v>
       </c>
     </row>
     <row r="463" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A463" t="s">
-        <v>1311</v>
+        <v>1302</v>
       </c>
     </row>
     <row r="464" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A464" t="s">
-        <v>1718</v>
+        <v>1303</v>
       </c>
     </row>
     <row r="465" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A465" t="s">
-        <v>1312</v>
+        <v>1304</v>
       </c>
     </row>
     <row r="466" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A466" t="s">
-        <v>1576</v>
+        <v>1305</v>
       </c>
     </row>
     <row r="467" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A467" t="s">
-        <v>1643</v>
+        <v>1306</v>
       </c>
     </row>
     <row r="468" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A468" t="s">
-        <v>1644</v>
+        <v>1575</v>
       </c>
     </row>
     <row r="469" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A469" t="s">
-        <v>1577</v>
+        <v>1307</v>
       </c>
     </row>
     <row r="470" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A470" t="s">
-        <v>1578</v>
+        <v>1308</v>
       </c>
     </row>
     <row r="471" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A471" t="s">
-        <v>1313</v>
+        <v>1309</v>
       </c>
     </row>
     <row r="472" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A472" t="s">
-        <v>1579</v>
+        <v>1310</v>
       </c>
     </row>
     <row r="473" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A473" t="s">
-        <v>1580</v>
+        <v>1311</v>
       </c>
     </row>
     <row r="474" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A474" t="s">
-        <v>1581</v>
+        <v>1718</v>
       </c>
     </row>
     <row r="475" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A475" t="s">
-        <v>1582</v>
+        <v>1312</v>
       </c>
     </row>
     <row r="476" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A476" t="s">
-        <v>1583</v>
+        <v>1576</v>
       </c>
     </row>
     <row r="477" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A477" t="s">
-        <v>1584</v>
+        <v>1643</v>
       </c>
     </row>
     <row r="478" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A478" t="s">
-        <v>1585</v>
+        <v>1644</v>
       </c>
     </row>
     <row r="479" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A479" t="s">
-        <v>1586</v>
+        <v>1577</v>
       </c>
     </row>
     <row r="480" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A480" t="s">
-        <v>1587</v>
+        <v>1578</v>
       </c>
     </row>
     <row r="481" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A481" t="s">
-        <v>1588</v>
+        <v>1313</v>
       </c>
     </row>
     <row r="482" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A482" t="s">
-        <v>1589</v>
+        <v>1579</v>
       </c>
     </row>
     <row r="483" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A483" t="s">
-        <v>1590</v>
+        <v>1580</v>
       </c>
     </row>
     <row r="484" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A484" t="s">
-        <v>1645</v>
+        <v>1581</v>
       </c>
     </row>
     <row r="485" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A485" t="s">
-        <v>1646</v>
+        <v>1582</v>
       </c>
     </row>
     <row r="486" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A486" t="s">
-        <v>1591</v>
+        <v>1583</v>
       </c>
     </row>
     <row r="487" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A487" t="s">
-        <v>1314</v>
+        <v>1584</v>
       </c>
     </row>
     <row r="488" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A488" t="s">
-        <v>1696</v>
+        <v>1585</v>
       </c>
     </row>
     <row r="489" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A489" t="s">
-        <v>1315</v>
+        <v>1586</v>
       </c>
     </row>
     <row r="490" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A490" t="s">
-        <v>1592</v>
+        <v>1587</v>
       </c>
     </row>
     <row r="491" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A491" t="s">
-        <v>1316</v>
+        <v>1588</v>
       </c>
     </row>
     <row r="492" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A492" t="s">
-        <v>1317</v>
+        <v>1589</v>
       </c>
     </row>
     <row r="493" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A493" t="s">
-        <v>1593</v>
+        <v>1590</v>
       </c>
     </row>
     <row r="494" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A494" t="s">
-        <v>1318</v>
+        <v>1645</v>
       </c>
     </row>
     <row r="495" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A495" t="s">
-        <v>1319</v>
+        <v>1646</v>
       </c>
     </row>
     <row r="496" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A496" t="s">
-        <v>1594</v>
+        <v>1591</v>
       </c>
     </row>
     <row r="497" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A497" t="s">
-        <v>1647</v>
+        <v>1314</v>
       </c>
     </row>
     <row r="498" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A498" t="s">
-        <v>1320</v>
+        <v>1696</v>
       </c>
     </row>
     <row r="499" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A499" t="s">
-        <v>1648</v>
+        <v>1315</v>
       </c>
     </row>
     <row r="500" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A500" t="s">
-        <v>1649</v>
+        <v>1592</v>
       </c>
     </row>
     <row r="501" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A501" t="s">
-        <v>1321</v>
+        <v>1724</v>
       </c>
     </row>
     <row r="502" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A502" t="s">
-        <v>1595</v>
+        <v>1725</v>
       </c>
     </row>
     <row r="503" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A503" t="s">
-        <v>1596</v>
+        <v>1742</v>
       </c>
     </row>
     <row r="504" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A504" t="s">
-        <v>1322</v>
+        <v>1726</v>
       </c>
     </row>
     <row r="505" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A505" t="s">
-        <v>1323</v>
+        <v>1727</v>
       </c>
     </row>
     <row r="506" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A506" t="s">
-        <v>1447</v>
+        <v>1743</v>
       </c>
     </row>
     <row r="507" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A507" t="s">
-        <v>1650</v>
+        <v>1316</v>
       </c>
     </row>
     <row r="508" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A508" t="s">
-        <v>1597</v>
+        <v>1728</v>
       </c>
     </row>
     <row r="509" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A509" t="s">
-        <v>1324</v>
+        <v>1317</v>
       </c>
     </row>
     <row r="510" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A510" t="s">
-        <v>1598</v>
+        <v>1744</v>
       </c>
     </row>
     <row r="511" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A511" t="s">
-        <v>1651</v>
+        <v>1729</v>
       </c>
     </row>
     <row r="512" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A512" t="s">
-        <v>1652</v>
+        <v>1730</v>
       </c>
     </row>
     <row r="513" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A513" t="s">
-        <v>1325</v>
+        <v>1745</v>
       </c>
     </row>
     <row r="514" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A514" t="s">
-        <v>1326</v>
+        <v>1731</v>
       </c>
     </row>
     <row r="515" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A515" t="s">
-        <v>1599</v>
+        <v>1593</v>
       </c>
     </row>
     <row r="516" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A516" t="s">
-        <v>1327</v>
+        <v>1318</v>
       </c>
     </row>
     <row r="517" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A517" t="s">
-        <v>1328</v>
+        <v>1319</v>
       </c>
     </row>
     <row r="518" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A518" t="s">
-        <v>1380</v>
+        <v>1594</v>
       </c>
     </row>
     <row r="519" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A519" t="s">
-        <v>1600</v>
+        <v>1647</v>
       </c>
     </row>
     <row r="520" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A520" t="s">
-        <v>1601</v>
+        <v>1320</v>
       </c>
     </row>
     <row r="521" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A521" t="s">
-        <v>1329</v>
+        <v>1648</v>
       </c>
     </row>
     <row r="522" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A522" t="s">
-        <v>1602</v>
+        <v>1649</v>
       </c>
     </row>
     <row r="523" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A523" t="s">
-        <v>1330</v>
+        <v>1321</v>
       </c>
     </row>
     <row r="524" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A524" t="s">
-        <v>1381</v>
+        <v>1595</v>
       </c>
     </row>
     <row r="525" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A525" t="s">
-        <v>1331</v>
+        <v>1596</v>
       </c>
     </row>
     <row r="526" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A526" t="s">
-        <v>1382</v>
+        <v>1322</v>
       </c>
     </row>
     <row r="527" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A527" t="s">
-        <v>1603</v>
+        <v>1323</v>
       </c>
     </row>
     <row r="528" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A528" t="s">
-        <v>1383</v>
+        <v>1447</v>
       </c>
     </row>
     <row r="529" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A529" t="s">
-        <v>1604</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="530" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A530" t="s">
-        <v>1332</v>
+        <v>1597</v>
       </c>
     </row>
     <row r="531" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A531" t="s">
-        <v>1653</v>
+        <v>1324</v>
       </c>
     </row>
     <row r="532" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A532" t="s">
-        <v>1654</v>
+        <v>1598</v>
       </c>
     </row>
     <row r="533" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A533" t="s">
-        <v>1605</v>
+        <v>1651</v>
       </c>
     </row>
     <row r="534" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A534" t="s">
-        <v>1606</v>
+        <v>1652</v>
       </c>
     </row>
     <row r="535" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A535" t="s">
-        <v>1607</v>
+        <v>1325</v>
       </c>
     </row>
     <row r="536" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A536" t="s">
-        <v>1719</v>
+        <v>1326</v>
       </c>
     </row>
     <row r="537" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A537" t="s">
-        <v>1333</v>
+        <v>1599</v>
       </c>
     </row>
     <row r="538" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A538" t="s">
-        <v>1334</v>
+        <v>1327</v>
       </c>
     </row>
     <row r="539" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A539" t="s">
-        <v>1384</v>
+        <v>1328</v>
       </c>
     </row>
     <row r="540" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A540" t="s">
-        <v>1720</v>
+        <v>1380</v>
       </c>
     </row>
     <row r="541" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A541" t="s">
-        <v>1335</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="542" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A542" t="s">
-        <v>1385</v>
+        <v>1601</v>
       </c>
     </row>
     <row r="543" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A543" t="s">
-        <v>1336</v>
+        <v>1329</v>
       </c>
     </row>
     <row r="544" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A544" t="s">
-        <v>1337</v>
+        <v>1602</v>
       </c>
     </row>
     <row r="545" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A545" t="s">
-        <v>1338</v>
+        <v>1330</v>
       </c>
     </row>
     <row r="546" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A546" t="s">
-        <v>1339</v>
+        <v>1381</v>
       </c>
     </row>
     <row r="547" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A547" t="s">
-        <v>1386</v>
+        <v>1331</v>
       </c>
     </row>
     <row r="548" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A548" t="s">
-        <v>1340</v>
+        <v>1382</v>
       </c>
     </row>
     <row r="549" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A549" t="s">
-        <v>1341</v>
+        <v>1603</v>
       </c>
     </row>
     <row r="550" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A550" t="s">
-        <v>1342</v>
+        <v>1383</v>
       </c>
     </row>
     <row r="551" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A551" t="s">
-        <v>1343</v>
+        <v>1604</v>
       </c>
     </row>
     <row r="552" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A552" t="s">
-        <v>1387</v>
+        <v>1332</v>
       </c>
     </row>
     <row r="553" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A553" t="s">
-        <v>1388</v>
+        <v>1653</v>
       </c>
     </row>
     <row r="554" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A554" t="s">
-        <v>1697</v>
+        <v>1654</v>
       </c>
     </row>
     <row r="555" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A555" t="s">
-        <v>1608</v>
+        <v>1605</v>
       </c>
     </row>
     <row r="556" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A556" t="s">
-        <v>1609</v>
+        <v>1606</v>
       </c>
     </row>
     <row r="557" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A557" t="s">
-        <v>1610</v>
+        <v>1607</v>
       </c>
     </row>
     <row r="558" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A558" t="s">
-        <v>1344</v>
+        <v>1719</v>
       </c>
     </row>
     <row r="559" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A559" t="s">
-        <v>1611</v>
+        <v>1333</v>
       </c>
     </row>
     <row r="560" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A560" t="s">
-        <v>1612</v>
+        <v>1334</v>
       </c>
     </row>
     <row r="561" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A561" t="s">
-        <v>1613</v>
+        <v>1384</v>
       </c>
     </row>
     <row r="562" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A562" t="s">
-        <v>1345</v>
+        <v>1720</v>
       </c>
     </row>
     <row r="563" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A563" t="s">
-        <v>1389</v>
+        <v>1335</v>
       </c>
     </row>
     <row r="564" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A564" t="s">
-        <v>1721</v>
+        <v>1385</v>
       </c>
     </row>
     <row r="565" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A565" t="s">
-        <v>1722</v>
+        <v>1336</v>
       </c>
     </row>
     <row r="566" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A566" t="s">
-        <v>1346</v>
+        <v>1337</v>
       </c>
     </row>
     <row r="567" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A567" t="s">
-        <v>1347</v>
+        <v>1338</v>
       </c>
     </row>
     <row r="568" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A568" t="s">
-        <v>1348</v>
+        <v>1339</v>
       </c>
     </row>
     <row r="569" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A569" t="s">
-        <v>1614</v>
+        <v>1386</v>
       </c>
     </row>
     <row r="570" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A570" t="s">
-        <v>1349</v>
+        <v>1340</v>
       </c>
     </row>
     <row r="571" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A571" t="s">
-        <v>1615</v>
+        <v>1341</v>
       </c>
     </row>
     <row r="572" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A572" t="s">
-        <v>1350</v>
+        <v>1342</v>
       </c>
     </row>
     <row r="573" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A573" t="s">
-        <v>1616</v>
+        <v>1343</v>
       </c>
     </row>
     <row r="574" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A574" t="s">
-        <v>1351</v>
+        <v>1387</v>
       </c>
     </row>
     <row r="575" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A575" t="s">
-        <v>1390</v>
+        <v>1388</v>
       </c>
     </row>
     <row r="576" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A576" t="s">
-        <v>1698</v>
+        <v>1697</v>
       </c>
     </row>
     <row r="577" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A577" t="s">
-        <v>1655</v>
+        <v>1608</v>
       </c>
     </row>
     <row r="578" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A578" t="s">
-        <v>1656</v>
+        <v>1609</v>
       </c>
     </row>
     <row r="579" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A579" t="s">
-        <v>1699</v>
+        <v>1610</v>
       </c>
     </row>
     <row r="580" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A580" t="s">
-        <v>1657</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="581" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A581" t="s">
-        <v>1617</v>
+        <v>1611</v>
       </c>
     </row>
     <row r="582" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A582" t="s">
-        <v>1352</v>
+        <v>1612</v>
       </c>
     </row>
     <row r="583" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A583" t="s">
-        <v>1353</v>
+        <v>1613</v>
       </c>
     </row>
     <row r="584" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A584" t="s">
-        <v>1354</v>
+        <v>1345</v>
       </c>
     </row>
     <row r="585" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A585" t="s">
-        <v>1355</v>
+        <v>1389</v>
       </c>
     </row>
     <row r="586" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A586" t="s">
-        <v>1618</v>
+        <v>1721</v>
       </c>
     </row>
     <row r="587" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A587" t="s">
-        <v>1356</v>
+        <v>1722</v>
       </c>
     </row>
     <row r="588" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A588" t="s">
-        <v>1619</v>
+        <v>1346</v>
       </c>
     </row>
     <row r="589" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A589" t="s">
-        <v>1357</v>
+        <v>1347</v>
       </c>
     </row>
     <row r="590" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A590" t="s">
-        <v>1358</v>
+        <v>1348</v>
       </c>
     </row>
     <row r="591" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A591" t="s">
-        <v>1391</v>
+        <v>1614</v>
       </c>
     </row>
     <row r="592" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A592" t="s">
-        <v>1620</v>
+        <v>1349</v>
       </c>
     </row>
     <row r="593" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A593" t="s">
-        <v>1392</v>
+        <v>1615</v>
       </c>
     </row>
     <row r="594" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A594" t="s">
-        <v>1359</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="595" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A595" t="s">
-        <v>1360</v>
+        <v>1616</v>
       </c>
     </row>
     <row r="596" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A596" t="s">
-        <v>1361</v>
+        <v>1351</v>
       </c>
     </row>
     <row r="597" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A597" t="s">
-        <v>1393</v>
+        <v>1390</v>
       </c>
     </row>
     <row r="598" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A598" t="s">
-        <v>1394</v>
+        <v>1698</v>
       </c>
     </row>
     <row r="599" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A599" t="s">
-        <v>1395</v>
+        <v>1655</v>
       </c>
     </row>
     <row r="600" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A600" t="s">
-        <v>1396</v>
+        <v>1656</v>
       </c>
     </row>
     <row r="601" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A601" t="s">
-        <v>1621</v>
+        <v>1699</v>
       </c>
     </row>
     <row r="602" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A602" t="s">
-        <v>1362</v>
+        <v>1657</v>
       </c>
     </row>
     <row r="603" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A603" t="s">
-        <v>1622</v>
+        <v>1617</v>
       </c>
     </row>
     <row r="604" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A604" t="s">
-        <v>1623</v>
+        <v>1352</v>
       </c>
     </row>
     <row r="605" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A605" t="s">
-        <v>1397</v>
+        <v>1353</v>
       </c>
     </row>
     <row r="606" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A606" t="s">
-        <v>1624</v>
+        <v>1354</v>
       </c>
     </row>
     <row r="607" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A607" t="s">
-        <v>1658</v>
+        <v>1355</v>
       </c>
     </row>
     <row r="608" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A608" t="s">
-        <v>1398</v>
+        <v>1618</v>
       </c>
     </row>
     <row r="609" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A609" t="s">
-        <v>1399</v>
+        <v>1356</v>
       </c>
     </row>
     <row r="610" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A610" t="s">
-        <v>1363</v>
+        <v>1619</v>
       </c>
     </row>
     <row r="611" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A611" t="s">
-        <v>1400</v>
+        <v>1357</v>
       </c>
     </row>
     <row r="612" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A612" t="s">
-        <v>1401</v>
+        <v>1358</v>
       </c>
     </row>
     <row r="613" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A613" t="s">
-        <v>1402</v>
+        <v>1391</v>
       </c>
     </row>
     <row r="614" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A614" t="s">
-        <v>1364</v>
+        <v>1620</v>
       </c>
     </row>
     <row r="615" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A615" t="s">
-        <v>1365</v>
+        <v>1392</v>
       </c>
     </row>
     <row r="616" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A616" t="s">
-        <v>1723</v>
+        <v>1359</v>
       </c>
     </row>
     <row r="617" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A617" t="s">
-        <v>1625</v>
+        <v>1360</v>
       </c>
     </row>
     <row r="618" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A618" t="s">
-        <v>1366</v>
+        <v>1361</v>
       </c>
     </row>
     <row r="619" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A619" t="s">
-        <v>1700</v>
+        <v>1393</v>
       </c>
     </row>
     <row r="620" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A620" t="s">
-        <v>1626</v>
+        <v>1394</v>
       </c>
     </row>
     <row r="621" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A621" t="s">
-        <v>1460</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="622" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A622" t="s">
-        <v>1403</v>
+        <v>1396</v>
       </c>
     </row>
     <row r="623" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A623" t="s">
-        <v>1404</v>
+        <v>1621</v>
       </c>
     </row>
     <row r="624" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A624" t="s">
-        <v>1627</v>
+        <v>1362</v>
       </c>
     </row>
     <row r="625" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A625" t="s">
-        <v>1628</v>
+        <v>1622</v>
       </c>
     </row>
     <row r="626" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A626" t="s">
-        <v>1367</v>
+        <v>1623</v>
       </c>
     </row>
     <row r="627" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A627" t="s">
-        <v>1629</v>
+        <v>1397</v>
       </c>
     </row>
     <row r="628" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A628" t="s">
-        <v>1630</v>
+        <v>1624</v>
       </c>
     </row>
     <row r="629" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A629" t="s">
-        <v>1631</v>
+        <v>1658</v>
       </c>
     </row>
     <row r="630" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A630" t="s">
-        <v>1405</v>
+        <v>1398</v>
       </c>
     </row>
     <row r="631" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A631" t="s">
-        <v>1632</v>
+        <v>1399</v>
       </c>
     </row>
     <row r="632" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A632" t="s">
-        <v>1633</v>
+        <v>1363</v>
       </c>
     </row>
     <row r="633" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A633" t="s">
-        <v>1368</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="634" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A634" t="s">
+        <v>1401</v>
+      </c>
+    </row>
+    <row r="635" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A635" t="s">
+        <v>1402</v>
+      </c>
+    </row>
+    <row r="636" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A636" t="s">
+        <v>1364</v>
+      </c>
+    </row>
+    <row r="637" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A637" t="s">
+        <v>1365</v>
+      </c>
+    </row>
+    <row r="638" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A638" t="s">
+        <v>1723</v>
+      </c>
+    </row>
+    <row r="639" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A639" t="s">
+        <v>1625</v>
+      </c>
+    </row>
+    <row r="640" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A640" t="s">
+        <v>1366</v>
+      </c>
+    </row>
+    <row r="641" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A641" t="s">
+        <v>1700</v>
+      </c>
+    </row>
+    <row r="642" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A642" t="s">
+        <v>1626</v>
+      </c>
+    </row>
+    <row r="643" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A643" t="s">
+        <v>1460</v>
+      </c>
+    </row>
+    <row r="644" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A644" t="s">
+        <v>1403</v>
+      </c>
+    </row>
+    <row r="645" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A645" t="s">
+        <v>1404</v>
+      </c>
+    </row>
+    <row r="646" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A646" t="s">
+        <v>1627</v>
+      </c>
+    </row>
+    <row r="647" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A647" t="s">
+        <v>1628</v>
+      </c>
+    </row>
+    <row r="648" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A648" t="s">
+        <v>1367</v>
+      </c>
+    </row>
+    <row r="649" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A649" t="s">
+        <v>1629</v>
+      </c>
+    </row>
+    <row r="650" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A650" t="s">
+        <v>1630</v>
+      </c>
+    </row>
+    <row r="651" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A651" t="s">
+        <v>1631</v>
+      </c>
+    </row>
+    <row r="652" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A652" t="s">
+        <v>1405</v>
+      </c>
+    </row>
+    <row r="653" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A653" t="s">
+        <v>1632</v>
+      </c>
+    </row>
+    <row r="654" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A654" t="s">
+        <v>1633</v>
+      </c>
+    </row>
+    <row r="655" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A655" t="s">
+        <v>1368</v>
+      </c>
+    </row>
+    <row r="656" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A656" t="s">
         <v>1634</v>
       </c>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A1:A635">
-    <sortCondition ref="A1:A635"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A1:A656">
+    <sortCondition ref="A628:A656"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E48A0B87-A24B-4A07-B656-1F8360B8DD69}">
-  <dimension ref="A1"/>
+  <dimension ref="A1:A400"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B1" sqref="B1"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="100.28515625" customWidth="1"/>
   </cols>
-  <sheetData/>
-[...1 lines deleted...]
-    <sortCondition ref="A821:A852"/>
+  <sheetData>
+    <row r="1" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A1" t="s">
+        <v>1819</v>
+      </c>
+    </row>
+    <row r="2" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A2" t="s">
+        <v>1818</v>
+      </c>
+    </row>
+    <row r="3" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A3" t="s">
+        <v>1762</v>
+      </c>
+    </row>
+    <row r="4" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
+        <v>1817</v>
+      </c>
+    </row>
+    <row r="5" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
+        <v>1820</v>
+      </c>
+    </row>
+    <row r="6" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
+        <v>1763</v>
+      </c>
+    </row>
+    <row r="7" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
+        <v>1821</v>
+      </c>
+    </row>
+    <row r="8" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
+        <v>1822</v>
+      </c>
+    </row>
+    <row r="9" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A9" t="s">
+        <v>1823</v>
+      </c>
+    </row>
+    <row r="10" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
+        <v>1764</v>
+      </c>
+    </row>
+    <row r="11" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
+        <v>1824</v>
+      </c>
+    </row>
+    <row r="12" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A12" t="s">
+        <v>1825</v>
+      </c>
+    </row>
+    <row r="13" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
+        <v>1826</v>
+      </c>
+    </row>
+    <row r="14" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
+        <v>1827</v>
+      </c>
+    </row>
+    <row r="15" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>1765</v>
+      </c>
+    </row>
+    <row r="16" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
+        <v>1828</v>
+      </c>
+    </row>
+    <row r="17" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>1829</v>
+      </c>
+    </row>
+    <row r="18" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>1830</v>
+      </c>
+    </row>
+    <row r="19" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>1831</v>
+      </c>
+    </row>
+    <row r="20" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>1766</v>
+      </c>
+    </row>
+    <row r="21" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>1832</v>
+      </c>
+    </row>
+    <row r="22" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
+        <v>1833</v>
+      </c>
+    </row>
+    <row r="23" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
+        <v>1834</v>
+      </c>
+    </row>
+    <row r="24" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
+        <v>1835</v>
+      </c>
+    </row>
+    <row r="25" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A25" t="s">
+        <v>1767</v>
+      </c>
+    </row>
+    <row r="26" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
+        <v>1836</v>
+      </c>
+    </row>
+    <row r="27" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
+        <v>1837</v>
+      </c>
+    </row>
+    <row r="28" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A28" t="s">
+        <v>1768</v>
+      </c>
+    </row>
+    <row r="29" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A29" t="s">
+        <v>1838</v>
+      </c>
+    </row>
+    <row r="30" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A30" t="s">
+        <v>1769</v>
+      </c>
+    </row>
+    <row r="31" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A31" t="s">
+        <v>1839</v>
+      </c>
+    </row>
+    <row r="32" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A32" t="s">
+        <v>1840</v>
+      </c>
+    </row>
+    <row r="33" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A33" t="s">
+        <v>1841</v>
+      </c>
+    </row>
+    <row r="34" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A34" t="s">
+        <v>1842</v>
+      </c>
+    </row>
+    <row r="35" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A35" t="s">
+        <v>1843</v>
+      </c>
+    </row>
+    <row r="36" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A36" t="s">
+        <v>1844</v>
+      </c>
+    </row>
+    <row r="37" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A37" t="s">
+        <v>1845</v>
+      </c>
+    </row>
+    <row r="38" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A38" t="s">
+        <v>1846</v>
+      </c>
+    </row>
+    <row r="39" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A39" t="s">
+        <v>1847</v>
+      </c>
+    </row>
+    <row r="40" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A40" t="s">
+        <v>1848</v>
+      </c>
+    </row>
+    <row r="41" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A41" t="s">
+        <v>1849</v>
+      </c>
+    </row>
+    <row r="42" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A42" t="s">
+        <v>1850</v>
+      </c>
+    </row>
+    <row r="43" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A43" t="s">
+        <v>1851</v>
+      </c>
+    </row>
+    <row r="44" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A44" t="s">
+        <v>1852</v>
+      </c>
+    </row>
+    <row r="45" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A45" t="s">
+        <v>1853</v>
+      </c>
+    </row>
+    <row r="46" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A46" t="s">
+        <v>1854</v>
+      </c>
+    </row>
+    <row r="47" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A47" t="s">
+        <v>1855</v>
+      </c>
+    </row>
+    <row r="48" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A48" t="s">
+        <v>1856</v>
+      </c>
+    </row>
+    <row r="49" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A49" t="s">
+        <v>1857</v>
+      </c>
+    </row>
+    <row r="50" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A50" t="s">
+        <v>1858</v>
+      </c>
+    </row>
+    <row r="51" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A51" t="s">
+        <v>1859</v>
+      </c>
+    </row>
+    <row r="52" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A52" t="s">
+        <v>1860</v>
+      </c>
+    </row>
+    <row r="53" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A53" t="s">
+        <v>1861</v>
+      </c>
+    </row>
+    <row r="54" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A54" t="s">
+        <v>1862</v>
+      </c>
+    </row>
+    <row r="55" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A55" t="s">
+        <v>1863</v>
+      </c>
+    </row>
+    <row r="56" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A56" t="s">
+        <v>1864</v>
+      </c>
+    </row>
+    <row r="57" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A57" t="s">
+        <v>1865</v>
+      </c>
+    </row>
+    <row r="58" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A58" t="s">
+        <v>1866</v>
+      </c>
+    </row>
+    <row r="59" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A59" t="s">
+        <v>1867</v>
+      </c>
+    </row>
+    <row r="60" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A60" t="s">
+        <v>1868</v>
+      </c>
+    </row>
+    <row r="61" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A61" t="s">
+        <v>1869</v>
+      </c>
+    </row>
+    <row r="62" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A62" t="s">
+        <v>1870</v>
+      </c>
+    </row>
+    <row r="63" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A63" t="s">
+        <v>1871</v>
+      </c>
+    </row>
+    <row r="64" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A64" t="s">
+        <v>1872</v>
+      </c>
+    </row>
+    <row r="65" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A65" t="s">
+        <v>1873</v>
+      </c>
+    </row>
+    <row r="66" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A66" t="s">
+        <v>1874</v>
+      </c>
+    </row>
+    <row r="67" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A67" t="s">
+        <v>1875</v>
+      </c>
+    </row>
+    <row r="68" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A68" t="s">
+        <v>1876</v>
+      </c>
+    </row>
+    <row r="69" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A69" t="s">
+        <v>1877</v>
+      </c>
+    </row>
+    <row r="70" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A70" t="s">
+        <v>1878</v>
+      </c>
+    </row>
+    <row r="71" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A71" t="s">
+        <v>1879</v>
+      </c>
+    </row>
+    <row r="72" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A72" t="s">
+        <v>1880</v>
+      </c>
+    </row>
+    <row r="73" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A73" t="s">
+        <v>1881</v>
+      </c>
+    </row>
+    <row r="74" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A74" t="s">
+        <v>1882</v>
+      </c>
+    </row>
+    <row r="75" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A75" t="s">
+        <v>1883</v>
+      </c>
+    </row>
+    <row r="76" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A76" t="s">
+        <v>1884</v>
+      </c>
+    </row>
+    <row r="77" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A77" t="s">
+        <v>1885</v>
+      </c>
+    </row>
+    <row r="78" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A78" t="s">
+        <v>1886</v>
+      </c>
+    </row>
+    <row r="79" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A79" t="s">
+        <v>1887</v>
+      </c>
+    </row>
+    <row r="80" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A80" t="s">
+        <v>1746</v>
+      </c>
+    </row>
+    <row r="81" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A81" t="s">
+        <v>1888</v>
+      </c>
+    </row>
+    <row r="82" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A82" t="s">
+        <v>1889</v>
+      </c>
+    </row>
+    <row r="83" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A83" t="s">
+        <v>1890</v>
+      </c>
+    </row>
+    <row r="84" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A84" t="s">
+        <v>1747</v>
+      </c>
+    </row>
+    <row r="85" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A85" t="s">
+        <v>1891</v>
+      </c>
+    </row>
+    <row r="86" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A86" t="s">
+        <v>1748</v>
+      </c>
+    </row>
+    <row r="87" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A87" t="s">
+        <v>1892</v>
+      </c>
+    </row>
+    <row r="88" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A88" t="s">
+        <v>1893</v>
+      </c>
+    </row>
+    <row r="89" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A89" t="s">
+        <v>1894</v>
+      </c>
+    </row>
+    <row r="90" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A90" t="s">
+        <v>1749</v>
+      </c>
+    </row>
+    <row r="91" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A91" t="s">
+        <v>1895</v>
+      </c>
+    </row>
+    <row r="92" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A92" t="s">
+        <v>1896</v>
+      </c>
+    </row>
+    <row r="93" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A93" t="s">
+        <v>1897</v>
+      </c>
+    </row>
+    <row r="94" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A94" t="s">
+        <v>1898</v>
+      </c>
+    </row>
+    <row r="95" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A95" t="s">
+        <v>1899</v>
+      </c>
+    </row>
+    <row r="96" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A96" t="s">
+        <v>1900</v>
+      </c>
+    </row>
+    <row r="97" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A97" t="s">
+        <v>1901</v>
+      </c>
+    </row>
+    <row r="98" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A98" t="s">
+        <v>1750</v>
+      </c>
+    </row>
+    <row r="99" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A99" t="s">
+        <v>1902</v>
+      </c>
+    </row>
+    <row r="100" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A100" t="s">
+        <v>1903</v>
+      </c>
+    </row>
+    <row r="101" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A101" t="s">
+        <v>1904</v>
+      </c>
+    </row>
+    <row r="102" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A102" t="s">
+        <v>1905</v>
+      </c>
+    </row>
+    <row r="103" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A103" t="s">
+        <v>1906</v>
+      </c>
+    </row>
+    <row r="104" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A104" t="s">
+        <v>1907</v>
+      </c>
+    </row>
+    <row r="105" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A105" t="s">
+        <v>1908</v>
+      </c>
+    </row>
+    <row r="106" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A106" t="s">
+        <v>1909</v>
+      </c>
+    </row>
+    <row r="107" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A107" t="s">
+        <v>1910</v>
+      </c>
+    </row>
+    <row r="108" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A108" t="s">
+        <v>1911</v>
+      </c>
+    </row>
+    <row r="109" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A109" t="s">
+        <v>1912</v>
+      </c>
+    </row>
+    <row r="110" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A110" t="s">
+        <v>1913</v>
+      </c>
+    </row>
+    <row r="111" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A111" t="s">
+        <v>1914</v>
+      </c>
+    </row>
+    <row r="112" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A112" t="s">
+        <v>1915</v>
+      </c>
+    </row>
+    <row r="113" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A113" t="s">
+        <v>1751</v>
+      </c>
+    </row>
+    <row r="114" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A114" t="s">
+        <v>1752</v>
+      </c>
+    </row>
+    <row r="115" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A115" t="s">
+        <v>1916</v>
+      </c>
+    </row>
+    <row r="116" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A116" t="s">
+        <v>1917</v>
+      </c>
+    </row>
+    <row r="117" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A117" t="s">
+        <v>1918</v>
+      </c>
+    </row>
+    <row r="118" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A118" t="s">
+        <v>1919</v>
+      </c>
+    </row>
+    <row r="119" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A119" t="s">
+        <v>1920</v>
+      </c>
+    </row>
+    <row r="120" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A120" t="s">
+        <v>1921</v>
+      </c>
+    </row>
+    <row r="121" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A121" t="s">
+        <v>1922</v>
+      </c>
+    </row>
+    <row r="122" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A122" t="s">
+        <v>1923</v>
+      </c>
+    </row>
+    <row r="123" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A123" t="s">
+        <v>1924</v>
+      </c>
+    </row>
+    <row r="124" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A124" t="s">
+        <v>1925</v>
+      </c>
+    </row>
+    <row r="125" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A125" t="s">
+        <v>1926</v>
+      </c>
+    </row>
+    <row r="126" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A126" t="s">
+        <v>1927</v>
+      </c>
+    </row>
+    <row r="127" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A127" t="s">
+        <v>1928</v>
+      </c>
+    </row>
+    <row r="128" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A128" t="s">
+        <v>1929</v>
+      </c>
+    </row>
+    <row r="129" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A129" t="s">
+        <v>1930</v>
+      </c>
+    </row>
+    <row r="130" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A130" t="s">
+        <v>1931</v>
+      </c>
+    </row>
+    <row r="131" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A131" t="s">
+        <v>1932</v>
+      </c>
+    </row>
+    <row r="132" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A132" t="s">
+        <v>1933</v>
+      </c>
+    </row>
+    <row r="133" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A133" t="s">
+        <v>1934</v>
+      </c>
+    </row>
+    <row r="134" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A134" t="s">
+        <v>1935</v>
+      </c>
+    </row>
+    <row r="135" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A135" t="s">
+        <v>1936</v>
+      </c>
+    </row>
+    <row r="136" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A136" t="s">
+        <v>1753</v>
+      </c>
+    </row>
+    <row r="137" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A137" t="s">
+        <v>1937</v>
+      </c>
+    </row>
+    <row r="138" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A138" t="s">
+        <v>1754</v>
+      </c>
+    </row>
+    <row r="139" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A139" t="s">
+        <v>1938</v>
+      </c>
+    </row>
+    <row r="140" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A140" t="s">
+        <v>1939</v>
+      </c>
+    </row>
+    <row r="141" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A141" t="s">
+        <v>1940</v>
+      </c>
+    </row>
+    <row r="142" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A142" t="s">
+        <v>1770</v>
+      </c>
+    </row>
+    <row r="143" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A143" t="s">
+        <v>1941</v>
+      </c>
+    </row>
+    <row r="144" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A144" t="s">
+        <v>1942</v>
+      </c>
+    </row>
+    <row r="145" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A145" t="s">
+        <v>1943</v>
+      </c>
+    </row>
+    <row r="146" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A146" t="s">
+        <v>1944</v>
+      </c>
+    </row>
+    <row r="147" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A147" t="s">
+        <v>1945</v>
+      </c>
+    </row>
+    <row r="148" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A148" t="s">
+        <v>1946</v>
+      </c>
+    </row>
+    <row r="149" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A149" t="s">
+        <v>1947</v>
+      </c>
+    </row>
+    <row r="150" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A150" t="s">
+        <v>1755</v>
+      </c>
+    </row>
+    <row r="151" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A151" t="s">
+        <v>1948</v>
+      </c>
+    </row>
+    <row r="152" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A152" t="s">
+        <v>1949</v>
+      </c>
+    </row>
+    <row r="153" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A153" t="s">
+        <v>1756</v>
+      </c>
+    </row>
+    <row r="154" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A154" t="s">
+        <v>1950</v>
+      </c>
+    </row>
+    <row r="155" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A155" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="156" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A156" t="s">
+        <v>1952</v>
+      </c>
+    </row>
+    <row r="157" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A157" t="s">
+        <v>1953</v>
+      </c>
+    </row>
+    <row r="158" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A158" t="s">
+        <v>1954</v>
+      </c>
+    </row>
+    <row r="159" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A159" t="s">
+        <v>1955</v>
+      </c>
+    </row>
+    <row r="160" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A160" t="s">
+        <v>1956</v>
+      </c>
+    </row>
+    <row r="161" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A161" t="s">
+        <v>1957</v>
+      </c>
+    </row>
+    <row r="162" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A162" t="s">
+        <v>1757</v>
+      </c>
+    </row>
+    <row r="163" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A163" t="s">
+        <v>1958</v>
+      </c>
+    </row>
+    <row r="164" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A164" t="s">
+        <v>1959</v>
+      </c>
+    </row>
+    <row r="165" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A165" t="s">
+        <v>1960</v>
+      </c>
+    </row>
+    <row r="166" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A166" t="s">
+        <v>1961</v>
+      </c>
+    </row>
+    <row r="167" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A167" t="s">
+        <v>1962</v>
+      </c>
+    </row>
+    <row r="168" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A168" t="s">
+        <v>1963</v>
+      </c>
+    </row>
+    <row r="169" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A169" t="s">
+        <v>1964</v>
+      </c>
+    </row>
+    <row r="170" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A170" t="s">
+        <v>1965</v>
+      </c>
+    </row>
+    <row r="171" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A171" t="s">
+        <v>1966</v>
+      </c>
+    </row>
+    <row r="172" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A172" t="s">
+        <v>1967</v>
+      </c>
+    </row>
+    <row r="173" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A173" t="s">
+        <v>1968</v>
+      </c>
+    </row>
+    <row r="174" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A174" t="s">
+        <v>1969</v>
+      </c>
+    </row>
+    <row r="175" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A175" t="s">
+        <v>1970</v>
+      </c>
+    </row>
+    <row r="176" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A176" t="s">
+        <v>1971</v>
+      </c>
+    </row>
+    <row r="177" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A177" t="s">
+        <v>1972</v>
+      </c>
+    </row>
+    <row r="178" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A178" t="s">
+        <v>1758</v>
+      </c>
+    </row>
+    <row r="179" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A179" t="s">
+        <v>1973</v>
+      </c>
+    </row>
+    <row r="180" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A180" t="s">
+        <v>1759</v>
+      </c>
+    </row>
+    <row r="181" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A181" t="s">
+        <v>1974</v>
+      </c>
+    </row>
+    <row r="182" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A182" t="s">
+        <v>1975</v>
+      </c>
+    </row>
+    <row r="183" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A183" t="s">
+        <v>1976</v>
+      </c>
+    </row>
+    <row r="184" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A184" t="s">
+        <v>1771</v>
+      </c>
+    </row>
+    <row r="185" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A185" t="s">
+        <v>1977</v>
+      </c>
+    </row>
+    <row r="186" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A186" t="s">
+        <v>1978</v>
+      </c>
+    </row>
+    <row r="187" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A187" t="s">
+        <v>1979</v>
+      </c>
+    </row>
+    <row r="188" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A188" t="s">
+        <v>1980</v>
+      </c>
+    </row>
+    <row r="189" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A189" t="s">
+        <v>1981</v>
+      </c>
+    </row>
+    <row r="190" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A190" t="s">
+        <v>1982</v>
+      </c>
+    </row>
+    <row r="191" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A191" t="s">
+        <v>1983</v>
+      </c>
+    </row>
+    <row r="192" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A192" t="s">
+        <v>1984</v>
+      </c>
+    </row>
+    <row r="193" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A193" t="s">
+        <v>1985</v>
+      </c>
+    </row>
+    <row r="194" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A194" t="s">
+        <v>1986</v>
+      </c>
+    </row>
+    <row r="195" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A195" t="s">
+        <v>1987</v>
+      </c>
+    </row>
+    <row r="196" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A196" t="s">
+        <v>1988</v>
+      </c>
+    </row>
+    <row r="197" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A197" t="s">
+        <v>1989</v>
+      </c>
+    </row>
+    <row r="198" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A198" t="s">
+        <v>1990</v>
+      </c>
+    </row>
+    <row r="199" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A199" t="s">
+        <v>1991</v>
+      </c>
+    </row>
+    <row r="200" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A200" t="s">
+        <v>1992</v>
+      </c>
+    </row>
+    <row r="201" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A201" t="s">
+        <v>1993</v>
+      </c>
+    </row>
+    <row r="202" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A202" t="s">
+        <v>1994</v>
+      </c>
+    </row>
+    <row r="203" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A203" t="s">
+        <v>1995</v>
+      </c>
+    </row>
+    <row r="204" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A204" t="s">
+        <v>1996</v>
+      </c>
+    </row>
+    <row r="205" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A205" t="s">
+        <v>1997</v>
+      </c>
+    </row>
+    <row r="206" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A206" t="s">
+        <v>1998</v>
+      </c>
+    </row>
+    <row r="207" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A207" t="s">
+        <v>1999</v>
+      </c>
+    </row>
+    <row r="208" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A208" t="s">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="209" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A209" t="s">
+        <v>2001</v>
+      </c>
+    </row>
+    <row r="210" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A210" t="s">
+        <v>2002</v>
+      </c>
+    </row>
+    <row r="211" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A211" t="s">
+        <v>2003</v>
+      </c>
+    </row>
+    <row r="212" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A212" t="s">
+        <v>2004</v>
+      </c>
+    </row>
+    <row r="213" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A213" t="s">
+        <v>2005</v>
+      </c>
+    </row>
+    <row r="214" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A214" t="s">
+        <v>2006</v>
+      </c>
+    </row>
+    <row r="215" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A215" t="s">
+        <v>1772</v>
+      </c>
+    </row>
+    <row r="216" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A216" t="s">
+        <v>2007</v>
+      </c>
+    </row>
+    <row r="217" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A217" t="s">
+        <v>2008</v>
+      </c>
+    </row>
+    <row r="218" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A218" t="s">
+        <v>2009</v>
+      </c>
+    </row>
+    <row r="219" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A219" t="s">
+        <v>2010</v>
+      </c>
+    </row>
+    <row r="220" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A220" t="s">
+        <v>2011</v>
+      </c>
+    </row>
+    <row r="221" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A221" t="s">
+        <v>2012</v>
+      </c>
+    </row>
+    <row r="222" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A222" t="s">
+        <v>1773</v>
+      </c>
+    </row>
+    <row r="223" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A223" t="s">
+        <v>2013</v>
+      </c>
+    </row>
+    <row r="224" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A224" t="s">
+        <v>2014</v>
+      </c>
+    </row>
+    <row r="225" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A225" t="s">
+        <v>2015</v>
+      </c>
+    </row>
+    <row r="226" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A226" t="s">
+        <v>2016</v>
+      </c>
+    </row>
+    <row r="227" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A227" t="s">
+        <v>2017</v>
+      </c>
+    </row>
+    <row r="228" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A228" t="s">
+        <v>2018</v>
+      </c>
+    </row>
+    <row r="229" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A229" t="s">
+        <v>2019</v>
+      </c>
+    </row>
+    <row r="230" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A230" t="s">
+        <v>2020</v>
+      </c>
+    </row>
+    <row r="231" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A231" t="s">
+        <v>2021</v>
+      </c>
+    </row>
+    <row r="232" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A232" t="s">
+        <v>2022</v>
+      </c>
+    </row>
+    <row r="233" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A233" t="s">
+        <v>2023</v>
+      </c>
+    </row>
+    <row r="234" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A234" t="s">
+        <v>2024</v>
+      </c>
+    </row>
+    <row r="235" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A235" t="s">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="236" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A236" t="s">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="237" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A237" t="s">
+        <v>2027</v>
+      </c>
+    </row>
+    <row r="238" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A238" t="s">
+        <v>2028</v>
+      </c>
+    </row>
+    <row r="239" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A239" t="s">
+        <v>2029</v>
+      </c>
+    </row>
+    <row r="240" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A240" t="s">
+        <v>2030</v>
+      </c>
+    </row>
+    <row r="241" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A241" t="s">
+        <v>2031</v>
+      </c>
+    </row>
+    <row r="242" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A242" t="s">
+        <v>2032</v>
+      </c>
+    </row>
+    <row r="243" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A243" t="s">
+        <v>2033</v>
+      </c>
+    </row>
+    <row r="244" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A244" t="s">
+        <v>2034</v>
+      </c>
+    </row>
+    <row r="245" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A245" t="s">
+        <v>2035</v>
+      </c>
+    </row>
+    <row r="246" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A246" t="s">
+        <v>2036</v>
+      </c>
+    </row>
+    <row r="247" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A247" t="s">
+        <v>2037</v>
+      </c>
+    </row>
+    <row r="248" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A248" t="s">
+        <v>2038</v>
+      </c>
+    </row>
+    <row r="249" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A249" t="s">
+        <v>2039</v>
+      </c>
+    </row>
+    <row r="250" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A250" t="s">
+        <v>2040</v>
+      </c>
+    </row>
+    <row r="251" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A251" t="s">
+        <v>1760</v>
+      </c>
+    </row>
+    <row r="252" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A252" t="s">
+        <v>2041</v>
+      </c>
+    </row>
+    <row r="253" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A253" t="s">
+        <v>2042</v>
+      </c>
+    </row>
+    <row r="254" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A254" t="s">
+        <v>2043</v>
+      </c>
+    </row>
+    <row r="255" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A255" t="s">
+        <v>2044</v>
+      </c>
+    </row>
+    <row r="256" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A256" t="s">
+        <v>2045</v>
+      </c>
+    </row>
+    <row r="257" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A257" t="s">
+        <v>2046</v>
+      </c>
+    </row>
+    <row r="258" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A258" t="s">
+        <v>2047</v>
+      </c>
+    </row>
+    <row r="259" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A259" t="s">
+        <v>2048</v>
+      </c>
+    </row>
+    <row r="260" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A260" t="s">
+        <v>2049</v>
+      </c>
+    </row>
+    <row r="261" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A261" t="s">
+        <v>2050</v>
+      </c>
+    </row>
+    <row r="262" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A262" t="s">
+        <v>2051</v>
+      </c>
+    </row>
+    <row r="263" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A263" t="s">
+        <v>2052</v>
+      </c>
+    </row>
+    <row r="264" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A264" t="s">
+        <v>2053</v>
+      </c>
+    </row>
+    <row r="265" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A265" t="s">
+        <v>2054</v>
+      </c>
+    </row>
+    <row r="266" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A266" t="s">
+        <v>2055</v>
+      </c>
+    </row>
+    <row r="267" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A267" t="s">
+        <v>2056</v>
+      </c>
+    </row>
+    <row r="268" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A268" t="s">
+        <v>2057</v>
+      </c>
+    </row>
+    <row r="269" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A269" t="s">
+        <v>2058</v>
+      </c>
+    </row>
+    <row r="270" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A270" t="s">
+        <v>2059</v>
+      </c>
+    </row>
+    <row r="271" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A271" t="s">
+        <v>2060</v>
+      </c>
+    </row>
+    <row r="272" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A272" t="s">
+        <v>2061</v>
+      </c>
+    </row>
+    <row r="273" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A273" t="s">
+        <v>2062</v>
+      </c>
+    </row>
+    <row r="274" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A274" t="s">
+        <v>2063</v>
+      </c>
+    </row>
+    <row r="275" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A275" t="s">
+        <v>2064</v>
+      </c>
+    </row>
+    <row r="276" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A276" t="s">
+        <v>2065</v>
+      </c>
+    </row>
+    <row r="277" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A277" t="s">
+        <v>2066</v>
+      </c>
+    </row>
+    <row r="278" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A278" t="s">
+        <v>2067</v>
+      </c>
+    </row>
+    <row r="279" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A279" t="s">
+        <v>2068</v>
+      </c>
+    </row>
+    <row r="280" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A280" t="s">
+        <v>2069</v>
+      </c>
+    </row>
+    <row r="281" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A281" t="s">
+        <v>2070</v>
+      </c>
+    </row>
+    <row r="282" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A282" t="s">
+        <v>2071</v>
+      </c>
+    </row>
+    <row r="283" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A283" t="s">
+        <v>2072</v>
+      </c>
+    </row>
+    <row r="284" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A284" t="s">
+        <v>2073</v>
+      </c>
+    </row>
+    <row r="285" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A285" t="s">
+        <v>2074</v>
+      </c>
+    </row>
+    <row r="286" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A286" t="s">
+        <v>2075</v>
+      </c>
+    </row>
+    <row r="287" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A287" t="s">
+        <v>2076</v>
+      </c>
+    </row>
+    <row r="288" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A288" t="s">
+        <v>2077</v>
+      </c>
+    </row>
+    <row r="289" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A289" t="s">
+        <v>2078</v>
+      </c>
+    </row>
+    <row r="290" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A290" t="s">
+        <v>2079</v>
+      </c>
+    </row>
+    <row r="291" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A291" t="s">
+        <v>2080</v>
+      </c>
+    </row>
+    <row r="292" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A292" t="s">
+        <v>2081</v>
+      </c>
+    </row>
+    <row r="293" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A293" t="s">
+        <v>2082</v>
+      </c>
+    </row>
+    <row r="294" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A294" t="s">
+        <v>2083</v>
+      </c>
+    </row>
+    <row r="295" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A295" t="s">
+        <v>2084</v>
+      </c>
+    </row>
+    <row r="296" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A296" t="s">
+        <v>2085</v>
+      </c>
+    </row>
+    <row r="297" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A297" t="s">
+        <v>2086</v>
+      </c>
+    </row>
+    <row r="298" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A298" t="s">
+        <v>2087</v>
+      </c>
+    </row>
+    <row r="299" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A299" t="s">
+        <v>2088</v>
+      </c>
+    </row>
+    <row r="300" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A300" t="s">
+        <v>2089</v>
+      </c>
+    </row>
+    <row r="301" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A301" t="s">
+        <v>2090</v>
+      </c>
+    </row>
+    <row r="302" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A302" t="s">
+        <v>2091</v>
+      </c>
+    </row>
+    <row r="303" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A303" t="s">
+        <v>2092</v>
+      </c>
+    </row>
+    <row r="304" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A304" t="s">
+        <v>2093</v>
+      </c>
+    </row>
+    <row r="305" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A305" t="s">
+        <v>2094</v>
+      </c>
+    </row>
+    <row r="306" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A306" t="s">
+        <v>2095</v>
+      </c>
+    </row>
+    <row r="307" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A307" t="s">
+        <v>2096</v>
+      </c>
+    </row>
+    <row r="308" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A308" t="s">
+        <v>2097</v>
+      </c>
+    </row>
+    <row r="309" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A309" t="s">
+        <v>2098</v>
+      </c>
+    </row>
+    <row r="310" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A310" t="s">
+        <v>2099</v>
+      </c>
+    </row>
+    <row r="311" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A311" t="s">
+        <v>2100</v>
+      </c>
+    </row>
+    <row r="312" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A312" t="s">
+        <v>2101</v>
+      </c>
+    </row>
+    <row r="313" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A313" t="s">
+        <v>2102</v>
+      </c>
+    </row>
+    <row r="314" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A314" t="s">
+        <v>2103</v>
+      </c>
+    </row>
+    <row r="315" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A315" t="s">
+        <v>2104</v>
+      </c>
+    </row>
+    <row r="316" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A316" t="s">
+        <v>2105</v>
+      </c>
+    </row>
+    <row r="317" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A317" t="s">
+        <v>2106</v>
+      </c>
+    </row>
+    <row r="318" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A318" t="s">
+        <v>2107</v>
+      </c>
+    </row>
+    <row r="319" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A319" t="s">
+        <v>2108</v>
+      </c>
+    </row>
+    <row r="320" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A320" t="s">
+        <v>2109</v>
+      </c>
+    </row>
+    <row r="321" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A321" t="s">
+        <v>2110</v>
+      </c>
+    </row>
+    <row r="322" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A322" t="s">
+        <v>2111</v>
+      </c>
+    </row>
+    <row r="323" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A323" t="s">
+        <v>2112</v>
+      </c>
+    </row>
+    <row r="324" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A324" t="s">
+        <v>2113</v>
+      </c>
+    </row>
+    <row r="325" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A325" t="s">
+        <v>2114</v>
+      </c>
+    </row>
+    <row r="326" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A326" t="s">
+        <v>2115</v>
+      </c>
+    </row>
+    <row r="327" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A327" t="s">
+        <v>1774</v>
+      </c>
+    </row>
+    <row r="328" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A328" t="s">
+        <v>1775</v>
+      </c>
+    </row>
+    <row r="329" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A329" t="s">
+        <v>1776</v>
+      </c>
+    </row>
+    <row r="330" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A330" t="s">
+        <v>2116</v>
+      </c>
+    </row>
+    <row r="331" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A331" t="s">
+        <v>2117</v>
+      </c>
+    </row>
+    <row r="332" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A332" t="s">
+        <v>2118</v>
+      </c>
+    </row>
+    <row r="333" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A333" t="s">
+        <v>2119</v>
+      </c>
+    </row>
+    <row r="334" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A334" t="s">
+        <v>2120</v>
+      </c>
+    </row>
+    <row r="335" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A335" t="s">
+        <v>2121</v>
+      </c>
+    </row>
+    <row r="336" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A336" t="s">
+        <v>2122</v>
+      </c>
+    </row>
+    <row r="337" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A337" t="s">
+        <v>2123</v>
+      </c>
+    </row>
+    <row r="338" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A338" t="s">
+        <v>2124</v>
+      </c>
+    </row>
+    <row r="339" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A339" t="s">
+        <v>2125</v>
+      </c>
+    </row>
+    <row r="340" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A340" t="s">
+        <v>2126</v>
+      </c>
+    </row>
+    <row r="341" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A341" t="s">
+        <v>2127</v>
+      </c>
+    </row>
+    <row r="342" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A342" t="s">
+        <v>2128</v>
+      </c>
+    </row>
+    <row r="343" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A343" t="s">
+        <v>2129</v>
+      </c>
+    </row>
+    <row r="344" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A344" t="s">
+        <v>2130</v>
+      </c>
+    </row>
+    <row r="345" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A345" t="s">
+        <v>2131</v>
+      </c>
+    </row>
+    <row r="346" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A346" t="s">
+        <v>2132</v>
+      </c>
+    </row>
+    <row r="347" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A347" t="s">
+        <v>2133</v>
+      </c>
+    </row>
+    <row r="348" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A348" t="s">
+        <v>2134</v>
+      </c>
+    </row>
+    <row r="349" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A349" t="s">
+        <v>2135</v>
+      </c>
+    </row>
+    <row r="350" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A350" t="s">
+        <v>1807</v>
+      </c>
+    </row>
+    <row r="351" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A351" t="s">
+        <v>1808</v>
+      </c>
+    </row>
+    <row r="352" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A352" t="s">
+        <v>1798</v>
+      </c>
+    </row>
+    <row r="353" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A353" t="s">
+        <v>1799</v>
+      </c>
+    </row>
+    <row r="354" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A354" t="s">
+        <v>1809</v>
+      </c>
+    </row>
+    <row r="355" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A355" t="s">
+        <v>1800</v>
+      </c>
+    </row>
+    <row r="356" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A356" t="s">
+        <v>1810</v>
+      </c>
+    </row>
+    <row r="357" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A357" t="s">
+        <v>1811</v>
+      </c>
+    </row>
+    <row r="358" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A358" t="s">
+        <v>1801</v>
+      </c>
+    </row>
+    <row r="359" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A359" t="s">
+        <v>1812</v>
+      </c>
+    </row>
+    <row r="360" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A360" t="s">
+        <v>1813</v>
+      </c>
+    </row>
+    <row r="361" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A361" t="s">
+        <v>1814</v>
+      </c>
+    </row>
+    <row r="362" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A362" t="s">
+        <v>1802</v>
+      </c>
+    </row>
+    <row r="363" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A363" t="s">
+        <v>1803</v>
+      </c>
+    </row>
+    <row r="364" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A364" t="s">
+        <v>1804</v>
+      </c>
+    </row>
+    <row r="365" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A365" t="s">
+        <v>1805</v>
+      </c>
+    </row>
+    <row r="366" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A366" t="s">
+        <v>1815</v>
+      </c>
+    </row>
+    <row r="367" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A367" t="s">
+        <v>1777</v>
+      </c>
+    </row>
+    <row r="368" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A368" t="s">
+        <v>2136</v>
+      </c>
+    </row>
+    <row r="369" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A369" t="s">
+        <v>1778</v>
+      </c>
+    </row>
+    <row r="370" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A370" t="s">
+        <v>2137</v>
+      </c>
+    </row>
+    <row r="371" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A371" t="s">
+        <v>2138</v>
+      </c>
+    </row>
+    <row r="372" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A372" t="s">
+        <v>2139</v>
+      </c>
+    </row>
+    <row r="373" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A373" t="s">
+        <v>1816</v>
+      </c>
+    </row>
+    <row r="374" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A374" t="s">
+        <v>2140</v>
+      </c>
+    </row>
+    <row r="375" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A375" t="s">
+        <v>2141</v>
+      </c>
+    </row>
+    <row r="376" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A376" t="s">
+        <v>2142</v>
+      </c>
+    </row>
+    <row r="377" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A377" t="s">
+        <v>2143</v>
+      </c>
+    </row>
+    <row r="378" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A378" t="s">
+        <v>2144</v>
+      </c>
+    </row>
+    <row r="379" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A379" t="s">
+        <v>2145</v>
+      </c>
+    </row>
+    <row r="380" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A380" t="s">
+        <v>1806</v>
+      </c>
+    </row>
+    <row r="381" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A381" t="s">
+        <v>1761</v>
+      </c>
+    </row>
+    <row r="382" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A382" t="s">
+        <v>1779</v>
+      </c>
+    </row>
+    <row r="383" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A383" t="s">
+        <v>1780</v>
+      </c>
+    </row>
+    <row r="384" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A384" t="s">
+        <v>1781</v>
+      </c>
+    </row>
+    <row r="385" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A385" t="s">
+        <v>1782</v>
+      </c>
+    </row>
+    <row r="386" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A386" t="s">
+        <v>1783</v>
+      </c>
+    </row>
+    <row r="387" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A387" t="s">
+        <v>1795</v>
+      </c>
+    </row>
+    <row r="388" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A388" t="s">
+        <v>1796</v>
+      </c>
+    </row>
+    <row r="389" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A389" t="s">
+        <v>1784</v>
+      </c>
+    </row>
+    <row r="390" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A390" t="s">
+        <v>1785</v>
+      </c>
+    </row>
+    <row r="391" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A391" t="s">
+        <v>1786</v>
+      </c>
+    </row>
+    <row r="392" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A392" t="s">
+        <v>1787</v>
+      </c>
+    </row>
+    <row r="393" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A393" t="s">
+        <v>1788</v>
+      </c>
+    </row>
+    <row r="394" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A394" t="s">
+        <v>1789</v>
+      </c>
+    </row>
+    <row r="395" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A395" t="s">
+        <v>1790</v>
+      </c>
+    </row>
+    <row r="396" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A396" t="s">
+        <v>1791</v>
+      </c>
+    </row>
+    <row r="397" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A397" t="s">
+        <v>1792</v>
+      </c>
+    </row>
+    <row r="398" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A398" t="s">
+        <v>1793</v>
+      </c>
+    </row>
+    <row r="399" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A399" t="s">
+        <v>1797</v>
+      </c>
+    </row>
+    <row r="400" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A400" t="s">
+        <v>1794</v>
+      </c>
+    </row>
+  </sheetData>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A1:A491">
+    <sortCondition ref="A1:A491"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B245CFD8-F6D8-423D-B5A0-AFB16E817D1D}">
-  <dimension ref="A1"/>
+  <dimension ref="A1:A290"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B1" sqref="B1"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="104.7109375" customWidth="1"/>
   </cols>
-  <sheetData/>
-[...1 lines deleted...]
-    <sortCondition ref="A744:A773"/>
+  <sheetData>
+    <row r="1" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A1" t="s">
+        <v>2239</v>
+      </c>
+    </row>
+    <row r="2" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A2" t="s">
+        <v>2237</v>
+      </c>
+    </row>
+    <row r="3" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A3" t="s">
+        <v>2238</v>
+      </c>
+    </row>
+    <row r="4" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
+        <v>2240</v>
+      </c>
+    </row>
+    <row r="5" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
+        <v>2241</v>
+      </c>
+    </row>
+    <row r="6" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
+        <v>2242</v>
+      </c>
+    </row>
+    <row r="7" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
+        <v>2243</v>
+      </c>
+    </row>
+    <row r="8" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
+        <v>2244</v>
+      </c>
+    </row>
+    <row r="9" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A9" t="s">
+        <v>2245</v>
+      </c>
+    </row>
+    <row r="10" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
+        <v>2246</v>
+      </c>
+    </row>
+    <row r="11" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
+        <v>2247</v>
+      </c>
+    </row>
+    <row r="12" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A12" t="s">
+        <v>2248</v>
+      </c>
+    </row>
+    <row r="13" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
+        <v>2249</v>
+      </c>
+    </row>
+    <row r="14" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
+        <v>2250</v>
+      </c>
+    </row>
+    <row r="15" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>2251</v>
+      </c>
+    </row>
+    <row r="16" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
+        <v>2252</v>
+      </c>
+    </row>
+    <row r="17" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>2253</v>
+      </c>
+    </row>
+    <row r="18" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>2254</v>
+      </c>
+    </row>
+    <row r="19" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>2255</v>
+      </c>
+    </row>
+    <row r="20" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>2256</v>
+      </c>
+    </row>
+    <row r="21" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>2257</v>
+      </c>
+    </row>
+    <row r="22" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
+        <v>2258</v>
+      </c>
+    </row>
+    <row r="23" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
+        <v>2259</v>
+      </c>
+    </row>
+    <row r="24" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
+        <v>2260</v>
+      </c>
+    </row>
+    <row r="25" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A25" t="s">
+        <v>2261</v>
+      </c>
+    </row>
+    <row r="26" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
+        <v>2262</v>
+      </c>
+    </row>
+    <row r="27" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
+        <v>2263</v>
+      </c>
+    </row>
+    <row r="28" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A28" t="s">
+        <v>2264</v>
+      </c>
+    </row>
+    <row r="29" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A29" t="s">
+        <v>2265</v>
+      </c>
+    </row>
+    <row r="30" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A30" t="s">
+        <v>2266</v>
+      </c>
+    </row>
+    <row r="31" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A31" t="s">
+        <v>2267</v>
+      </c>
+    </row>
+    <row r="32" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A32" t="s">
+        <v>2268</v>
+      </c>
+    </row>
+    <row r="33" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A33" t="s">
+        <v>2269</v>
+      </c>
+    </row>
+    <row r="34" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A34" t="s">
+        <v>2270</v>
+      </c>
+    </row>
+    <row r="35" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A35" t="s">
+        <v>2271</v>
+      </c>
+    </row>
+    <row r="36" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A36" t="s">
+        <v>2272</v>
+      </c>
+    </row>
+    <row r="37" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A37" t="s">
+        <v>2273</v>
+      </c>
+    </row>
+    <row r="38" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A38" t="s">
+        <v>2274</v>
+      </c>
+    </row>
+    <row r="39" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A39" t="s">
+        <v>2275</v>
+      </c>
+    </row>
+    <row r="40" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A40" t="s">
+        <v>2276</v>
+      </c>
+    </row>
+    <row r="41" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A41" t="s">
+        <v>2277</v>
+      </c>
+    </row>
+    <row r="42" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A42" t="s">
+        <v>2278</v>
+      </c>
+    </row>
+    <row r="43" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A43" t="s">
+        <v>2279</v>
+      </c>
+    </row>
+    <row r="44" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A44" t="s">
+        <v>2280</v>
+      </c>
+    </row>
+    <row r="45" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A45" t="s">
+        <v>2281</v>
+      </c>
+    </row>
+    <row r="46" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A46" t="s">
+        <v>2282</v>
+      </c>
+    </row>
+    <row r="47" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A47" t="s">
+        <v>2283</v>
+      </c>
+    </row>
+    <row r="48" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A48" t="s">
+        <v>2284</v>
+      </c>
+    </row>
+    <row r="49" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A49" t="s">
+        <v>2285</v>
+      </c>
+    </row>
+    <row r="50" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A50" t="s">
+        <v>2286</v>
+      </c>
+    </row>
+    <row r="51" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A51" t="s">
+        <v>2287</v>
+      </c>
+    </row>
+    <row r="52" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A52" t="s">
+        <v>2288</v>
+      </c>
+    </row>
+    <row r="53" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A53" t="s">
+        <v>2289</v>
+      </c>
+    </row>
+    <row r="54" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A54" t="s">
+        <v>2290</v>
+      </c>
+    </row>
+    <row r="55" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A55" t="s">
+        <v>2291</v>
+      </c>
+    </row>
+    <row r="56" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A56" t="s">
+        <v>2292</v>
+      </c>
+    </row>
+    <row r="57" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A57" t="s">
+        <v>2293</v>
+      </c>
+    </row>
+    <row r="58" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A58" t="s">
+        <v>2294</v>
+      </c>
+    </row>
+    <row r="59" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A59" t="s">
+        <v>2295</v>
+      </c>
+    </row>
+    <row r="60" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A60" t="s">
+        <v>2296</v>
+      </c>
+    </row>
+    <row r="61" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A61" t="s">
+        <v>2297</v>
+      </c>
+    </row>
+    <row r="62" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A62" t="s">
+        <v>2298</v>
+      </c>
+    </row>
+    <row r="63" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A63" t="s">
+        <v>2299</v>
+      </c>
+    </row>
+    <row r="64" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A64" t="s">
+        <v>2300</v>
+      </c>
+    </row>
+    <row r="65" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A65" t="s">
+        <v>2301</v>
+      </c>
+    </row>
+    <row r="66" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A66" t="s">
+        <v>2302</v>
+      </c>
+    </row>
+    <row r="67" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A67" t="s">
+        <v>2303</v>
+      </c>
+    </row>
+    <row r="68" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A68" t="s">
+        <v>2304</v>
+      </c>
+    </row>
+    <row r="69" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A69" t="s">
+        <v>2305</v>
+      </c>
+    </row>
+    <row r="70" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A70" t="s">
+        <v>2306</v>
+      </c>
+    </row>
+    <row r="71" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A71" t="s">
+        <v>2307</v>
+      </c>
+    </row>
+    <row r="72" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A72" t="s">
+        <v>2308</v>
+      </c>
+    </row>
+    <row r="73" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A73" t="s">
+        <v>2309</v>
+      </c>
+    </row>
+    <row r="74" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A74" t="s">
+        <v>2310</v>
+      </c>
+    </row>
+    <row r="75" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A75" t="s">
+        <v>2311</v>
+      </c>
+    </row>
+    <row r="76" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A76" t="s">
+        <v>2312</v>
+      </c>
+    </row>
+    <row r="77" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A77" t="s">
+        <v>2313</v>
+      </c>
+    </row>
+    <row r="78" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A78" t="s">
+        <v>2314</v>
+      </c>
+    </row>
+    <row r="79" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A79" t="s">
+        <v>2315</v>
+      </c>
+    </row>
+    <row r="80" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A80" t="s">
+        <v>2316</v>
+      </c>
+    </row>
+    <row r="81" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A81" t="s">
+        <v>2317</v>
+      </c>
+    </row>
+    <row r="82" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A82" t="s">
+        <v>2318</v>
+      </c>
+    </row>
+    <row r="83" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A83" t="s">
+        <v>2319</v>
+      </c>
+    </row>
+    <row r="84" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A84" t="s">
+        <v>2320</v>
+      </c>
+    </row>
+    <row r="85" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A85" t="s">
+        <v>2321</v>
+      </c>
+    </row>
+    <row r="86" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A86" t="s">
+        <v>2322</v>
+      </c>
+    </row>
+    <row r="87" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A87" t="s">
+        <v>2323</v>
+      </c>
+    </row>
+    <row r="88" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A88" t="s">
+        <v>2324</v>
+      </c>
+    </row>
+    <row r="89" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A89" t="s">
+        <v>2325</v>
+      </c>
+    </row>
+    <row r="90" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A90" t="s">
+        <v>2326</v>
+      </c>
+    </row>
+    <row r="91" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A91" t="s">
+        <v>2327</v>
+      </c>
+    </row>
+    <row r="92" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A92" t="s">
+        <v>2328</v>
+      </c>
+    </row>
+    <row r="93" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A93" t="s">
+        <v>2329</v>
+      </c>
+    </row>
+    <row r="94" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A94" t="s">
+        <v>2330</v>
+      </c>
+    </row>
+    <row r="95" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A95" t="s">
+        <v>2331</v>
+      </c>
+    </row>
+    <row r="96" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A96" t="s">
+        <v>2332</v>
+      </c>
+    </row>
+    <row r="97" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A97" t="s">
+        <v>2333</v>
+      </c>
+    </row>
+    <row r="98" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A98" t="s">
+        <v>2334</v>
+      </c>
+    </row>
+    <row r="99" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A99" t="s">
+        <v>2335</v>
+      </c>
+    </row>
+    <row r="100" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A100" t="s">
+        <v>2336</v>
+      </c>
+    </row>
+    <row r="101" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A101" t="s">
+        <v>2337</v>
+      </c>
+    </row>
+    <row r="102" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A102" t="s">
+        <v>2338</v>
+      </c>
+    </row>
+    <row r="103" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A103" t="s">
+        <v>2339</v>
+      </c>
+    </row>
+    <row r="104" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A104" t="s">
+        <v>2340</v>
+      </c>
+    </row>
+    <row r="105" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A105" t="s">
+        <v>2341</v>
+      </c>
+    </row>
+    <row r="106" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A106" t="s">
+        <v>2342</v>
+      </c>
+    </row>
+    <row r="107" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A107" t="s">
+        <v>2343</v>
+      </c>
+    </row>
+    <row r="108" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A108" t="s">
+        <v>2344</v>
+      </c>
+    </row>
+    <row r="109" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A109" t="s">
+        <v>2345</v>
+      </c>
+    </row>
+    <row r="110" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A110" t="s">
+        <v>2346</v>
+      </c>
+    </row>
+    <row r="111" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A111" t="s">
+        <v>2347</v>
+      </c>
+    </row>
+    <row r="112" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A112" t="s">
+        <v>2348</v>
+      </c>
+    </row>
+    <row r="113" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A113" t="s">
+        <v>2349</v>
+      </c>
+    </row>
+    <row r="114" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A114" t="s">
+        <v>2350</v>
+      </c>
+    </row>
+    <row r="115" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A115" t="s">
+        <v>2351</v>
+      </c>
+    </row>
+    <row r="116" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A116" t="s">
+        <v>2352</v>
+      </c>
+    </row>
+    <row r="117" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A117" t="s">
+        <v>2353</v>
+      </c>
+    </row>
+    <row r="118" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A118" t="s">
+        <v>2354</v>
+      </c>
+    </row>
+    <row r="119" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A119" t="s">
+        <v>2355</v>
+      </c>
+    </row>
+    <row r="120" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A120" t="s">
+        <v>2356</v>
+      </c>
+    </row>
+    <row r="121" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A121" t="s">
+        <v>2357</v>
+      </c>
+    </row>
+    <row r="122" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A122" t="s">
+        <v>2358</v>
+      </c>
+    </row>
+    <row r="123" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A123" t="s">
+        <v>2359</v>
+      </c>
+    </row>
+    <row r="124" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A124" t="s">
+        <v>2360</v>
+      </c>
+    </row>
+    <row r="125" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A125" t="s">
+        <v>2361</v>
+      </c>
+    </row>
+    <row r="126" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A126" t="s">
+        <v>2362</v>
+      </c>
+    </row>
+    <row r="127" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A127" t="s">
+        <v>2363</v>
+      </c>
+    </row>
+    <row r="128" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A128" t="s">
+        <v>2364</v>
+      </c>
+    </row>
+    <row r="129" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A129" t="s">
+        <v>2365</v>
+      </c>
+    </row>
+    <row r="130" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A130" t="s">
+        <v>2366</v>
+      </c>
+    </row>
+    <row r="131" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A131" t="s">
+        <v>2367</v>
+      </c>
+    </row>
+    <row r="132" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A132" t="s">
+        <v>2368</v>
+      </c>
+    </row>
+    <row r="133" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A133" t="s">
+        <v>2369</v>
+      </c>
+    </row>
+    <row r="134" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A134" t="s">
+        <v>2370</v>
+      </c>
+    </row>
+    <row r="135" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A135" t="s">
+        <v>2371</v>
+      </c>
+    </row>
+    <row r="136" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A136" t="s">
+        <v>2372</v>
+      </c>
+    </row>
+    <row r="137" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A137" t="s">
+        <v>2373</v>
+      </c>
+    </row>
+    <row r="138" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A138" t="s">
+        <v>2374</v>
+      </c>
+    </row>
+    <row r="139" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A139" t="s">
+        <v>2375</v>
+      </c>
+    </row>
+    <row r="140" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A140" t="s">
+        <v>2376</v>
+      </c>
+    </row>
+    <row r="141" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A141" t="s">
+        <v>2377</v>
+      </c>
+    </row>
+    <row r="142" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A142" t="s">
+        <v>2378</v>
+      </c>
+    </row>
+    <row r="143" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A143" t="s">
+        <v>2379</v>
+      </c>
+    </row>
+    <row r="144" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A144" t="s">
+        <v>2380</v>
+      </c>
+    </row>
+    <row r="145" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A145" t="s">
+        <v>2381</v>
+      </c>
+    </row>
+    <row r="146" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A146" t="s">
+        <v>2382</v>
+      </c>
+    </row>
+    <row r="147" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A147" t="s">
+        <v>2383</v>
+      </c>
+    </row>
+    <row r="148" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A148" t="s">
+        <v>2384</v>
+      </c>
+    </row>
+    <row r="149" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A149" t="s">
+        <v>2385</v>
+      </c>
+    </row>
+    <row r="150" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A150" t="s">
+        <v>2386</v>
+      </c>
+    </row>
+    <row r="151" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A151" t="s">
+        <v>2146</v>
+      </c>
+    </row>
+    <row r="152" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A152" t="s">
+        <v>2147</v>
+      </c>
+    </row>
+    <row r="153" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A153" t="s">
+        <v>2148</v>
+      </c>
+    </row>
+    <row r="154" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A154" t="s">
+        <v>2149</v>
+      </c>
+    </row>
+    <row r="155" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A155" t="s">
+        <v>2387</v>
+      </c>
+    </row>
+    <row r="156" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A156" t="s">
+        <v>2388</v>
+      </c>
+    </row>
+    <row r="157" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A157" t="s">
+        <v>2150</v>
+      </c>
+    </row>
+    <row r="158" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A158" t="s">
+        <v>2151</v>
+      </c>
+    </row>
+    <row r="159" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A159" t="s">
+        <v>2389</v>
+      </c>
+    </row>
+    <row r="160" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A160" t="s">
+        <v>2390</v>
+      </c>
+    </row>
+    <row r="161" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A161" t="s">
+        <v>2152</v>
+      </c>
+    </row>
+    <row r="162" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A162" t="s">
+        <v>2391</v>
+      </c>
+    </row>
+    <row r="163" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A163" t="s">
+        <v>2153</v>
+      </c>
+    </row>
+    <row r="164" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A164" t="s">
+        <v>2154</v>
+      </c>
+    </row>
+    <row r="165" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A165" t="s">
+        <v>2155</v>
+      </c>
+    </row>
+    <row r="166" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A166" t="s">
+        <v>2156</v>
+      </c>
+    </row>
+    <row r="167" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A167" t="s">
+        <v>2157</v>
+      </c>
+    </row>
+    <row r="168" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A168" t="s">
+        <v>2392</v>
+      </c>
+    </row>
+    <row r="169" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A169" t="s">
+        <v>2158</v>
+      </c>
+    </row>
+    <row r="170" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A170" t="s">
+        <v>2393</v>
+      </c>
+    </row>
+    <row r="171" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A171" t="s">
+        <v>2159</v>
+      </c>
+    </row>
+    <row r="172" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A172" t="s">
+        <v>2160</v>
+      </c>
+    </row>
+    <row r="173" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A173" t="s">
+        <v>2161</v>
+      </c>
+    </row>
+    <row r="174" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A174" t="s">
+        <v>2162</v>
+      </c>
+    </row>
+    <row r="175" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A175" t="s">
+        <v>2394</v>
+      </c>
+    </row>
+    <row r="176" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A176" t="s">
+        <v>2163</v>
+      </c>
+    </row>
+    <row r="177" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A177" t="s">
+        <v>2395</v>
+      </c>
+    </row>
+    <row r="178" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A178" t="s">
+        <v>2396</v>
+      </c>
+    </row>
+    <row r="179" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A179" t="s">
+        <v>2164</v>
+      </c>
+    </row>
+    <row r="180" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A180" t="s">
+        <v>2165</v>
+      </c>
+    </row>
+    <row r="181" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A181" t="s">
+        <v>2166</v>
+      </c>
+    </row>
+    <row r="182" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A182" t="s">
+        <v>2167</v>
+      </c>
+    </row>
+    <row r="183" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A183" t="s">
+        <v>2397</v>
+      </c>
+    </row>
+    <row r="184" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A184" t="s">
+        <v>2398</v>
+      </c>
+    </row>
+    <row r="185" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A185" t="s">
+        <v>2168</v>
+      </c>
+    </row>
+    <row r="186" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A186" t="s">
+        <v>2169</v>
+      </c>
+    </row>
+    <row r="187" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A187" t="s">
+        <v>2170</v>
+      </c>
+    </row>
+    <row r="188" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A188" t="s">
+        <v>2171</v>
+      </c>
+    </row>
+    <row r="189" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A189" t="s">
+        <v>2172</v>
+      </c>
+    </row>
+    <row r="190" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A190" t="s">
+        <v>2173</v>
+      </c>
+    </row>
+    <row r="191" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A191" t="s">
+        <v>2399</v>
+      </c>
+    </row>
+    <row r="192" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A192" t="s">
+        <v>2174</v>
+      </c>
+    </row>
+    <row r="193" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A193" t="s">
+        <v>2175</v>
+      </c>
+    </row>
+    <row r="194" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A194" t="s">
+        <v>2400</v>
+      </c>
+    </row>
+    <row r="195" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A195" t="s">
+        <v>2401</v>
+      </c>
+    </row>
+    <row r="196" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A196" t="s">
+        <v>2176</v>
+      </c>
+    </row>
+    <row r="197" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A197" t="s">
+        <v>2402</v>
+      </c>
+    </row>
+    <row r="198" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A198" t="s">
+        <v>2403</v>
+      </c>
+    </row>
+    <row r="199" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A199" t="s">
+        <v>2177</v>
+      </c>
+    </row>
+    <row r="200" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A200" t="s">
+        <v>2404</v>
+      </c>
+    </row>
+    <row r="201" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A201" t="s">
+        <v>2178</v>
+      </c>
+    </row>
+    <row r="202" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A202" t="s">
+        <v>2179</v>
+      </c>
+    </row>
+    <row r="203" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A203" t="s">
+        <v>2180</v>
+      </c>
+    </row>
+    <row r="204" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A204" t="s">
+        <v>2405</v>
+      </c>
+    </row>
+    <row r="205" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A205" t="s">
+        <v>2181</v>
+      </c>
+    </row>
+    <row r="206" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A206" t="s">
+        <v>2182</v>
+      </c>
+    </row>
+    <row r="207" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A207" t="s">
+        <v>2406</v>
+      </c>
+    </row>
+    <row r="208" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A208" t="s">
+        <v>2183</v>
+      </c>
+    </row>
+    <row r="209" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A209" t="s">
+        <v>2407</v>
+      </c>
+    </row>
+    <row r="210" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A210" t="s">
+        <v>2408</v>
+      </c>
+    </row>
+    <row r="211" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A211" t="s">
+        <v>2184</v>
+      </c>
+    </row>
+    <row r="212" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A212" t="s">
+        <v>2409</v>
+      </c>
+    </row>
+    <row r="213" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A213" t="s">
+        <v>2185</v>
+      </c>
+    </row>
+    <row r="214" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A214" t="s">
+        <v>2410</v>
+      </c>
+    </row>
+    <row r="215" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A215" t="s">
+        <v>2411</v>
+      </c>
+    </row>
+    <row r="216" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A216" t="s">
+        <v>2186</v>
+      </c>
+    </row>
+    <row r="217" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A217" t="s">
+        <v>2412</v>
+      </c>
+    </row>
+    <row r="218" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A218" t="s">
+        <v>2187</v>
+      </c>
+    </row>
+    <row r="219" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A219" t="s">
+        <v>2188</v>
+      </c>
+    </row>
+    <row r="220" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A220" t="s">
+        <v>2189</v>
+      </c>
+    </row>
+    <row r="221" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A221" t="s">
+        <v>2190</v>
+      </c>
+    </row>
+    <row r="222" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A222" t="s">
+        <v>2191</v>
+      </c>
+    </row>
+    <row r="223" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A223" t="s">
+        <v>2192</v>
+      </c>
+    </row>
+    <row r="224" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A224" t="s">
+        <v>2193</v>
+      </c>
+    </row>
+    <row r="225" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A225" t="s">
+        <v>2413</v>
+      </c>
+    </row>
+    <row r="226" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A226" t="s">
+        <v>2414</v>
+      </c>
+    </row>
+    <row r="227" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A227" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="228" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A228" t="s">
+        <v>2194</v>
+      </c>
+    </row>
+    <row r="229" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A229" t="s">
+        <v>2416</v>
+      </c>
+    </row>
+    <row r="230" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A230" t="s">
+        <v>2195</v>
+      </c>
+    </row>
+    <row r="231" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A231" t="s">
+        <v>2196</v>
+      </c>
+    </row>
+    <row r="232" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A232" t="s">
+        <v>2197</v>
+      </c>
+    </row>
+    <row r="233" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A233" t="s">
+        <v>2417</v>
+      </c>
+    </row>
+    <row r="234" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A234" t="s">
+        <v>2198</v>
+      </c>
+    </row>
+    <row r="235" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A235" t="s">
+        <v>2199</v>
+      </c>
+    </row>
+    <row r="236" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A236" t="s">
+        <v>2418</v>
+      </c>
+    </row>
+    <row r="237" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A237" t="s">
+        <v>2419</v>
+      </c>
+    </row>
+    <row r="238" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A238" t="s">
+        <v>2200</v>
+      </c>
+    </row>
+    <row r="239" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A239" t="s">
+        <v>2201</v>
+      </c>
+    </row>
+    <row r="240" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A240" t="s">
+        <v>2202</v>
+      </c>
+    </row>
+    <row r="241" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A241" t="s">
+        <v>2420</v>
+      </c>
+    </row>
+    <row r="242" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A242" t="s">
+        <v>2203</v>
+      </c>
+    </row>
+    <row r="243" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A243" t="s">
+        <v>2204</v>
+      </c>
+    </row>
+    <row r="244" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A244" t="s">
+        <v>2205</v>
+      </c>
+    </row>
+    <row r="245" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A245" t="s">
+        <v>2421</v>
+      </c>
+    </row>
+    <row r="246" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A246" t="s">
+        <v>2206</v>
+      </c>
+    </row>
+    <row r="247" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A247" t="s">
+        <v>2207</v>
+      </c>
+    </row>
+    <row r="248" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A248" t="s">
+        <v>2208</v>
+      </c>
+    </row>
+    <row r="249" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A249" t="s">
+        <v>2422</v>
+      </c>
+    </row>
+    <row r="250" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A250" t="s">
+        <v>2423</v>
+      </c>
+    </row>
+    <row r="251" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A251" t="s">
+        <v>2424</v>
+      </c>
+    </row>
+    <row r="252" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A252" t="s">
+        <v>2209</v>
+      </c>
+    </row>
+    <row r="253" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A253" t="s">
+        <v>2210</v>
+      </c>
+    </row>
+    <row r="254" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A254" t="s">
+        <v>2211</v>
+      </c>
+    </row>
+    <row r="255" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A255" t="s">
+        <v>2212</v>
+      </c>
+    </row>
+    <row r="256" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A256" t="s">
+        <v>2213</v>
+      </c>
+    </row>
+    <row r="257" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A257" t="s">
+        <v>2214</v>
+      </c>
+    </row>
+    <row r="258" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A258" t="s">
+        <v>2425</v>
+      </c>
+    </row>
+    <row r="259" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A259" t="s">
+        <v>2215</v>
+      </c>
+    </row>
+    <row r="260" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A260" t="s">
+        <v>2216</v>
+      </c>
+    </row>
+    <row r="261" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A261" t="s">
+        <v>2426</v>
+      </c>
+    </row>
+    <row r="262" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A262" t="s">
+        <v>2217</v>
+      </c>
+    </row>
+    <row r="263" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A263" t="s">
+        <v>2427</v>
+      </c>
+    </row>
+    <row r="264" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A264" t="s">
+        <v>2428</v>
+      </c>
+    </row>
+    <row r="265" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A265" t="s">
+        <v>2429</v>
+      </c>
+    </row>
+    <row r="266" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A266" t="s">
+        <v>2430</v>
+      </c>
+    </row>
+    <row r="267" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A267" t="s">
+        <v>2431</v>
+      </c>
+    </row>
+    <row r="268" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A268" t="s">
+        <v>2218</v>
+      </c>
+    </row>
+    <row r="269" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A269" t="s">
+        <v>2219</v>
+      </c>
+    </row>
+    <row r="270" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A270" t="s">
+        <v>2220</v>
+      </c>
+    </row>
+    <row r="271" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A271" t="s">
+        <v>2432</v>
+      </c>
+    </row>
+    <row r="272" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A272" t="s">
+        <v>2221</v>
+      </c>
+    </row>
+    <row r="273" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A273" t="s">
+        <v>2222</v>
+      </c>
+    </row>
+    <row r="274" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A274" t="s">
+        <v>2433</v>
+      </c>
+    </row>
+    <row r="275" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A275" t="s">
+        <v>2223</v>
+      </c>
+    </row>
+    <row r="276" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A276" t="s">
+        <v>2224</v>
+      </c>
+    </row>
+    <row r="277" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A277" t="s">
+        <v>2434</v>
+      </c>
+    </row>
+    <row r="278" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A278" t="s">
+        <v>2225</v>
+      </c>
+    </row>
+    <row r="279" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A279" t="s">
+        <v>2226</v>
+      </c>
+    </row>
+    <row r="280" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A280" t="s">
+        <v>2227</v>
+      </c>
+    </row>
+    <row r="281" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A281" t="s">
+        <v>2228</v>
+      </c>
+    </row>
+    <row r="282" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A282" t="s">
+        <v>2229</v>
+      </c>
+    </row>
+    <row r="283" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A283" t="s">
+        <v>2435</v>
+      </c>
+    </row>
+    <row r="284" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A284" t="s">
+        <v>2230</v>
+      </c>
+    </row>
+    <row r="285" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A285" t="s">
+        <v>2231</v>
+      </c>
+    </row>
+    <row r="286" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A286" t="s">
+        <v>2232</v>
+      </c>
+    </row>
+    <row r="287" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A287" t="s">
+        <v>2233</v>
+      </c>
+    </row>
+    <row r="288" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A288" t="s">
+        <v>2234</v>
+      </c>
+    </row>
+    <row r="289" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A289" t="s">
+        <v>2235</v>
+      </c>
+    </row>
+    <row r="290" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A290" t="s">
+        <v>2236</v>
+      </c>
+    </row>
+  </sheetData>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A1:A290">
+    <sortCondition ref="A64:A290"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{63CAAD6B-3C70-40D7-B869-A560E98AB77D}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="98.42578125" customWidth="1"/>
   </cols>
   <sheetData/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A1:A401">
     <sortCondition ref="A382:A401"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 