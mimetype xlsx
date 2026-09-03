--- v2 (2026-06-04)
+++ v3 (2026-09-03)
@@ -16,79 +16,79 @@
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27932"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\KFN\!каталоги\!Обновления\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D82076C7-8FC0-4E4B-BCE5-80E61AF29CD2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7667D2DF-A781-4F02-9D28-59723E3B1640}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="4815" yWindow="3045" windowWidth="28800" windowHeight="15435" activeTab="4" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="8565" yWindow="3645" windowWidth="28800" windowHeight="15435" activeTab="6" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Январь" sheetId="1" r:id="rId1"/>
     <sheet name="Февраль" sheetId="2" r:id="rId2"/>
     <sheet name="Март" sheetId="3" r:id="rId3"/>
     <sheet name="Апрель" sheetId="4" r:id="rId4"/>
     <sheet name="Май" sheetId="5" r:id="rId5"/>
     <sheet name="Июнь" sheetId="6" r:id="rId6"/>
     <sheet name="Июль" sheetId="7" r:id="rId7"/>
     <sheet name="Август" sheetId="8" r:id="rId8"/>
     <sheet name="Сентябрь" sheetId="9" r:id="rId9"/>
     <sheet name="Октябрь" sheetId="10" r:id="rId10"/>
     <sheet name="Ноябрь" sheetId="11" r:id="rId11"/>
     <sheet name="Декабрь" sheetId="12" r:id="rId12"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2436" uniqueCount="2436">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3352" uniqueCount="3352">
   <si>
     <t xml:space="preserve">SKY RAE - Без посадки авто нет [iv] - 53748 </t>
   </si>
   <si>
     <t xml:space="preserve">SVETLY - Новый год [iv] - 53749 </t>
   </si>
   <si>
     <t xml:space="preserve">Taheyn, Naya - Базовый минимум [iv] - 53750 </t>
   </si>
   <si>
     <t xml:space="preserve">Tsoy, Akmal', Пьеха Стас - Беги беги (OST Невероятные приключения Шурика)[iv] - 53751 </t>
   </si>
   <si>
     <t xml:space="preserve">V $ X V PRINCE - Let me [iv] - 53752 </t>
   </si>
   <si>
     <t xml:space="preserve">V $ X V PRINCE - Не надо париться [iv] - 53753 </t>
   </si>
   <si>
     <t xml:space="preserve">V $ X V PRINCE - Розовый заяц (OST Охота на Розового зайца)[iv] - 53754 </t>
   </si>
   <si>
     <t xml:space="preserve">Zalya Myrza - Тайна [iv] - 53755 </t>
   </si>
   <si>
@@ -7352,50 +7352,2798 @@
     <t xml:space="preserve">Хасанова Гузель - Иллюзии [iv] - 56195 </t>
   </si>
   <si>
     <t xml:space="preserve">Хитобои, Самбурская Настасья - Зодиак [iv,18+] - 56196 </t>
   </si>
   <si>
     <t xml:space="preserve">Хордаев Мухтар - Мы все играем роли [iv] - 56197 </t>
   </si>
   <si>
     <t xml:space="preserve">Храмов Андрей - Я тебя найду [iv] - 56198 </t>
   </si>
   <si>
     <t xml:space="preserve">Хуснутдинов Эдуард - Судьба дорога [iv] - 56199 </t>
   </si>
   <si>
     <t xml:space="preserve">Чеботина Люся - Мотив преступления [iv] - 56200 </t>
   </si>
   <si>
     <t xml:space="preserve">Швец Алёна - Капучино [iv] - 56201 </t>
   </si>
   <si>
     <t xml:space="preserve">Швец Динара - Ты мой самый лучший [iv] - 56202 </t>
   </si>
   <si>
     <t xml:space="preserve">Экспресс - Жора подержи мой макинтош [iv] - 56203 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">100лиця, Chico, Qatoshi - Покохай мене [Chicomuz remix,iv] - 56204 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Adil - Джульетта [iv] - 56205 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Agassy - Снова [iv] - 56206 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ay Yola - Aihylyu [iv] - 56207 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ay Yola - Batyr [iv] - 56208 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ay Yola - Kil kotom [iv] - 56209 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ay Yola - Tugan tel [iv] - 56210 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ay Yola - Ural vasyaty [iv] - 56211 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ay Yola - Yola [iv] - 56212 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bahh Tee (Бахти) - Клянусь [iv] - 56213 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bard pjct - Море горьких слёз [iv] - 56214 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bearwolf - Чародейка [iv] - 56215 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Biscuit Jeam, Filipchenkow Gleb, G-Pol - Mallorca [iv] - 56216 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Boyka Mia - Казак [iv] - 56217 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">By Индия - Кавалерия [iv] - 56218 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">By Индия, Xcho, Мот - Шадэ [iv] - 56219 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Chislov Sergey - Морда моя [iv] - 56220 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Diagnoz - Так сумую по тобі [iv] - 56221 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dmnted, Квасній Ярина - Парова машина [iv] - 56222 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dovi - Nostalgie [iv] - 56223 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dubyk Daryna - Болить [iv] - 56224 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fiїnka - Афини [iv] - 56225 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gaaya - Холодний лід [iv] - 56226 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gazan - Черемша [iv] - 56227 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gnatyshen - Дитинство [iv] - 56228 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Heil Jerry - Додай гучності (12 points)[iv] - 56229 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Heil Jerry, Ochman - Bronia [iv] - 56230 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Huculka - Ластівки [iv] - 56231 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jakone, Kiliana, Вектор А - Мутный тип [iv] - 56232 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">JKLN - Welcome to Ukraine [iv] - 56233 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kalush, Siromaha Kozak - Нумо козаки [iv] - 56234 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kaya - Желаю тебе [iv] - 56235 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kosmal, Alpina - Искренне [iv] - 56236 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lenz Ama - На воле я [iv] - 56237 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lisovskiy, Askaniya - Полюбила ухилянта [iv] - 56238 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Liza - Сердце моё [iv] - 56239 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Marusia Aic, Salman'Ov - Ночная птица [iv] - 56240 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Maur - Тёте надо выпить [iv] - 56241 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Miravi - За тобой [iv] - 56242 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Miyagi, Ollane - Весна [iv] - 56243 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Moreart, Ned Gee - Я это ты [iv] - 56244 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Morrozova - 8 марта [iv] - 56245 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Morrozova - А я тут кто [iv] - 56246 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Morrozova - Андрюша [iv] - 56247 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Morrozova - Девки пляшем [iv] - 56248 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Morrozova - Диги дай [iv] - 56249 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Morrozova - Корпоратив [iv] - 56250 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Morrozova, Segakim - Девки пляшем [iv] - 56251 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Morrozova, Segakim - За окном зима [iv] - 56252 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mushtavinski - Пока я не готов [iv] - 56253 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nazami, Damir - Меня забудь [iv] - 56254 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rasa - Весна [iv] - 56255 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sabi - Укради [iv] - 56256 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tatar, Jakone - Она снова [iv] - 56257 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tatrey - Паруса [iv] - 56258 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vavan (Владимир Селиванов) - Ромашки [iv] - 56259 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Wallem - По татарски [iv] - 56260 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Xolidayboy - Помни [iv] - 56261 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Yuzkiv - Люби [iv] - 56262 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Антоха МС, Джарахов Эльдар - Цветочки [iv] - 56263 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Асмаев Анатолий - Моменты [iv] - 56264 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Білий Бо - Місток [iv] - 56265 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бобул Іво - Все золото світу [iv] - 56266 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бобул Іво - Листопад [iv] - 56267 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бобул Іво - Місячне колесо [iv] - 56268 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бобул Іво - Моя любов моя журба [iv] - 56269 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бобул Іво - Не судилося [iv] - 56270 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бобул Іво - Ти зігрій мене [iv] - 56271 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бобул Іво - Якщо любиш кохай [iv] - 56272 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бобул Іво, Kolaba - Серпанкові очі [iv] - 56273 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бобул Іво, Пискарёва Татьяна - Берег любові [iv] - 56274 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Буланова Татьяна - Надо ли [iv] - 56275 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ВариАция - Твой мир [iv] - 56276 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Вертиго Макс, Сандак - Асфальт горит [iv] - 56277 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Гончарук Маша - В глазах серо синих [iv] - 56278 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Гравитация - Не буду горевать [iv] - 56279 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дантес Владимир - Лайки [iv] - 56280 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дрозды, Стоянов Юрий - Родительский дом [iv] - 56281 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ерошка Арина - Не молчи [iv] - 56282 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ждамиров Владимир - Купола колокола [iv] - 56283 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Иссаев, Мустаева - Холодный асфальт [iv] - 56284 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Итляшев Ислам - Пиранья любовь [iv] - 56285 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кабан Кирилл - На юг [iv] - 56286 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Канги - Половина [iv] - 56287 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Караулова Юлианна - Лотос [iv] - 56288 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кароль Тіна - Життя продовжуться [iv] - 56289 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кароль Тіна - Здатись ти завжди встигнеш [iv] - 56290 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кароль Тіна - Люблю його [iv] - 56291 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кароль Тіна - Не бійся [iv] - 56292 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кароль Тіна - Ніченька [iv] - 56293 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кароль Тіна - Пам'ятаю [iv] - 56294 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кароль Тіна - Полюси [iv] - 56295 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кароль Тіна - Тепер я знаю [iv] - 56296 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кароль Тіна - Ти відпусти [iv] - 56297 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кароль Тіна - У неба попрошу [iv] - 56298 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кісельов Нікіта - Вівтар (А ти поклав своє кохання)[iv] - 56299 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Коваленко Вероника, Twinz - Губи [iv] - 56300 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Коста Лакоста - Черри леди [iv] - 56301 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кошкина Лена, Светлая Юлия - Я люблю себя [iv] - 56302 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Курский Владимир - Ворон смерти [iv] - 56303 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Курский Владимир - За своих [iv] - 56304 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Курский Владимир - Мама с днём рождения [iv] - 56305 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Курский Владимир - Наколочка [iv] - 56306 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Курский Владимир - По небу [iv] - 56307 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Курский Владимир - Свободы не видать [iv] - 56308 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Курский Владимир - Старый друг [iv] - 56309 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Курский Владимир - Струны души [iv] - 56310 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Курский Владимир - Сынок [iv] - 56311 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Курский Владимир, Зульпикаров Алим - Отпусти её [iv] - 56312 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Лада Весна - Если ты красотка [iv] - 56313 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Любэ - Жди меня [iv] - 56314 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Малежик Вячеслав - Недавно и давно [iv] - 56315 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Матвієнко Тоня, Мірзоян Арсен - Не край [iv] - 56316 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Миронов Андрей - Танго любви [iv] - 56317 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Михальчик Юлия - Знамя [iv] - 56318 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Монатик Дима (Monatik) - Ода свобода [iv] - 56319 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Моя Мишель - На малиновой луне [iv] - 56320 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Немченко Анна - По городам [iv] - 56321 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Нюша - Полароид [iv] - 56322 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Огневич Злата - Королева драми [iv] - 56323 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Омаргалиева Алёна - Фанат [iv] - 56324 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пивоваров Артем - 8 диво [iv] - 56325 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Полякова Оля - Вадік [iv,18+] - 56326 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пономарьов Олександр - Закохаєшся [iv] - 56327 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Прокопов Дмитро - Зробіть гучніше цій принцесі [dance remix,iv] - 56328 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Росс Алёна - Как прекрасен этот вечер [iv] - 56329 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сатылганова Гульнур - Сакта [iv] - 56330 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Света - Мечты ветра [iv] - 56331 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Синяя птица - Моя любовь жива [cover,iv,клип] - 56332 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Синяя птица - Моя любовь жива [iv] - 56333 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Скорпіон Роман, Гіга Квітослава - За тебе все віддам [iv] - 56334 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сотникова Анастасия - Настоящий мужчина [iv] - 56335 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Султан Ураган, Династия Шанхая - А под небом южным [iv] - 56336 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тайпан, Nazami, Damir - Её вайб [iv] - 56337 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Токарев Антон, Асия - Эхо любви [iv] - 56338 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Токарев Вилли - Брайтонское танго [iv] - 56339 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Успенская Любовь - Я не знаю что со мной [iv] - 56340 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Цибульська Оля - Мама драма [iv] - 56341 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Эпова Даша - Муженёк [iv] - 56342 </t>
+  </si>
+  <si>
+    <t>Куст Максим - Тебя со мною нет [-+,клип] - 56343</t>
+  </si>
+  <si>
+    <t>Новые Самоцветы - Где же ты была [бэк] - 56344</t>
+  </si>
+  <si>
+    <t>Воровайки - Каки наши годы [-+] - 56345</t>
+  </si>
+  <si>
+    <t>Мафик, Воровайки - Дайте звука [-+] - 56346</t>
+  </si>
+  <si>
+    <t>Беломорканал - Джан балэс [бэк] - 56347</t>
+  </si>
+  <si>
+    <t>Воронец Ольга - А где мне взять такую песню [-] - 56348</t>
+  </si>
+  <si>
+    <t>Пламя - Не надо печалиться [-] - 56349</t>
+  </si>
+  <si>
+    <t>Бутусов Вячеслав - Хлоп хлоп [-] - 56350</t>
+  </si>
+  <si>
+    <t>Бутусов Вячеслав, Therr Maitz - На берегу безымянной реки [-+] - 56351</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Наутилус Помпилиус - К Элоизе [-+] - 56352 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Наутилус Помпилиус - Летучая мышь [-+] - 56353 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Наутилус Помпилиус - Люди на холме [-+] - 56354 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Наутилус Помпилиус - Падший ангел [-+] - 56355 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Наутилус Помпилиус - Стриптиз [-+] - 56356 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Radiotrance - Земля в огне [-] - 56357 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ДДТ - Белая река (Агидель)[iv,клип] - 56358 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ДДТ - Прекрасная любовь [-] - 56359 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ДДТ, Емельянов Дмитрий - Чайковский [-] - 56360 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Зомб - Прощальный медляк [iv] - 56361 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Зыкина Людмила - Степь да степь кругом [iv] - 56362 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Инфинити - Нелюбовь [iv] - 56363 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Казаки делают хиты - Туда [iv] - 56364 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Казаки делают хиты - Ты сделана из огня [iv] - 56365 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Катиков Андрей, OG Buda - Бабки [iv] - 56366 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кибирев Игорь - Невеста [iv] - 56367 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Князева Елена - Очень дорого [iv] - 56368 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кравц - Дикий сексуальный зверь [iv] - 56369 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Круг Ирина - Губы Наташки [iv] - 56370 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Куценко Гоша, Пак Юлия - Твоя я [iv] - 56371 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Лагучев Султан - Роза чёрная [iv] - 56372 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Лахова Дана - Только нам выбирать [iv] - 56373 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Леонов Ярослав - Королева весны [iv] - 56374 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Леонов Ярослав - Твори добро [iv] - 56375 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Магомедкеримов Рейсан - Предки [iv] - 56376 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Мадэль - Я сильная [iv] - 56377 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Маликов Дмитрий - Заберу тебя в июль [iv] - 56378 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Маликов Дмитрий, Фогель - Выпускник 2 [iv] - 56379 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Малыхин Николай - А можно я тебе приснюсь [iv] - 56380 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Малыхин Николай - Мы из 90-Х [iv] - 56381 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Малыхин Николай - На беду [iv] - 56382 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Малыхин Николай - Прости [iv] - 56383 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Малыхин Николай - Хочу тебя [iv] - 56384 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Меджикул - На танец [iv] - 56385 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Наставшевс, Лубенников - Ненастье [iv] - 56386 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Не ради денег, Васёк - Девочка пай [iv] - 56387 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пашаян Марат, Пашаян Арни - Алло [iv] - 56388 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Подольская Наталья - Не бояться [iv] - 56389 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Подольская Наталья, Тодоренко Регина - Подруга [iv] - 56390 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Руденко Леонид - Трек для дискотек [iv] - 56391 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Руки вверх - Львица [iv] - 56392 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Русланова Лидия - Я на горку шла [iv] - 56393 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сектор Газа - ГАИ (Водительская подхалимская)[iv] - 56394 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Серебро (Serebro) - Смотри но не трогай [iv] - 56395 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Серябкина Ольга, Urih Dimma - 8901 [iv] - 56396 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сиена - Детка танцуй [iv] - 56397 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тайпан, Nazami - Я тебя люблю [iv] - 56398 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тайпан, Нелиза - Я смотрю в твои глаза [iv] - 56399 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ханагян Севак (Sevak) - Губы как вино [iv] - 56400 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Чайф - Вольный ветер [-] - 56401 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Чайф - Время не ждёт [-] - 56402 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Чайф - Все девушки Бонда [-] - 56403 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Чайф - Всему своё время [-] - 56404 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Чайф - Давай вернёмся [-] - 56405 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Чайф - Завяжи мне глаза [-] - 56406 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Чайф - Кама река [-] - 56407 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Чайф - Кто то хитрый [-] - 56408 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Чайф - Не дай мне повод [-] - 56409 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Чайф - Не доводи до предела [-] - 56410 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Чайф - Про бобра и барабан [-] - 56411 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Чайф - Прощай детка [-] - 56412 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Чайф - Религия [-] - 56413 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Чайф - Рок-н-ролл этой ночи [-] - 56414 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Чайф - С войны [-] - 56415 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Чайф - Точка [-] - 56416 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Чайф - Трамвай [-] - 56417 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Чайф - Хей хей [-] - 56418 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Чайф - Хэллоуин [бэк] - 56419 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Чайф - Я рисую на окне [-] - 56420 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Чехова Катя, Rise Nikita - Таю 2.0 [iv] - 56421 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Шоуа Александр - Навстречу Солнцу [iv] - 56422 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ягья Александр - Арктика (Герои белой Арктики)[iv] - 56423 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Би-2 - Это не бомбы а просто летний гром [Bushby Adrian vers,iv] - 56424 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Чайф - Белая лошадь [-] - 56425 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Чайф - Псы с городских окраин [-+] - 56426 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Чайф - Тайный знак [-+] - 56427 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сплин - Давайте делать паузы в словах [-+] - 56428 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сплин - Достань гранату [-+] - 56429 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сплин - Ленинград Амстердам [-+] - 56430 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сплин - Мамма миа [бэк,+] - 56431 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сплин - Моя любовь [-+] - 56432 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сплин - Петербургская свадьба [-] - 56433 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сплин - Совсем другой [-+] - 56434 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сплин - Страшная тайна [-+,клип] - 56435 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сплин - Топай [-+,клип] - 56436 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сплин - Урок географии [-+] - 56437 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сплин - Чёрная Волга [-] - 56438 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сплин - Я был влюблён в вас [-+] - 56439 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Воскресение - Ещё не сгустились тучи [-] - 56440 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Воскресение - Посмотри как я живу [-] - 56441 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Воскресение - Серый дождь [бэк] - 56442 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Воскресение - Хороший парень [-] - 56443 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Руки вверх - Всё на этом [iv] - 56444 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Руки вверх - Изменница [iv] - 56445 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Руки вверх - Сияй [iv] - 56446 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Руки вверх - Танцуй со мной до утра [iv] - 56447 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Руки вверх - Улыбаешься [iv] - 56448 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Руки вверх - Холодно [iv] - 56449 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Руки Вверх, Успенская Любовь - Безответно [iv] - 56450 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Акимов Тима, Rozalia - Кем то [iv] - 56451 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Акула (Оксана Почепа) - Пакакотики [iv] - 56452 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">АлисА - Белая невеста [-] - 56453 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">АлисА - Бес паники [-] - 56454 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">АлисА - Бродячий цирк [-] - 56455 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">АлисА - Всё в наших руках [-] - 56456 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">АлисА - Всё решено [-] - 56457 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">АлисА - Жизнь струны [-] - 56458 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">АлисА - Мама [-] - 56459 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">АлисА - Музыка [-] - 56460 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">АлисА - Новая кровь [-] - 56461 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">АлисА - Плач [-] - 56462 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">АлисА - Родина [-] - 56463 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">АлисА - Рождество [-] - 56464 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">АлисА - Рок-н-ролл жесток [бэк] - 56465 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">АлисА - Рок-н-ролл крест [-] - 56466 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">АлисА - Слёзы звёзд [-] - 56467 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">АлисА - Смутные дни [-] - 56468 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">АлисА - Солнце на блюдце [-] - 56469 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">АлисА - Театр теней [-] - 56470 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">АлисА - Шабаш [-] - 56471 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">АлисА - Шестой лесничий [-] - 56472 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">АлисА - Энергия [-] - 56473 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">АлисА - Я играю в войну [-] - 56474 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Амзоев Мераб (Merab Amzoevi) - Плавно [iv] - 56475 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Антонов Юрий - Золотая лестница [Ruviga cover,iv] - 56476 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Арбенина Диана (Ночные снайперы) - The punisher [iv] - 56477 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Аркадиас - Пусть яркое солнце заменит луна [iv] - 56478 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Аркадиас - Розовый вечер смотрит в окно [iv] - 56479 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">АлисА - Апрель [-+,18+] - 56480 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">АлисА - Воздух [-+] - 56481 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">АлисА - На вираже [-+] - 56482 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">АлисА - Осеннее солнце [-+] - 56483 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Звери - Всё впереди [бэк] - 56484 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Звери - Дальше [-] - 56485 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Звери - Игра в себя [-] - 56486 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Звери - Клятвы [-] - 56487 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Звери - Кольцевая [-] - 56488 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Звери - Кольцевая [бэк] - 56489 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Звери - Котёнок [-] - 56490 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Звери - Лучшее в тебе [-] - 56491 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Звери - Люба [-] - 56492 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Звери - Мечтаем [-] - 56493 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Звери - Молнии [-] - 56494 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Звери - Не важно [-] - 56495 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Звери - Оставь себе [-] - 56496 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Звери - Ты так прекрасна [-] - 56497 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Звери - Не предавай [-] - 56498 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Звери - Океаны [-+] - 56499 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Звери - С добрым утром [-] - 56500 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Агонь - Отпусти [-] - 56501 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Агонь - Отпусти [бэк] - 56502 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Агонь - По тёмным улицам [-] - 56503 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Джанабаева Альбина - Один на один [-] - 56504 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Джанабаева Альбина - Один на один [бэк] - 56505 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Джанабаева Альбина - Он моё всё [-] - 56506 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Джанабаева Альбина - Самба белого мотылька [-] - 56507 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ассорти (A-Sortie) -  Ищи не ищи [iv] - 56508 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">БаRo - Главное семья [iv] - 56509 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Баста, Моя Мишель - Если я буду танцевать [iv] - 56510 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Буланова Татьяна - Я не буду спать [iv] - 56511 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Буланова Татьяна, Кватро Originals - Талисман [iv] - 56512 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Вальтер Инна - Роза [iv] - 56513 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Восток - Туман [iv] - 56514 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Гайдук Егор - Вечно молодой [iv] - 56515 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Движовый - Живи в свой кайф [iv] - 56516 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Джанабаева Альбина - Где ты есть (&amp; Меладзе Валерий)[iv] - 56517 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дюна - Романтика руля [iv] - 56518 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Меладзе Валерий - Женщина в белом [-] - 56519 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Меладзе Валерий - Комсомольск [-] - 56520 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Меладзе Валерий - Примадонна [-+] - 56521 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Гоман Алексей - Поручик [iv,клип] - 56522 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кино (Виктор Цой) - Дайте мне слово [-] - 56523 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кино (Виктор Цой) - Дождь для нас [бэк,+] - 56524 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кино (Виктор Цой) - Любовь это не шутка [-+] - 56525 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кино (Виктор Цой) - Прохожий [-+] - 56526 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кино (Виктор Цой) - Разреши мне [-+] - 56527 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кино (Виктор Цой) - Фильмы [-+] - 56528 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кино (Виктор Цой) - Электричка [-] - 56529 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Город 312, Земфира - Хочешь останусь [-] - 56530 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Евстигнеева Олеся - Жизнь наладится [iv] - 56531 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Зара (Зарифа Мгоян) - Ждала твоего звонка [iv] - 56532 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Земфира - Я полюбила вас [бэк,+] - 56533 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Земфира (Zemfira) - Zero [-] - 56534 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Земфира (Zemfira) - Австралия [-] - 56535 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Земфира (Zemfira) - В метро [-] - 56536 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Земфира (Zemfira) - Главное [-] - 56537 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Земфира (Zemfira) - Джозеф [-] - 56538 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Земфира (Zemfira) - Друг [-] - 56539 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Земфира (Zemfira) - Жди меня [-] - 56540 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Земфира (Zemfira) - Земфира [-] - 56541 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Земфира (Zemfira) - Кофевино [-] - 56542 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Земфира (Zemfira) - Крым [-] - 56543 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Земфира (Zemfira) - Кто [-] - 56544 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Земфира (Zemfira) - Любовь как случайная смерть [-] - 56545 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Земфира (Zemfira) - Москва [-] - 56546 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Земфира (Zemfira) - Небо море облака [-] - 56547 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Земфира (Zemfira) - Ненавижу [бэк] - 56548 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Земфира (Zemfira) - Петарды [-] - 56549 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Земфира (Zemfira) - Рассветы [бэк] - 56550 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Земфира (Zemfira) - Родина [-] - 56551 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Земфира (Zemfira) - Сигареты [-] - 56552 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Земфира (Zemfira) - Синоптик [-] - 56553 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Земфира (Zemfira) - Спид [-] - 56554 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Земфира (Zemfira) - Чёрно белая любовь [бэк] - 56555 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Земфира (Zemfira) - Шалфей [бэк] - 56556 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Земфира (Zemfira) - Шкалят датчики [-] - 56557 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Земфира (Zemfira) - Шкалят датчики [бэк] - 56558 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Лагучев Султан - Босиком по камням [iv] - 56559 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Лещенко Лев - Путь домой [iv] - 56560 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Малинин Александр - Быть с тобой [iv] - 56561 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Малинин Александр - Рассветы [iv] - 56562 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Маршал Александр - Встреча [iv] - 56563 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Мельянцева Надежда - Не скажешь мне да [remix,iv] - 56564 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Мельянцева Надежда - Радиограмма [iv] - 56565 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Не уходи - Давай любить друг друга тихо [iv] - 56566 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Отрадная Евгения - Уходи [iv] - 56567 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Петровская Алёна - А сердцу хочется любви [iv] - 56568 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Петровская Алёна - Позвони [iv] - 56569 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Петровская Алёна - Сердце бьётся в закрытую дверь [iv] - 56570 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Попова Любовь - Не говори [iv] - 56571 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пропаганда - Не вкусно и точка [iv] - 56572 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Росси Сергей - Моника [iv] - 56573 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ростовъ Сергей - Майя звезда Шанхая [iv] - 56574 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Руденко Артур - Не звоните бывшим [iv] - 56575 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Салтыков Виктор - Минута до любви [iv] - 56576 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Семёнова Екатерина - В поисках счастья [iv] - 56577 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Третьяк Татьяна - Беги [iv] - 56578 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Земфира (Zemfira) - Абъюз [-+] - 56579 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Земфира (Zemfira) - Без шансов [-+] - 56580 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Земфира (Zemfira) - Жужа [-] - 56581 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Земфира (Zemfira) - Мясо [-+] - 56582 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Земфира (Zemfira) - Нахер мне город [-+] - 56583 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Земфира (Zemfira) - Не стреляйте [-+] - 56584 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Земфира (Zemfira) - Таблетки [-+] - 56585 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">3-ий Январь, Il'giz - Загудим [iv] - 56586 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">5 пятниц - Не нужны слова [iv] - 56587 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">5sta Family, Fargo - Перемотай [iv] - 56588 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">5утра, Бузова Ольга - Бесценна [iv] - 56589 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">7 станций - Встречная полоса авторская версия [iv] - 56590 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">7 станций - Станция весна [iv] - 56591 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">9 грамм - Дэнс [iv] - 56592 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Adil - 18 [iv] - 56593 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Akmal' - Любовная [iv] - 56594 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Alemond, Айни, Xcho - Пульс [iv] - 56595 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Aneya - Целоваться [iv] - 56596 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Artik &amp; Asti - Бриллиант (&amp; Seville)[iv] - 56597 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ataman Aleks, Finik.Finya - Девочка из сна [iv] - 56598 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bakhtin - Шатенка [iv] - 56599 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bandura Sound Lab - Ранен но не сломлен [iv] - 56600 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Barabanov - Вип казанова [iv] - 56601 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bearwolf - Под небом все равны [iv] - 56602 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Blackwarwhite - Lada [iv] - 56603 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Blizkey - Души не чаю [iv] - 56604 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Brux XTN - Paid to exist [iv] - 56605 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bulava - Блистай [iv] - 56606 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Burito (Бурито) - Помилуй Господи нас грешных и спаси [iv] - 56607 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">By Индия - Поэтесса [iv] - 56608 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Chepikk - 5 минут назад [-] - 56609 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cvetocek7 - Молния [iv] - 56610 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cvetocek7 - Нежность [iv] - 56611 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Da Ti - Take me there [iv] - 56612 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dabro - Море привет [iv] - 56613 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dani Lena - Woody [iv] - 56614 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dashi - Плохая [iv] - 56615 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dashi, Runa - Мурка [iv] - 56616 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dead Blonde - Голая [iv] - 56617 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dead Blonde - На мели [iv] - 56618 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dead Blonde - Преступление [iv] - 56619 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Djo - End of beginning [iv] - 56620 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dobranotch - Через тумбу [iv] - 56621 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dzhiraev Admar - Красивая зараза [iv] - 56622 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Eben - Hollow [iv] - 56623 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">El Kunimuni - Жиганю на Changane [iv] - 56624 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ellisar - Do It again [iv] - 56625 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Elman (Эльман Зейналов) - Лабиринт [iv] - 56626 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fike Dominic - Baby doll [iv] - 56627 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ilham DJ - Digidi digidi [iv] - 56628 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Little Big, Клава Кока - Uno [-+] - 56629 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Walker Alan, Melkman Isabella, O'Ryan Katherine - Broken strings [iv] - 56630 </t>
+  </si>
+  <si>
+    <t>Гагарина Полина, Ленинград, Меладзе Константин, Сюткин Валерий - Мужики на голосе [-+] - 56631</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пирожков Артур - Горькое [-+] - 56632 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пирожков Артур - Девочка хочет [-+] - 56633 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пирожков Артур - Делай всё [-+] - 56634 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пирожков Артур - Запутался [-+,клип] - 56635 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пирожков Артур - Запутался я [бэк] - 56636 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пирожков Артур - Клеимся [-] - 56637 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пирожков Артур - Клеимся [бэк] - 56638 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пирожков Артур - Красивая песня [бэк,+,клип] - 56639 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пирожков Артур - Малиновое диско [iv] - 56640 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пирожков Артур - Музыки не слышно [бэк] - 56641 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пирожков Артур - Ну и что [бэк] - 56642 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пирожков Артур - Она не такая [iv] - 56643 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пирожков Артур - Охота [-] - 56644 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пирожков Артур - Позитив [-] - 56645 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пирожков Артур - Понарошку [-+] - 56646 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пирожков Артур - Ты не моя [-] - 56647 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пирожков Артур - Я звезда [-] - 56648 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пирожков Артур - Я звезда [бэк] - 56649 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пирожков Артур - Я твой мужчина [-+] - 56650 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пирожков Артур, Grey Elvin - Женщина магнит [-+] - 56651 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rammstein - Du riechst so gut [-] - 56652 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rammstein - Keine lust [-] - 56653 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rammstein - Seemann [-] - 56654 </t>
+  </si>
+  <si>
+    <t>Rammstein - Spiel mit mir [-] - 56655</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rammstein - Benzin [бэк,+] - 56656 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rammstein - Du riechst so gut [RU vers] - 56657 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rammstein - Radio [RU vers,-+] - 56658 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rammstein - Spring [RU vers,-+] - 56659 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rammstein - Zeig dich [RU vers,-+,клип] - 56660 </t>
+  </si>
+  <si>
+    <t>Rammstein, Spiteri Sharleen - Stirb nicht vor mir (Don't die before i do)[-+] - 56661</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пацаны - Ближе [-+] - 56662 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пацаны - До свидания Аня [-+] - 56663 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пацаны - Дурак [-+] - 56664 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пацаны - Малолетка [-] - 56665 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пацаны - Не реви [-] - 56666 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пацаны - Почему так бывает [-+] - 56667 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пацаны - Проститутка [-] - 56668 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пацаны - Сверхновая звезда [-+] - 56669 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пацаны - Стеклянные розы [-+] - 56670 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пацаны - Ты одна у меня [-+] - 56671 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пацаны, Барабаш Юрий - Моя любовь [-] - 56672 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пацаны, Барабаш Юрий - Напиши письмо [-] - 56673 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пацаны, Барабаш Юрий - Это был наверно случай [-] - 56674 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Турбомода - Беги [-+] - 56675 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Турбомода - Каникулы [-+] - 56676 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Турбомода - Мама [-] - 56677 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Турбомода - Не любя [-] - 56678 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Турбомода - Не целуй её [-] - 56679 </t>
+  </si>
+  <si>
+    <t>Турбомода - Прощай [бэк] - 56680</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bestseller Роман - Жив здоров [iv] - 56681 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Boyka Mia - Экспонат [iv] - 56682 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Emerson Matvey - Близко [iv] - 56683 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Enrasta - Асталависта [iv] - 56684 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Enrasta (Рустам Нахушев) - Бали [iv] - 56685 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Enzro - Ты не бойся ночи [iv] - 56686 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Filatov, Karas, ST - Там где рассвет [iv] - 56687 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">FullRave DJ - Я за то люблю Ивана [iv] - 56688 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gavrilina - Woman moment [iv] - 56689 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Goartur - Эгоист [iv] - 56690 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gudovskih Mihael - Она с характером [iv] - 56691 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Guma - На Ивана Купала [iv] - 56692 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">GUT1K - И в горе и в радости [iv] - 56693 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hatters The (Шляпники) - Зеркало [iv] - 56694 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hilme - Девочка с бала [iv] - 56695 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hollyflame - Любочка [iv] - 56696 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">HouseOfJuhuro - Она везде [iv] - 56697 </t>
+  </si>
+  <si>
+    <t>Бублик Михаил - Я с тобой [-+] - 56698</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Баста, Серябкина Ольга - Ветер дорог [-+] - 56699 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дубровин Сергей - С тобой [iv] - 56700 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Серябкина Ольга - Время любовь дарить [-] - 56701 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Серябкина Ольга - Говорила я тебе [-+] - 56702 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Серябкина Ольга - Дядя Гена [-+,клип,18+] - 56703 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Серябкина Ольга - Зеленоглазое такси [-] - 56704 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Серябкина Ольга - Одиночка [remix] - 56705 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Серябкина Ольга - Пусть будет лучше год [-] - 56706 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Серябкина Ольга - Синий цвет твоей любви [-+] - 56707 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Серябкина Ольга - Супергерой [-+] - 56708 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Серябкина Ольга - Холодно (Holodno)[-+] - 56709 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Серябкина Ольга - Это love [-+,клип] - 56710 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Серябкина Ольга - Это по любви [-] - 56711 </t>
+  </si>
+  <si>
+    <t>Серябкина Ольга - Я хочу на Новый год [-] - 56712</t>
+  </si>
+  <si>
+    <t>Серебро - Dirty kiss [-] - 56713</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Серебро - Kiss [-] - 56714 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Серебро - Mama lover [бэк] - 56715 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Серебро - Mi mi mi [бэк] - 56716 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Серебро - Song №1 [-] - 56717 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Серебро - Мальчик [бэк] - 56718 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Серебро - О мама [-] - 56719 </t>
+  </si>
+  <si>
+    <t>Серебро - Отпусти меня [acoustic vers] - 56720</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Серебро (Serebro) - Chocolate [бэк] - 56721 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Серебро (Serebro) - Журавли [-] - 56722 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Серебро (Serebro) - Звёзды палят [-+] - 56723 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Серебро (Serebro) - Мало огня [iv] - 56724 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Серебро (Serebro) - Пятница [-+,клип,18+] - 56725 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Icegergert - Евродэнс.ru [iv] - 56726 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Icegergert, Милявская Лолита - Шабаш [iv] - 56727 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Валерия - Была любовь [бэк] - 56728 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Клава Кока - Алло [-] - 56729 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Клава Кока - Ближний дальний [бэк] - 56730 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Клава Кока - В поисках тебя [-] - 56731 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Клава Кока - Замуж [-] - 56732 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Клава Кока - Замуж [бэк] - 56733 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Клава Кока - Заново [-] - 56734 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Клава Кока - Море волнуется [-] - 56735 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Клава Кока - Не со мной [-] - 56736 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Клава Кока - Ненавижу обожаю [-] - 56737 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Клава Кока - Ноги делают ноги [бэк] - 56738 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Клава Кока - Одинокий человек [бэк] - 56739 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Клава Кока - Плачешь [-] - 56740 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Клава Кока - Половина [-] - 56741 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Клава Кока - Половина [бэк] - 56742 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Клава Кока - Последний процент [бэк] - 56743 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Клава Кока - Сорвалась [бэк] - 56744 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Клава Кока - Стала сильнее [-] - 56745 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Клава Кока - Суженая [бэк] - 56746 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Клава Кока - Тише [-] - 56747 </t>
+  </si>
+  <si>
+    <t>Клава Кока, Чеботина Люся - Фак ю [-] - 56748</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Клава Кока - Депрессаунд [-+] - 56749 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Клава Кока - Дружить в губы [-+] - 56750 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Клава Кока - Мама [-+,клип] - 56751 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Клава Кока - Совершенно летние [-+] - 56752 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Клава Кока - Стерва [-+] - 56753 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Клава Кока - Туалетное селфи [-+] - 56754 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Клава Кока - Ты грустишь [-+] - 56755 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Клава Кока - Ты достоин [-+] - 56756 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Клава Кока - Убегай [-+] - 56757 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Клава Кока - Я не отдам тебя никому [-+] - 56758 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Клава Кока - Я тебя найду [-+] - 56759 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Клава Кока - Я ты он она [-+] - 56760 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Клава Кока, Краймбрери Мари - Пьяный вокзал [-+] - 56761 </t>
+  </si>
+  <si>
+    <t>Клава Кока, Свик Лёша - По знакомым улицам [-+] - 56762</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5утра - Прыгнем в тачку [-+] - 56763 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">5утра - Ты пахнешь весной [-] - 56764 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">AliB, Ageev Anton - Жиганская [iv] - 56765 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Almary - Нежные ладони [iv] - 56766 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Andro - Ветер [iv] - 56767 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Anivar, Adamyan - Руку держи 2.0 [iv] - 56768 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Biicla, Mayot - Слух [iv] - 56769 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bittuev - Песни по радио [iv] - 56770 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">GSPD - Тру крайм [iv] - 56771 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hollyflame - Красками [iv] - 56772 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hollyflame, IOWA, Dose - Ловлю [iv] - 56773 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Idris &amp; Leos - Путеводная звезда [iv] - 56774 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Intelligent - Манящая ночь [iv] - 56775 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jambul - Мировой [iv] - 56776 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jambul, Николь - Танцуй [iv] - 56777 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jambul, Стасиа - Атас [iv] - 56778 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jazzdauren - Девочка лето [iv] - 56779 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jony, Feduk - Лето [iv] - 56780 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kalvados, Татем, Kasia, Tusovka - А я тебе душу 2.0 [iv] - 56781 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kamazz - Несвятая [iv] - 56782 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kambulat, Минаева Ксения - Половина [iv] - 56783 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kel, Асия - О любви [iv] - 56784 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">KhaliF - Дай мне любовь [iv] - 56785 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Khalif - Снова ночь [iv] - 56786 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kile Qweed - Твои глаза [iv] - 56787 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">KOL one - К чёрту [iv] - 56788 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Konfuz - Pantera [iv] - 56789 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Koss - Не паникуй [iv] - 56790 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Koss, Liza - Ай калина [iv] - 56791 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lady Gaga, Doechii - Runway [iv] - 56792 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lambo Mr, Пабло, Айни - Май [iv] - 56793 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lera - Во поле [iv] - 56794 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Liili - Убери свои руки [iv] - 56795 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mary Gu - Настоящие [iv] - 56796 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Milky - Just the way you are [iv,клип] - 56797 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mona - Звони когда захочешь (&amp; Джарахов Эльдар)[-+] - 56798 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vavan (Владимир Селиванов) - Любовь рождает чудеса [iv] - 56799 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">VESNA305 - Детка прощай [iv] - 56800 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zivert - Давай на самый верх (&amp; Эвер, Directoreels)[iv] - 56801 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zivert - После меня (Aizek Blend)(&amp; Lyriq, Tamera)[iv] - 56802 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Баста, Icegergert, Onative, Макси Грин - Возле дома твоего [iv] - 56803 </t>
+  </si>
+  <si>
+    <t>Марвин Миша, Khaney - Компас [iv] - 56804</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NЮ (Юрий Николаенко) - Очень [-+] - 56805 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">NЮ (Юрий Николаенко) - Утром [-+] - 56806 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">NЮ (Юрий Николаенко) - Это была она [-+] - 56807 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vavan, Real girl - Мысленно [-+] - 56808 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vesna305 - Удержаться невозможно [-+] - 56809 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Моргенштерн (Morgenshtern) - Cristal &amp; Моёт [18+] - 56810 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Моргенштерн (Morgenshtern) - Последняя [18+] - 56811 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Моргенштерн, Magic Man - Грустно [18+] - 56812 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Моргенштерн, Витя АК - Ратататата [бэк,18+] - 56813 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Моргенштерн, Шарлот - Малышка [18+] - 56814 </t>
+  </si>
+  <si>
+    <t>Моргенштерн, Элджей - Lollipop [-] - 56815</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Моргенштерн (Morgenshtern) - Dinero [-+] - 56816 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Моргенштерн (Morgenshtern) - Fuck 'em all [-+,18+] - 56817 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Моргенштерн (Morgenshtern) - GTA [-+,18+] - 56818 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Моргенштерн (Morgenshtern) - Hublot [-+] - 56819 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Моргенштерн (Morgenshtern) - Nominalo [-+,18+] - 56820 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Моргенштерн (Morgenshtern) - Pull up [-+,18+] - 56821 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Моргенштерн (Morgenshtern) - Аристократ (Aristocrat)[-+,клип,18+] - 56822 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Моргенштерн (Morgenshtern) - Дикий [-+,18+] - 56823 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Моргенштерн (Morgenshtern) - Когда нас отпустит [-+] - 56824 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Моргенштерн (Morgenshtern) - Мания [-+,18+] - 56825 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Моргенштерн (Morgenshtern) - Номер [-+,18+] - 56826 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Моргенштерн (Morgenshtern) - Олала (Olala)[-+,18+] - 56827 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Моргенштерн (Morgenshtern) - Папин танк [-+,18+] - 56828 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Моргенштерн (Morgenshtern) - Почему [-+,18+] - 56829 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Моргенштерн (Morgenshtern) - Селяви [бэк,+,клип,18+] - 56830 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Моргенштерн (Morgenshtern) - Я когда нибудь уйду [-+,18+] - 56831 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Моргенштерн (Morgenshtern) - Я на таблах [-+] - 56832 </t>
+  </si>
+  <si>
+    <t>Моргенштерн, Eqt Albert - Игровой компьютер [-+,клип,18+] - 56833</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Борзов Найк, Линда - Далеко [бэк] - 56834 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Линда - Агония [-] - 56835 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Линда - Дикие [-] - 56836 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Линда - Кошкин дом [бэк] - 56837 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Линда - Кровь [бэк] - 56838 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Линда - Положи меня рядом [-] - 56839 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Линда - Толкай на любовь [-] - 56840 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Линда - Я влетела в тебя [бэк] - 56841 </t>
+  </si>
+  <si>
+    <t>Линда - Я украду [-] - 56842</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Линда - Беги [-+] - 56843 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Линда - Болеют все [-+] - 56844 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Линда - Круг от руки [-] - 56845 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Линда - По рельсам любви [-] - 56846 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Линда - Сделай так [-] - 56847 </t>
+  </si>
+  <si>
+    <t>Линда - Сидите потише [-] - 56848</t>
+  </si>
+  <si>
+    <t>Фадеев Максим - Кислород [-+] - 56849</t>
+  </si>
+  <si>
+    <t>Фадеев Максим, Усманова Юлдуз - Звезда [-+] - 56850</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Loc-Dog - Всё зависит от Бога и немного от нас [iv] - 56851 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lynx, Северная - Паруса [iv] - 56852 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lyriq - Аутентичная [iv] - 56853 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Margo - Моё [iv] - 56854 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mari Sa - Повод [iv] - 56855 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Marlow Slava, Sir Soylok - Мы сделаем это [iv] - 56856 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Marselle - Мимо [iv] - 56857 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mate The - У любви глаза зелёные [iv] - 56858 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mate The - У любви глаза зелёные [KalashnikoFF remix,iv] - 56859 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mirolybova - Украду [iv] - 56860 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mirolybova - Чёрная любовь [iv] - 56861 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Misty (Мисти Марина Ангел) - Замело [iv] - 56862 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mitchel, Нэйти - Лов лю [iv] - 56863 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">MiyaGi, Hloy, Даена - Dao [iv] - 56864 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">MoonwalkersMusic - Почти рядом [iv] - 56865 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Moreart, Ned Gee - Прости [iv] - 56866 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">MriD - Она на танцполе [iv] - 56867 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mujeva - Турмалин параиба [iv] - 56868 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mult96 - Будь звездой [iv] - 56869 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nabaze - Ах какие ножки [iv] - 56870 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Naitmor - Сасная вампирша [iv] - 56871 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Naya Uma - Вологда [iv] - 56872 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Леприконсы - Love is thrue [-] - 56873 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Леприконсы - А мы с тобой играем в КВН [-] - 56874 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Леприконсы - Аккордеон [-] - 56875 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Леприконсы - Вредные привычки [-] - 56876 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Леприконсы - Городок [-] - 56877 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Леприконсы - Дискотека [бэк] - 56878 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Леприконсы - Жук [бэк] - 56879 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Леприконсы - Капитаны [-] - 56880 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Леприконсы - Лена [-] - 56881 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Леприконсы - Море [бэк] - 56882 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Леприконсы - Ну и что [-] - 56883 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Леприконсы - Солдаты [-] - 56884 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Леприконсы - Утро красит [-] - 56885 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Леприконсы - Я негатив [-] - 56886 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Леприконсы, Галыгин Вадим - Птица счастья [-] - 56887 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Леприконсы, Галыгин Вадим - Ты осадок с привкусом лимонной кислоты [-] - 56888 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ляпис Трубецкой - Айсберг [-] - 56889 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ляпис Трубецкой - Виноградная лоза [-] - 56890 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ляпис Трубецкой - Дождь льёт [-+] - 56891 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ляпис Трубецкой - Евпатория [remix] - 56892 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ляпис Трубецкой - Золотые яйцы [-] - 56893 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ляпис Трубецкой - Ронин [-] - 56894 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ляпис Трубецкой - Скворец [бэк] - 56895 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ляпис Трубецкой - Танцуй [-] - 56896 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ляпис Трубецкой - Хали гали [-] - 56897 </t>
+  </si>
+  <si>
+    <t>Ляпис Трубецкой - Чёрно белый день [-] - 56898</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Agunda - Силуэт [iv] - 56899 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bakhtin - Голос [iv] - 56900 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Doni MC, Согдиана, Daveed DJ - Отпускай [iv] - 56901 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nechaev - Девочка из Питера [iv] - 56902 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nickovich DJ - Маяк [iv] - 56903 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nkeeei, Бузова Ольга - Такой же [iv] - 56904 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nola - В колонках [iv] - 56905 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Obladaet - Anniversary [iv] - 56906 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Olehan - Жить [iv] - 56907 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Orlove - Ветры [iv] - 56908 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Oweek, Fargo - Он тебя целует [iv] - 56909 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Oweek, M.Hustler - Savvato [iv] - 56910 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pokrov Аня, Toni - С тобой [iv] - 56911 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pussykiller, Анетта - Задыхаюсь [iv] - 56912 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">R.I. - Птицы на юг [iv] - 56913 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">R.Riccardo, Rodichev - Улетай [iv] - 56914 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rasa - Маргарет [iv] - 56915 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">RiDer Денис, Shaqina - Пепел [iv] - 56916 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Runa - Линии [iv] - 56917 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sabi, Tilla Masha - Скандал [iv] - 56918 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sammy - Мамми [iv] - 56919 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sayan, Yana - Ревнивая [iv] - 56920 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Shami - Сияй [iv] - 56921 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Shami - Ты мой ветер [iv] - 56922 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Леприконсы - Вовочка [-+] - 56923 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Леприконсы - Малая [бэк,+] - 56924 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пропаганда - Bad boy [iv,клип] - 56925 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пропаганда - Quanto costa (Кванта коста)[remix,i,бэк,клип] - 56926 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пропаганда - Quanto costa (Кванта коста)[Robby Mond, Kelme DJ remix,iv,клип] - 56927 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пропаганда - Белое платье [remix,-,бэк,клип] - 56928 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пропаганда - Белое платье [клип] - 56929 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пропаганда - Гордая [-,бэк] - 56930 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пропаганда - Девочка хочет секса [iv] - 56931 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пропаганда - До Луны на метро [iv] - 56932 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пропаганда - До Луны на метро [remix] - 56933 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пропаганда - Дождь по крышам [iv] - 56934 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пропаганда - Ёлки палки [клип] - 56935 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пропаганда - Знаешь [клип] - 56936 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пропаганда - Капкан [-,бэк] - 56937 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пропаганда - Кто [-] - 56938 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пропаганда - Кто [Duduc remix,iv,клип] - 56939 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пропаганда - Кукла [-,бэк] - 56940 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пропаганда - Мари полюбила Хуана [-,бэк,клип] - 56941 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пропаганда - Мелом [2023 vers,iv,клип] - 56942 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пропаганда - Мелом [Alex-One remix,iv,клип] - 56943 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пропаганда - Одни дома [iv,клип] - 56944 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пропаганда - Океан [iv] - 56945 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пропаганда - Он меня провожал [клип] - 56946 </t>
+  </si>
+  <si>
+    <t>Пропаганда - Подкаблучник [iv] - 56947</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пропаганда - Пять минут на любовь [iv,клип] - 56948 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пропаганда - Сердце уходит в разведку [iv] - 56949 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пропаганда - Снегом белым [iv] - 56950 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пропаганда - Холодно [-] - 56951 </t>
+  </si>
+  <si>
+    <t>Пропаганда - Я такая [sax vers,iv,клип] - 56952</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пропаганда - Недоступный абонент [iv] - 56953 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пропаганда - Песня без слов [-] - 56954 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пропаганда - Самолёт [iv] - 56955 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пропаганда - Тарантино [iv,клип] - 56956 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пропаганда - Точка невозврата [iv,клип] - 56957 </t>
+  </si>
+  <si>
+    <t>Пропаганда, Tres - Я ухожу от тебя [iv,т2,клип] - 56958</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Shami, Мактина - Сердце забрала [iv] - 56959 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Shilovets Artem - Вибрации [iv] - 56960 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Shiri, Blizkey - Рада [iv] - 56961 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Slava Skripka, Дилан Ян - Жду [iv] - 56962 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sleepyforever, Parfumeur, the pak, Тейстлув - Secret D [iv] - 56963 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Socrat - Версии тебя [iv] - 56964 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Soda Luv - На красный [iv] - 56965 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Soda Luv - Пули [iv] - 56966 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Soda Luv - Филлеры [iv] - 56967 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Solidnaya - Как любовь [iv] - 56968 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ST, Дорох - Я люблю свою жену [iv] - 56969 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Street Choice, Мистер Малой - Небо в тучах [iv] - 56970 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Suncastra - Девочка демон [iv] - 56971 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Suncastra - Танцуй на краю [iv] - 56972 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Timran, Zell - Без сожаления [iv] - 56973 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tova - Не жалей [iv] - 56974 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Toxi$ - My love [iv] - 56975 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Toxi$, Дора - Знак [iv] - 56976 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tsoy - Ты влюбляешься в него [iv] - 56977 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">UncleFlexxx - Taxi [iv] - 56978 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Unmarried - Мираж [iv] - 56979 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Valid, Ramil' - Зависим [iv] - 56980 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Venera - Другая жизнь [iv] - 56981 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Verbee (Евгений Вербицкий) - Качели [iv] - 56982 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vorskiy, GG brodyaga - Кайфовая [iv] - 56983 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Voskresenskii - Еду по Москве [iv,18+] - 56984 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vytlyk - Стань моей королевой [iv] - 56985 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Xcho - Зачарованная [iv] - 56986 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Xcho - Ревнивая [iv] - 56987 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Xcho, Sayan - Тёмная ночь [iv] - 56988 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Yaia - Тише тише [iv] - 56989 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Yanix - Шипы и розы [iv] - 56990 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Yasmi - Holla holla [iv] - 56991 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zemfira Ararat - Луна Луна [iv] - 56992 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zoloto - Тоже является частью Вселенной (из к_ф Смешарики сквозь Вселенные) [iv] - 56993 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Агафонов Владислав (Планета Икс) - Бессонница [iv] - 56994 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Агафонов Владислав (Планета Икс) - Тёмный омут [iv] - 56995 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Валерия, Toni - Пропущены звонки [iv] - 56996 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Горячие головы, Пропаганда - Далеко ли до Таллина [iv] - 56997 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пропаганда - Белым мелом [2020 vers,iv,клип] - 56998 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пропаганда - Богиня [Leo Burn remix,iv,клип] - 56999 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пропаганда - Кубик рубик [iv] - 57000 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пропаганда - Нет Да [iv] - 57001 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пропаганда - Русь [iv,клип] - 57002 </t>
+  </si>
+  <si>
+    <t>Пропаганда - Скучаю [iv,клип] - 57003</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Айвазов Александр - Девчонка милая моя [iv] - 57004 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Айвазов Александр - Слёзы тихо капают [iv] - 57005 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Альборов Марат, Назранов Альберт - Я тебя [iv] - 57006 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Амзоев Мераб (Merab Amzoevi) - Раз и навсегда [iv] - 57007 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Амзоев Мераб (Merab Amzoevi) - Серый город [iv] - 57008 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Антоха МС - Музыка поможет [iv] - 57009 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Арис - Маскарад [iv] - 57010 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Аркадиас - А я безумно счастлив [iv] - 57011 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Аркадиас - Белый туман [iv] - 57012 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Аркадиас - Дискотека меня несёт [iv] - 57013 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Аркадиас - Катя Катенька [iv] - 57014 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Аркадиас - Кукла [iv] - 57015 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Аркадиас - Просто живи красиво [iv] - 57016 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">АукцЫон - Мусульманин [iv] - 57017 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Балков Антон - Сахалин Москва [iv] - 57018 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Баста, Гагарина Полина - Феникс [iv] - 57019 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">БиС - Таня не плачь [iv] - 57020 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Богданов Геннадий - Женщина которую боюсь [iv] - 57021 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Божья коровка - Теплоход [Ruviga cover,iv] - 57022 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бузова Ольга - Без дат [iv] - 57023 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Буланова Татьяна - Мысленно [iv] - 57024 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бьянка - Я машина я насос [iv] - 57025 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Вазян Ваграм - Любовь и боль [iv] - 57026 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Вальтер Инна - Звёздный вечер [iv] - 57027 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Вальтер Инна - Ты любишь петь [iv] - 57028 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Вебер Маша - Поставь на стоп [iv] - 57029 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Вертиго Макс - Тяжёлый труд [iv] - 57030 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Винтаж - Манго [iv] - 57031 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Витя АК - Затонированный ваз [iv] - 57032 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Власова Ева - Вчера [iv] - 57033 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Вольный Сергей - Хитовая моя [iv] - 57034 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Воробей Елена, Шаляпин Прохор - Познакомь меня со своей мамой [iv] - 57035 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Воробьёва Александра - Привет моя меланхолия [iv] - 57036 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Воронец Ольга - Ой завьюжила запорошила [iv] - 57037 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Восток - Мир другой [iv] - 57038 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Восток - Огонь любви [iv] - 57039 </t>
+  </si>
+  <si>
+    <t>Пропаганда - Россия [iv,клип] - 57040</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Галич Ида, Police in Paris - Бизи [iv] - 57041 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Гатагов Алан - Если бы [iv] - 57042 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Гатагов Алан - Шум садового кольца [iv] - 57043 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Главная роль - Машина времени [iv] - 57044 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Гогичаев Георгий - Дорога [iv] - 57045 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Гогичаев Георгий - Не лёгкой ноши а крепких плеч [iv] - 57046 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Горский Жора - Вечерочек [iv] - 57047 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Градусы - На ресницах [iv] - 57048 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Гудзон - До дома [iv] - 57049 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Джанмирзоев Эльбрус - Нервная [iv] - 57050 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Джаро, Ханза - Это сон [iv] - 57051 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Джокер Доминик, Lil' Archi, Mayot - Ты нужна мне [iv] - 57052 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дискотека Авария, Серова Полина - Малиновый лес [iv] - 57053 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дмитриенко Ваня - Недоступна [iv] - 57054 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Добрый Руслан - Моими глазами [iv] - 57055 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Добрый Руслан - Пару минут [iv] - 57056 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Добрый Руслан - Смеялись и плакали [iv] - 57057 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дора, Травма - Трудный возраст [iv] - 57058 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ёлка - Эти витражи [iv] - 57059 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Жукова Ника, Дмитриенко Ваня - Капельки на ресницах (сериала Плакса-2[iv] - 57060 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Зацепин Антон - Город в огнях [iv] - 57061 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Зацепин Антон - Пепел [iv] - 57062 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Зацепин Антон - Я взываю к небесам [iv] - 57063 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Звонкий Андрей - Невероятно [iv] - 57064 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Серёга (Полиграф ШарикOFF) - Gangsta no more [-] - 57065 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Серёга (Полиграф ШарикOFF) - King ring [-] - 57066 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Серёга (Полиграф ШарикOFF) - В теме [бэк] - 57067 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Серёга (Полиграф ШарикOFF) - Дискомалярия [бэк] - 57068 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Серёга (Полиграф ШарикOFF) - Иваново [-] - 57069 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Серёга (Полиграф ШарикOFF) - Кружим [бэк] - 57070 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Серёга (Полиграф ШарикOFF) - Лють [-] - 57071 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Серёга (Полиграф ШарикOFF) - Много дыма [бэк] - 57072 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Серёга (Полиграф ШарикOFF) - Мой райдер [бэк] - 57073 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Серёга (Полиграф ШарикOFF) - Мурашит [-] - 57074 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Серёга (Полиграф ШарикOFF) - Твой любимый клоун [-] - 57075 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Серёга (Полиграф ШарикOFF) - Харизма [iv] - 57076 </t>
+  </si>
+  <si>
+    <t>Серёга, ПМ - К Элизе [бэк] - 57077</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бьянка - Алле ТанZен (Танцуют все)[бэк] - 57078 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бьянка - Белый cнег [-] - 57079 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бьянка - Измена [-] - 57080 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бьянка - Красное сердце [-] - 57081 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бьянка - Любимый дождь [-] - 57082 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бьянка - Никто кроме ты (Летняя песня)[-] - 57083 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бьянка - Обида [-] - 57084 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бьянка - Облака [бэк] - 57085 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бьянка - Про любовь [бэк] - 57086 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бьянка - Я за тобой [бэк] - 57087 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бьянка, ST - На дух не переношу [18+] - 57088 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Иванов Александр (Рондо) - Полчаса [iv] - 57089 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Иракли, DimixeR DJ, Севера - Матушка Россия [iv] - 57090 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Иракли, Metamorphosi - Любовь долго терпит [iv] - 57091 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Итляшев Ислам - Глаза алмазы [iv] - 57092 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Итляшев Ислам - Кареглазая [iv] - 57093 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Итляшев Ислам, Назир - За тебя калым отдам [iv] - 57094 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ицык Цыпер, Цыба Игорь - Акела [iv,18+] - 57095 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ицык Цыпер, Цыба Игорь - Лалала [iv] - 57096 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Казаки делают хиты - Всё что в жизни есть у меня [iv] - 57097 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Казаки делают хиты - Выше [iv] - 57098 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Казаки делают хиты - Где то [iv] - 57099 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Казаки делают хиты - Грею счастье [iv] - 57100 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Казаки делают хиты - Гудбай Америка [iv] - 57101 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Казаки делают хиты - Если ты со мной [iv] - 57102 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Казаки делают хиты - Желанная [iv] - 57103 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Казаки делают хиты - Ледяное сердце [iv] - 57104 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Казаки делают хиты - Мой ненаглядный [iv] - 57105 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Казаки делают хиты - На берегу безымянной реки [iv] - 57106 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Казаки делают хиты - Нарисуй мне небо [iv] - 57107 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Казаки делают хиты - Полчаса [iv] - 57108 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Казаки делают хиты - Штрихи [iv] - 57109 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Серёга (Полиграф ШарикOFF) - Выходила Маня замуж [-] - 57110 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Серёга (Полиграф ШарикOFF) - Гимн болельщиков ФК Спартак [-] - 57111 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Серёга (Полиграф ШарикOFF) - Говорила мама [-] - 57112 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Серёга (Полиграф ШарикOFF) - Кухня [-] - 57113 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Серёга (Полиграф ШарикOFF) - Мел судьбы или Песня Тамерлана [iv] - 57114 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Серёга (Полиграф ШарикOFF) - Одинокая девушка хочет сальса [-+] - 57115 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Серёга (Полиграф ШарикOFF) - Слова и ноты [-] - 57116 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Серёга (Полиграф ШарикOFF) - Стерва [-] - 57117 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Серёга (Полиграф ШарикOFF) - Чужой [бэк] - 57118 </t>
+  </si>
+  <si>
+    <t>Серёга (Полиграф ШарикOFF) - Ярд [iv] - 57119</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -18574,1569 +21322,6158 @@
     <row r="398" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A398" t="s">
         <v>1793</v>
       </c>
     </row>
     <row r="399" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A399" t="s">
         <v>1797</v>
       </c>
     </row>
     <row r="400" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A400" t="s">
         <v>1794</v>
       </c>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A1:A491">
     <sortCondition ref="A1:A491"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B245CFD8-F6D8-423D-B5A0-AFB16E817D1D}">
-  <dimension ref="A1:A290"/>
+  <dimension ref="A1:A400"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="104.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
-        <v>2239</v>
+        <v>2436</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
-        <v>2237</v>
+        <v>2239</v>
       </c>
     </row>
     <row r="3" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>2238</v>
+        <v>2237</v>
       </c>
     </row>
     <row r="4" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>2240</v>
+        <v>2238</v>
       </c>
     </row>
     <row r="5" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>2241</v>
+        <v>2437</v>
       </c>
     </row>
     <row r="6" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>2242</v>
+        <v>2438</v>
       </c>
     </row>
     <row r="7" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>2243</v>
+        <v>2240</v>
       </c>
     </row>
     <row r="8" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>2244</v>
+        <v>2241</v>
       </c>
     </row>
     <row r="9" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>2245</v>
+        <v>2242</v>
       </c>
     </row>
     <row r="10" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>2246</v>
+        <v>2243</v>
       </c>
     </row>
     <row r="11" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>2247</v>
+        <v>2244</v>
       </c>
     </row>
     <row r="12" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>2248</v>
+        <v>2439</v>
       </c>
     </row>
     <row r="13" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>2249</v>
+        <v>2440</v>
       </c>
     </row>
     <row r="14" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>2250</v>
+        <v>2441</v>
       </c>
     </row>
     <row r="15" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>2251</v>
+        <v>2442</v>
       </c>
     </row>
     <row r="16" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>2252</v>
+        <v>2443</v>
       </c>
     </row>
     <row r="17" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>2253</v>
+        <v>2444</v>
       </c>
     </row>
     <row r="18" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>2254</v>
+        <v>2445</v>
       </c>
     </row>
     <row r="19" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>2255</v>
+        <v>2446</v>
       </c>
     </row>
     <row r="20" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>2256</v>
+        <v>2447</v>
       </c>
     </row>
     <row r="21" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>2257</v>
+        <v>2245</v>
       </c>
     </row>
     <row r="22" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>2258</v>
+        <v>2448</v>
       </c>
     </row>
     <row r="23" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>2259</v>
+        <v>2449</v>
       </c>
     </row>
     <row r="24" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>2260</v>
+        <v>2246</v>
       </c>
     </row>
     <row r="25" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>2261</v>
+        <v>2247</v>
       </c>
     </row>
     <row r="26" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>2262</v>
+        <v>2450</v>
       </c>
     </row>
     <row r="27" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>2263</v>
+        <v>2451</v>
       </c>
     </row>
     <row r="28" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>2264</v>
+        <v>2452</v>
       </c>
     </row>
     <row r="29" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>2265</v>
+        <v>2248</v>
       </c>
     </row>
     <row r="30" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>2266</v>
+        <v>2249</v>
       </c>
     </row>
     <row r="31" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>2267</v>
+        <v>2453</v>
       </c>
     </row>
     <row r="32" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>2268</v>
+        <v>2454</v>
       </c>
     </row>
     <row r="33" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>2269</v>
+        <v>2455</v>
       </c>
     </row>
     <row r="34" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>2270</v>
+        <v>2250</v>
       </c>
     </row>
     <row r="35" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>2271</v>
+        <v>2456</v>
       </c>
     </row>
     <row r="36" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>2272</v>
+        <v>2251</v>
       </c>
     </row>
     <row r="37" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>2273</v>
+        <v>2252</v>
       </c>
     </row>
     <row r="38" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>2274</v>
+        <v>2457</v>
       </c>
     </row>
     <row r="39" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>2275</v>
+        <v>2458</v>
       </c>
     </row>
     <row r="40" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>2276</v>
+        <v>2253</v>
       </c>
     </row>
     <row r="41" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>2277</v>
+        <v>2459</v>
       </c>
     </row>
     <row r="42" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>2278</v>
+        <v>2254</v>
       </c>
     </row>
     <row r="43" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>2279</v>
+        <v>2460</v>
       </c>
     </row>
     <row r="44" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>2280</v>
+        <v>2461</v>
       </c>
     </row>
     <row r="45" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>2281</v>
+        <v>2462</v>
       </c>
     </row>
     <row r="46" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>2282</v>
+        <v>2255</v>
       </c>
     </row>
     <row r="47" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>2283</v>
+        <v>2463</v>
       </c>
     </row>
     <row r="48" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>2284</v>
+        <v>2256</v>
       </c>
     </row>
     <row r="49" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>2285</v>
+        <v>2257</v>
       </c>
     </row>
     <row r="50" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>2286</v>
+        <v>2464</v>
       </c>
     </row>
     <row r="51" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>2287</v>
+        <v>2465</v>
       </c>
     </row>
     <row r="52" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>2288</v>
+        <v>2466</v>
       </c>
     </row>
     <row r="53" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>2289</v>
+        <v>2258</v>
       </c>
     </row>
     <row r="54" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>2290</v>
+        <v>2467</v>
       </c>
     </row>
     <row r="55" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>2291</v>
+        <v>2259</v>
       </c>
     </row>
     <row r="56" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>2292</v>
+        <v>2260</v>
       </c>
     </row>
     <row r="57" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>2293</v>
+        <v>2261</v>
       </c>
     </row>
     <row r="58" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>2294</v>
+        <v>2262</v>
       </c>
     </row>
     <row r="59" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>2295</v>
+        <v>2468</v>
       </c>
     </row>
     <row r="60" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>2296</v>
+        <v>2263</v>
       </c>
     </row>
     <row r="61" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>2297</v>
+        <v>2469</v>
       </c>
     </row>
     <row r="62" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>2298</v>
+        <v>2470</v>
       </c>
     </row>
     <row r="63" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>2299</v>
+        <v>2471</v>
       </c>
     </row>
     <row r="64" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>2300</v>
+        <v>2264</v>
       </c>
     </row>
     <row r="65" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>2301</v>
+        <v>2265</v>
       </c>
     </row>
     <row r="66" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>2302</v>
+        <v>2472</v>
       </c>
     </row>
     <row r="67" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>2303</v>
+        <v>2473</v>
       </c>
     </row>
     <row r="68" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>2304</v>
+        <v>2266</v>
       </c>
     </row>
     <row r="69" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>2305</v>
+        <v>2267</v>
       </c>
     </row>
     <row r="70" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>2306</v>
+        <v>2268</v>
       </c>
     </row>
     <row r="71" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>2307</v>
+        <v>2474</v>
       </c>
     </row>
     <row r="72" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>2308</v>
+        <v>2269</v>
       </c>
     </row>
     <row r="73" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>2309</v>
+        <v>2475</v>
       </c>
     </row>
     <row r="74" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>2310</v>
+        <v>2270</v>
       </c>
     </row>
     <row r="75" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>2311</v>
+        <v>2476</v>
       </c>
     </row>
     <row r="76" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>2312</v>
+        <v>2477</v>
       </c>
     </row>
     <row r="77" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>2313</v>
+        <v>2478</v>
       </c>
     </row>
     <row r="78" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>2314</v>
+        <v>2479</v>
       </c>
     </row>
     <row r="79" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>2315</v>
+        <v>2480</v>
       </c>
     </row>
     <row r="80" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>2316</v>
+        <v>2481</v>
       </c>
     </row>
     <row r="81" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>2317</v>
+        <v>2482</v>
       </c>
     </row>
     <row r="82" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>2318</v>
+        <v>2483</v>
       </c>
     </row>
     <row r="83" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>2319</v>
+        <v>2484</v>
       </c>
     </row>
     <row r="84" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>2320</v>
+        <v>2271</v>
       </c>
     </row>
     <row r="85" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>2321</v>
+        <v>2485</v>
       </c>
     </row>
     <row r="86" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>2322</v>
+        <v>2272</v>
       </c>
     </row>
     <row r="87" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>2323</v>
+        <v>2273</v>
       </c>
     </row>
     <row r="88" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>2324</v>
+        <v>2486</v>
       </c>
     </row>
     <row r="89" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>2325</v>
+        <v>2274</v>
       </c>
     </row>
     <row r="90" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>2326</v>
+        <v>2275</v>
       </c>
     </row>
     <row r="91" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>2327</v>
+        <v>2276</v>
       </c>
     </row>
     <row r="92" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>2328</v>
+        <v>2277</v>
       </c>
     </row>
     <row r="93" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>2329</v>
+        <v>2278</v>
       </c>
     </row>
     <row r="94" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>2330</v>
+        <v>2279</v>
       </c>
     </row>
     <row r="95" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>2331</v>
+        <v>2280</v>
       </c>
     </row>
     <row r="96" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>2332</v>
+        <v>2281</v>
       </c>
     </row>
     <row r="97" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>2333</v>
+        <v>2282</v>
       </c>
     </row>
     <row r="98" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>2334</v>
+        <v>2283</v>
       </c>
     </row>
     <row r="99" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>2335</v>
+        <v>2284</v>
       </c>
     </row>
     <row r="100" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>2336</v>
+        <v>2285</v>
       </c>
     </row>
     <row r="101" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>2337</v>
+        <v>2286</v>
       </c>
     </row>
     <row r="102" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>2338</v>
+        <v>2487</v>
       </c>
     </row>
     <row r="103" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>2339</v>
+        <v>2287</v>
       </c>
     </row>
     <row r="104" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>2340</v>
+        <v>2488</v>
       </c>
     </row>
     <row r="105" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>2341</v>
+        <v>2288</v>
       </c>
     </row>
     <row r="106" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>2342</v>
+        <v>2289</v>
       </c>
     </row>
     <row r="107" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>2343</v>
+        <v>2290</v>
       </c>
     </row>
     <row r="108" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>2344</v>
+        <v>2291</v>
       </c>
     </row>
     <row r="109" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>2345</v>
+        <v>2292</v>
       </c>
     </row>
     <row r="110" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>2346</v>
+        <v>2293</v>
       </c>
     </row>
     <row r="111" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>2347</v>
+        <v>2294</v>
       </c>
     </row>
     <row r="112" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>2348</v>
+        <v>2295</v>
       </c>
     </row>
     <row r="113" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>2349</v>
+        <v>2296</v>
       </c>
     </row>
     <row r="114" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>2350</v>
+        <v>2297</v>
       </c>
     </row>
     <row r="115" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>2351</v>
+        <v>2489</v>
       </c>
     </row>
     <row r="116" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>2352</v>
+        <v>2490</v>
       </c>
     </row>
     <row r="117" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>2353</v>
+        <v>2298</v>
       </c>
     </row>
     <row r="118" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>2354</v>
+        <v>2299</v>
       </c>
     </row>
     <row r="119" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>2355</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="120" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>2356</v>
+        <v>2301</v>
       </c>
     </row>
     <row r="121" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>2357</v>
+        <v>2302</v>
       </c>
     </row>
     <row r="122" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>2358</v>
+        <v>2491</v>
       </c>
     </row>
     <row r="123" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>2359</v>
+        <v>2303</v>
       </c>
     </row>
     <row r="124" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>2360</v>
+        <v>2492</v>
       </c>
     </row>
     <row r="125" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>2361</v>
+        <v>2304</v>
       </c>
     </row>
     <row r="126" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>2362</v>
+        <v>2305</v>
       </c>
     </row>
     <row r="127" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>2363</v>
+        <v>2493</v>
       </c>
     </row>
     <row r="128" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>2364</v>
+        <v>2306</v>
       </c>
     </row>
     <row r="129" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>2365</v>
+        <v>2494</v>
       </c>
     </row>
     <row r="130" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>2366</v>
+        <v>2307</v>
       </c>
     </row>
     <row r="131" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>2367</v>
+        <v>2308</v>
       </c>
     </row>
     <row r="132" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>2368</v>
+        <v>2309</v>
       </c>
     </row>
     <row r="133" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
-        <v>2369</v>
+        <v>2310</v>
       </c>
     </row>
     <row r="134" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>2370</v>
+        <v>2311</v>
       </c>
     </row>
     <row r="135" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>2371</v>
+        <v>2312</v>
       </c>
     </row>
     <row r="136" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
-        <v>2372</v>
+        <v>2313</v>
       </c>
     </row>
     <row r="137" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
-        <v>2373</v>
+        <v>2314</v>
       </c>
     </row>
     <row r="138" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
-        <v>2374</v>
+        <v>2315</v>
       </c>
     </row>
     <row r="139" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
-        <v>2375</v>
+        <v>2316</v>
       </c>
     </row>
     <row r="140" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>2376</v>
+        <v>2317</v>
       </c>
     </row>
     <row r="141" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
-        <v>2377</v>
+        <v>2318</v>
       </c>
     </row>
     <row r="142" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
-        <v>2378</v>
+        <v>2319</v>
       </c>
     </row>
     <row r="143" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
-        <v>2379</v>
+        <v>2320</v>
       </c>
     </row>
     <row r="144" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
-        <v>2380</v>
+        <v>2321</v>
       </c>
     </row>
     <row r="145" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
-        <v>2381</v>
+        <v>2322</v>
       </c>
     </row>
     <row r="146" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
-        <v>2382</v>
+        <v>2323</v>
       </c>
     </row>
     <row r="147" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
-        <v>2383</v>
+        <v>2324</v>
       </c>
     </row>
     <row r="148" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
-        <v>2384</v>
+        <v>2325</v>
       </c>
     </row>
     <row r="149" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
-        <v>2385</v>
+        <v>2326</v>
       </c>
     </row>
     <row r="150" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
-        <v>2386</v>
+        <v>2327</v>
       </c>
     </row>
     <row r="151" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
-        <v>2146</v>
+        <v>2495</v>
       </c>
     </row>
     <row r="152" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
-        <v>2147</v>
+        <v>2328</v>
       </c>
     </row>
     <row r="153" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
-        <v>2148</v>
+        <v>2496</v>
       </c>
     </row>
     <row r="154" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
-        <v>2149</v>
+        <v>2329</v>
       </c>
     </row>
     <row r="155" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
-        <v>2387</v>
+        <v>2330</v>
       </c>
     </row>
     <row r="156" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
-        <v>2388</v>
+        <v>2331</v>
       </c>
     </row>
     <row r="157" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
-        <v>2150</v>
+        <v>2497</v>
       </c>
     </row>
     <row r="158" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A158" t="s">
-        <v>2151</v>
+        <v>2332</v>
       </c>
     </row>
     <row r="159" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A159" t="s">
-        <v>2389</v>
+        <v>2498</v>
       </c>
     </row>
     <row r="160" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
-        <v>2390</v>
+        <v>2499</v>
       </c>
     </row>
     <row r="161" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A161" t="s">
-        <v>2152</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="162" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A162" t="s">
-        <v>2391</v>
+        <v>2501</v>
       </c>
     </row>
     <row r="163" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A163" t="s">
-        <v>2153</v>
+        <v>2502</v>
       </c>
     </row>
     <row r="164" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A164" t="s">
-        <v>2154</v>
+        <v>2503</v>
       </c>
     </row>
     <row r="165" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A165" t="s">
-        <v>2155</v>
+        <v>2504</v>
       </c>
     </row>
     <row r="166" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A166" t="s">
-        <v>2156</v>
+        <v>2505</v>
       </c>
     </row>
     <row r="167" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A167" t="s">
-        <v>2157</v>
+        <v>2506</v>
       </c>
     </row>
     <row r="168" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A168" t="s">
-        <v>2392</v>
+        <v>2333</v>
       </c>
     </row>
     <row r="169" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A169" t="s">
-        <v>2158</v>
+        <v>2334</v>
       </c>
     </row>
     <row r="170" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A170" t="s">
-        <v>2393</v>
+        <v>2335</v>
       </c>
     </row>
     <row r="171" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A171" t="s">
-        <v>2159</v>
+        <v>2336</v>
       </c>
     </row>
     <row r="172" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A172" t="s">
-        <v>2160</v>
+        <v>2337</v>
       </c>
     </row>
     <row r="173" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A173" t="s">
-        <v>2161</v>
+        <v>2338</v>
       </c>
     </row>
     <row r="174" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A174" t="s">
-        <v>2162</v>
+        <v>2507</v>
       </c>
     </row>
     <row r="175" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A175" t="s">
-        <v>2394</v>
+        <v>2339</v>
       </c>
     </row>
     <row r="176" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A176" t="s">
-        <v>2163</v>
+        <v>2340</v>
       </c>
     </row>
     <row r="177" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A177" t="s">
-        <v>2395</v>
+        <v>2341</v>
       </c>
     </row>
     <row r="178" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A178" t="s">
-        <v>2396</v>
+        <v>2508</v>
       </c>
     </row>
     <row r="179" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A179" t="s">
-        <v>2164</v>
+        <v>2342</v>
       </c>
     </row>
     <row r="180" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A180" t="s">
-        <v>2165</v>
+        <v>2509</v>
       </c>
     </row>
     <row r="181" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A181" t="s">
-        <v>2166</v>
+        <v>2343</v>
       </c>
     </row>
     <row r="182" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A182" t="s">
-        <v>2167</v>
+        <v>2344</v>
       </c>
     </row>
     <row r="183" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A183" t="s">
-        <v>2397</v>
+        <v>2345</v>
       </c>
     </row>
     <row r="184" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A184" t="s">
-        <v>2398</v>
+        <v>2346</v>
       </c>
     </row>
     <row r="185" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A185" t="s">
-        <v>2168</v>
+        <v>2510</v>
       </c>
     </row>
     <row r="186" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A186" t="s">
-        <v>2169</v>
+        <v>2511</v>
       </c>
     </row>
     <row r="187" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A187" t="s">
-        <v>2170</v>
+        <v>2347</v>
       </c>
     </row>
     <row r="188" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A188" t="s">
-        <v>2171</v>
+        <v>2348</v>
       </c>
     </row>
     <row r="189" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A189" t="s">
-        <v>2172</v>
+        <v>2349</v>
       </c>
     </row>
     <row r="190" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A190" t="s">
-        <v>2173</v>
+        <v>2350</v>
       </c>
     </row>
     <row r="191" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A191" t="s">
-        <v>2399</v>
+        <v>2351</v>
       </c>
     </row>
     <row r="192" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A192" t="s">
-        <v>2174</v>
+        <v>2512</v>
       </c>
     </row>
     <row r="193" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A193" t="s">
-        <v>2175</v>
+        <v>2513</v>
       </c>
     </row>
     <row r="194" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A194" t="s">
-        <v>2400</v>
+        <v>2352</v>
       </c>
     </row>
     <row r="195" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A195" t="s">
-        <v>2401</v>
+        <v>2353</v>
       </c>
     </row>
     <row r="196" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A196" t="s">
-        <v>2176</v>
+        <v>2514</v>
       </c>
     </row>
     <row r="197" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A197" t="s">
-        <v>2402</v>
+        <v>2515</v>
       </c>
     </row>
     <row r="198" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A198" t="s">
-        <v>2403</v>
+        <v>2354</v>
       </c>
     </row>
     <row r="199" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A199" t="s">
-        <v>2177</v>
+        <v>2355</v>
       </c>
     </row>
     <row r="200" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A200" t="s">
-        <v>2404</v>
+        <v>2356</v>
       </c>
     </row>
     <row r="201" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A201" t="s">
-        <v>2178</v>
+        <v>2357</v>
       </c>
     </row>
     <row r="202" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A202" t="s">
-        <v>2179</v>
+        <v>2358</v>
       </c>
     </row>
     <row r="203" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A203" t="s">
-        <v>2180</v>
+        <v>2359</v>
       </c>
     </row>
     <row r="204" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A204" t="s">
-        <v>2405</v>
+        <v>2516</v>
       </c>
     </row>
     <row r="205" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A205" t="s">
-        <v>2181</v>
+        <v>2517</v>
       </c>
     </row>
     <row r="206" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A206" t="s">
-        <v>2182</v>
+        <v>2518</v>
       </c>
     </row>
     <row r="207" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A207" t="s">
-        <v>2406</v>
+        <v>2360</v>
       </c>
     </row>
     <row r="208" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A208" t="s">
-        <v>2183</v>
+        <v>2519</v>
       </c>
     </row>
     <row r="209" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A209" t="s">
-        <v>2407</v>
+        <v>2520</v>
       </c>
     </row>
     <row r="210" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A210" t="s">
-        <v>2408</v>
+        <v>2521</v>
       </c>
     </row>
     <row r="211" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A211" t="s">
-        <v>2184</v>
+        <v>2522</v>
       </c>
     </row>
     <row r="212" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A212" t="s">
-        <v>2409</v>
+        <v>2523</v>
       </c>
     </row>
     <row r="213" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A213" t="s">
-        <v>2185</v>
+        <v>2524</v>
       </c>
     </row>
     <row r="214" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A214" t="s">
-        <v>2410</v>
+        <v>2525</v>
       </c>
     </row>
     <row r="215" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A215" t="s">
-        <v>2411</v>
+        <v>2526</v>
       </c>
     </row>
     <row r="216" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A216" t="s">
-        <v>2186</v>
+        <v>2527</v>
       </c>
     </row>
     <row r="217" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A217" t="s">
-        <v>2412</v>
+        <v>2528</v>
       </c>
     </row>
     <row r="218" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A218" t="s">
-        <v>2187</v>
+        <v>2529</v>
       </c>
     </row>
     <row r="219" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A219" t="s">
-        <v>2188</v>
+        <v>2530</v>
       </c>
     </row>
     <row r="220" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A220" t="s">
-        <v>2189</v>
+        <v>2361</v>
       </c>
     </row>
     <row r="221" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A221" t="s">
-        <v>2190</v>
+        <v>2531</v>
       </c>
     </row>
     <row r="222" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A222" t="s">
-        <v>2191</v>
+        <v>2362</v>
       </c>
     </row>
     <row r="223" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A223" t="s">
-        <v>2192</v>
+        <v>2363</v>
       </c>
     </row>
     <row r="224" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A224" t="s">
-        <v>2193</v>
+        <v>2532</v>
       </c>
     </row>
     <row r="225" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A225" t="s">
-        <v>2413</v>
+        <v>2364</v>
       </c>
     </row>
     <row r="226" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A226" t="s">
-        <v>2414</v>
+        <v>2365</v>
       </c>
     </row>
     <row r="227" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A227" t="s">
-        <v>2415</v>
+        <v>2533</v>
       </c>
     </row>
     <row r="228" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A228" t="s">
-        <v>2194</v>
+        <v>2534</v>
       </c>
     </row>
     <row r="229" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A229" t="s">
-        <v>2416</v>
+        <v>2366</v>
       </c>
     </row>
     <row r="230" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A230" t="s">
-        <v>2195</v>
+        <v>2367</v>
       </c>
     </row>
     <row r="231" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A231" t="s">
-        <v>2196</v>
+        <v>2368</v>
       </c>
     </row>
     <row r="232" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A232" t="s">
-        <v>2197</v>
+        <v>2369</v>
       </c>
     </row>
     <row r="233" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A233" t="s">
-        <v>2417</v>
+        <v>2370</v>
       </c>
     </row>
     <row r="234" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A234" t="s">
-        <v>2198</v>
+        <v>2371</v>
       </c>
     </row>
     <row r="235" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A235" t="s">
-        <v>2199</v>
+        <v>2372</v>
       </c>
     </row>
     <row r="236" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A236" t="s">
-        <v>2418</v>
+        <v>2535</v>
       </c>
     </row>
     <row r="237" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A237" t="s">
-        <v>2419</v>
+        <v>2536</v>
       </c>
     </row>
     <row r="238" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A238" t="s">
-        <v>2200</v>
+        <v>2537</v>
       </c>
     </row>
     <row r="239" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A239" t="s">
-        <v>2201</v>
+        <v>2538</v>
       </c>
     </row>
     <row r="240" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A240" t="s">
-        <v>2202</v>
+        <v>2539</v>
       </c>
     </row>
     <row r="241" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A241" t="s">
-        <v>2420</v>
+        <v>2540</v>
       </c>
     </row>
     <row r="242" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A242" t="s">
-        <v>2203</v>
+        <v>2541</v>
       </c>
     </row>
     <row r="243" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A243" t="s">
-        <v>2204</v>
+        <v>2542</v>
       </c>
     </row>
     <row r="244" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A244" t="s">
-        <v>2205</v>
+        <v>2543</v>
       </c>
     </row>
     <row r="245" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A245" t="s">
-        <v>2421</v>
+        <v>2544</v>
       </c>
     </row>
     <row r="246" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A246" t="s">
-        <v>2206</v>
+        <v>2373</v>
       </c>
     </row>
     <row r="247" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A247" t="s">
-        <v>2207</v>
+        <v>2374</v>
       </c>
     </row>
     <row r="248" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A248" t="s">
-        <v>2208</v>
+        <v>2545</v>
       </c>
     </row>
     <row r="249" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A249" t="s">
-        <v>2422</v>
+        <v>2375</v>
       </c>
     </row>
     <row r="250" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A250" t="s">
-        <v>2423</v>
+        <v>2376</v>
       </c>
     </row>
     <row r="251" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A251" t="s">
-        <v>2424</v>
+        <v>2377</v>
       </c>
     </row>
     <row r="252" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A252" t="s">
-        <v>2209</v>
+        <v>2378</v>
       </c>
     </row>
     <row r="253" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A253" t="s">
-        <v>2210</v>
+        <v>2379</v>
       </c>
     </row>
     <row r="254" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A254" t="s">
-        <v>2211</v>
+        <v>2380</v>
       </c>
     </row>
     <row r="255" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A255" t="s">
-        <v>2212</v>
+        <v>2381</v>
       </c>
     </row>
     <row r="256" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A256" t="s">
-        <v>2213</v>
+        <v>2382</v>
       </c>
     </row>
     <row r="257" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A257" t="s">
-        <v>2214</v>
+        <v>2383</v>
       </c>
     </row>
     <row r="258" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A258" t="s">
-        <v>2425</v>
+        <v>2384</v>
       </c>
     </row>
     <row r="259" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A259" t="s">
-        <v>2215</v>
+        <v>2385</v>
       </c>
     </row>
     <row r="260" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A260" t="s">
-        <v>2216</v>
+        <v>2386</v>
       </c>
     </row>
     <row r="261" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A261" t="s">
-        <v>2426</v>
+        <v>2146</v>
       </c>
     </row>
     <row r="262" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A262" t="s">
-        <v>2217</v>
+        <v>2147</v>
       </c>
     </row>
     <row r="263" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A263" t="s">
-        <v>2427</v>
+        <v>2148</v>
       </c>
     </row>
     <row r="264" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A264" t="s">
-        <v>2428</v>
+        <v>2149</v>
       </c>
     </row>
     <row r="265" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A265" t="s">
-        <v>2429</v>
+        <v>2387</v>
       </c>
     </row>
     <row r="266" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A266" t="s">
-        <v>2430</v>
+        <v>2388</v>
       </c>
     </row>
     <row r="267" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A267" t="s">
-        <v>2431</v>
+        <v>2150</v>
       </c>
     </row>
     <row r="268" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A268" t="s">
-        <v>2218</v>
+        <v>2151</v>
       </c>
     </row>
     <row r="269" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A269" t="s">
-        <v>2219</v>
+        <v>2389</v>
       </c>
     </row>
     <row r="270" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A270" t="s">
-        <v>2220</v>
+        <v>2390</v>
       </c>
     </row>
     <row r="271" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A271" t="s">
-        <v>2432</v>
+        <v>2152</v>
       </c>
     </row>
     <row r="272" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A272" t="s">
-        <v>2221</v>
+        <v>2391</v>
       </c>
     </row>
     <row r="273" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A273" t="s">
-        <v>2222</v>
+        <v>2153</v>
       </c>
     </row>
     <row r="274" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A274" t="s">
-        <v>2433</v>
+        <v>2154</v>
       </c>
     </row>
     <row r="275" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A275" t="s">
-        <v>2223</v>
+        <v>2155</v>
       </c>
     </row>
     <row r="276" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A276" t="s">
-        <v>2224</v>
+        <v>2156</v>
       </c>
     </row>
     <row r="277" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A277" t="s">
-        <v>2434</v>
+        <v>2157</v>
       </c>
     </row>
     <row r="278" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A278" t="s">
-        <v>2225</v>
+        <v>2392</v>
       </c>
     </row>
     <row r="279" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A279" t="s">
-        <v>2226</v>
+        <v>2158</v>
       </c>
     </row>
     <row r="280" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A280" t="s">
-        <v>2227</v>
+        <v>2393</v>
       </c>
     </row>
     <row r="281" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A281" t="s">
-        <v>2228</v>
+        <v>2159</v>
       </c>
     </row>
     <row r="282" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A282" t="s">
-        <v>2229</v>
+        <v>2160</v>
       </c>
     </row>
     <row r="283" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A283" t="s">
-        <v>2435</v>
+        <v>2161</v>
       </c>
     </row>
     <row r="284" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A284" t="s">
-        <v>2230</v>
+        <v>2162</v>
       </c>
     </row>
     <row r="285" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A285" t="s">
-        <v>2231</v>
+        <v>2394</v>
       </c>
     </row>
     <row r="286" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A286" t="s">
-        <v>2232</v>
+        <v>2163</v>
       </c>
     </row>
     <row r="287" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A287" t="s">
-        <v>2233</v>
+        <v>2395</v>
       </c>
     </row>
     <row r="288" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A288" t="s">
-        <v>2234</v>
+        <v>2396</v>
       </c>
     </row>
     <row r="289" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A289" t="s">
-        <v>2235</v>
+        <v>2164</v>
       </c>
     </row>
     <row r="290" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A290" t="s">
+        <v>2165</v>
+      </c>
+    </row>
+    <row r="291" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A291" t="s">
+        <v>2166</v>
+      </c>
+    </row>
+    <row r="292" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A292" t="s">
+        <v>2167</v>
+      </c>
+    </row>
+    <row r="293" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A293" t="s">
+        <v>2397</v>
+      </c>
+    </row>
+    <row r="294" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A294" t="s">
+        <v>2398</v>
+      </c>
+    </row>
+    <row r="295" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A295" t="s">
+        <v>2168</v>
+      </c>
+    </row>
+    <row r="296" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A296" t="s">
+        <v>2169</v>
+      </c>
+    </row>
+    <row r="297" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A297" t="s">
+        <v>2170</v>
+      </c>
+    </row>
+    <row r="298" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A298" t="s">
+        <v>2171</v>
+      </c>
+    </row>
+    <row r="299" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A299" t="s">
+        <v>2172</v>
+      </c>
+    </row>
+    <row r="300" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A300" t="s">
+        <v>2173</v>
+      </c>
+    </row>
+    <row r="301" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A301" t="s">
+        <v>2399</v>
+      </c>
+    </row>
+    <row r="302" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A302" t="s">
+        <v>2174</v>
+      </c>
+    </row>
+    <row r="303" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A303" t="s">
+        <v>2175</v>
+      </c>
+    </row>
+    <row r="304" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A304" t="s">
+        <v>2400</v>
+      </c>
+    </row>
+    <row r="305" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A305" t="s">
+        <v>2401</v>
+      </c>
+    </row>
+    <row r="306" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A306" t="s">
+        <v>2176</v>
+      </c>
+    </row>
+    <row r="307" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A307" t="s">
+        <v>2402</v>
+      </c>
+    </row>
+    <row r="308" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A308" t="s">
+        <v>2403</v>
+      </c>
+    </row>
+    <row r="309" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A309" t="s">
+        <v>2177</v>
+      </c>
+    </row>
+    <row r="310" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A310" t="s">
+        <v>2404</v>
+      </c>
+    </row>
+    <row r="311" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A311" t="s">
+        <v>2178</v>
+      </c>
+    </row>
+    <row r="312" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A312" t="s">
+        <v>2179</v>
+      </c>
+    </row>
+    <row r="313" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A313" t="s">
+        <v>2180</v>
+      </c>
+    </row>
+    <row r="314" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A314" t="s">
+        <v>2405</v>
+      </c>
+    </row>
+    <row r="315" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A315" t="s">
+        <v>2181</v>
+      </c>
+    </row>
+    <row r="316" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A316" t="s">
+        <v>2182</v>
+      </c>
+    </row>
+    <row r="317" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A317" t="s">
+        <v>2406</v>
+      </c>
+    </row>
+    <row r="318" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A318" t="s">
+        <v>2183</v>
+      </c>
+    </row>
+    <row r="319" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A319" t="s">
+        <v>2407</v>
+      </c>
+    </row>
+    <row r="320" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A320" t="s">
+        <v>2408</v>
+      </c>
+    </row>
+    <row r="321" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A321" t="s">
+        <v>2184</v>
+      </c>
+    </row>
+    <row r="322" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A322" t="s">
+        <v>2409</v>
+      </c>
+    </row>
+    <row r="323" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A323" t="s">
+        <v>2185</v>
+      </c>
+    </row>
+    <row r="324" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A324" t="s">
+        <v>2410</v>
+      </c>
+    </row>
+    <row r="325" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A325" t="s">
+        <v>2411</v>
+      </c>
+    </row>
+    <row r="326" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A326" t="s">
+        <v>2186</v>
+      </c>
+    </row>
+    <row r="327" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A327" t="s">
+        <v>2412</v>
+      </c>
+    </row>
+    <row r="328" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A328" t="s">
+        <v>2187</v>
+      </c>
+    </row>
+    <row r="329" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A329" t="s">
+        <v>2188</v>
+      </c>
+    </row>
+    <row r="330" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A330" t="s">
+        <v>2189</v>
+      </c>
+    </row>
+    <row r="331" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A331" t="s">
+        <v>2190</v>
+      </c>
+    </row>
+    <row r="332" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A332" t="s">
+        <v>2191</v>
+      </c>
+    </row>
+    <row r="333" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A333" t="s">
+        <v>2192</v>
+      </c>
+    </row>
+    <row r="334" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A334" t="s">
+        <v>2193</v>
+      </c>
+    </row>
+    <row r="335" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A335" t="s">
+        <v>2413</v>
+      </c>
+    </row>
+    <row r="336" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A336" t="s">
+        <v>2414</v>
+      </c>
+    </row>
+    <row r="337" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A337" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="338" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A338" t="s">
+        <v>2194</v>
+      </c>
+    </row>
+    <row r="339" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A339" t="s">
+        <v>2416</v>
+      </c>
+    </row>
+    <row r="340" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A340" t="s">
+        <v>2195</v>
+      </c>
+    </row>
+    <row r="341" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A341" t="s">
+        <v>2196</v>
+      </c>
+    </row>
+    <row r="342" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A342" t="s">
+        <v>2197</v>
+      </c>
+    </row>
+    <row r="343" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A343" t="s">
+        <v>2417</v>
+      </c>
+    </row>
+    <row r="344" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A344" t="s">
+        <v>2198</v>
+      </c>
+    </row>
+    <row r="345" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A345" t="s">
+        <v>2199</v>
+      </c>
+    </row>
+    <row r="346" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A346" t="s">
+        <v>2418</v>
+      </c>
+    </row>
+    <row r="347" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A347" t="s">
+        <v>2419</v>
+      </c>
+    </row>
+    <row r="348" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A348" t="s">
+        <v>2200</v>
+      </c>
+    </row>
+    <row r="349" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A349" t="s">
+        <v>2201</v>
+      </c>
+    </row>
+    <row r="350" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A350" t="s">
+        <v>2202</v>
+      </c>
+    </row>
+    <row r="351" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A351" t="s">
+        <v>2420</v>
+      </c>
+    </row>
+    <row r="352" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A352" t="s">
+        <v>2203</v>
+      </c>
+    </row>
+    <row r="353" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A353" t="s">
+        <v>2204</v>
+      </c>
+    </row>
+    <row r="354" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A354" t="s">
+        <v>2205</v>
+      </c>
+    </row>
+    <row r="355" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A355" t="s">
+        <v>2421</v>
+      </c>
+    </row>
+    <row r="356" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A356" t="s">
+        <v>2206</v>
+      </c>
+    </row>
+    <row r="357" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A357" t="s">
+        <v>2207</v>
+      </c>
+    </row>
+    <row r="358" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A358" t="s">
+        <v>2208</v>
+      </c>
+    </row>
+    <row r="359" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A359" t="s">
+        <v>2422</v>
+      </c>
+    </row>
+    <row r="360" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A360" t="s">
+        <v>2423</v>
+      </c>
+    </row>
+    <row r="361" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A361" t="s">
+        <v>2424</v>
+      </c>
+    </row>
+    <row r="362" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A362" t="s">
+        <v>2209</v>
+      </c>
+    </row>
+    <row r="363" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A363" t="s">
+        <v>2210</v>
+      </c>
+    </row>
+    <row r="364" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A364" t="s">
+        <v>2211</v>
+      </c>
+    </row>
+    <row r="365" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A365" t="s">
+        <v>2212</v>
+      </c>
+    </row>
+    <row r="366" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A366" t="s">
+        <v>2213</v>
+      </c>
+    </row>
+    <row r="367" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A367" t="s">
+        <v>2214</v>
+      </c>
+    </row>
+    <row r="368" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A368" t="s">
+        <v>2425</v>
+      </c>
+    </row>
+    <row r="369" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A369" t="s">
+        <v>2215</v>
+      </c>
+    </row>
+    <row r="370" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A370" t="s">
+        <v>2216</v>
+      </c>
+    </row>
+    <row r="371" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A371" t="s">
+        <v>2426</v>
+      </c>
+    </row>
+    <row r="372" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A372" t="s">
+        <v>2217</v>
+      </c>
+    </row>
+    <row r="373" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A373" t="s">
+        <v>2427</v>
+      </c>
+    </row>
+    <row r="374" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A374" t="s">
+        <v>2428</v>
+      </c>
+    </row>
+    <row r="375" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A375" t="s">
+        <v>2429</v>
+      </c>
+    </row>
+    <row r="376" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A376" t="s">
+        <v>2430</v>
+      </c>
+    </row>
+    <row r="377" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A377" t="s">
+        <v>2431</v>
+      </c>
+    </row>
+    <row r="378" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A378" t="s">
+        <v>2218</v>
+      </c>
+    </row>
+    <row r="379" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A379" t="s">
+        <v>2219</v>
+      </c>
+    </row>
+    <row r="380" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A380" t="s">
+        <v>2220</v>
+      </c>
+    </row>
+    <row r="381" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A381" t="s">
+        <v>2432</v>
+      </c>
+    </row>
+    <row r="382" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A382" t="s">
+        <v>2221</v>
+      </c>
+    </row>
+    <row r="383" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A383" t="s">
+        <v>2222</v>
+      </c>
+    </row>
+    <row r="384" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A384" t="s">
+        <v>2433</v>
+      </c>
+    </row>
+    <row r="385" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A385" t="s">
+        <v>2223</v>
+      </c>
+    </row>
+    <row r="386" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A386" t="s">
+        <v>2224</v>
+      </c>
+    </row>
+    <row r="387" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A387" t="s">
+        <v>2434</v>
+      </c>
+    </row>
+    <row r="388" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A388" t="s">
+        <v>2225</v>
+      </c>
+    </row>
+    <row r="389" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A389" t="s">
+        <v>2226</v>
+      </c>
+    </row>
+    <row r="390" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A390" t="s">
+        <v>2227</v>
+      </c>
+    </row>
+    <row r="391" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A391" t="s">
+        <v>2228</v>
+      </c>
+    </row>
+    <row r="392" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A392" t="s">
+        <v>2229</v>
+      </c>
+    </row>
+    <row r="393" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A393" t="s">
+        <v>2435</v>
+      </c>
+    </row>
+    <row r="394" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A394" t="s">
+        <v>2230</v>
+      </c>
+    </row>
+    <row r="395" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A395" t="s">
+        <v>2231</v>
+      </c>
+    </row>
+    <row r="396" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A396" t="s">
+        <v>2232</v>
+      </c>
+    </row>
+    <row r="397" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A397" t="s">
+        <v>2233</v>
+      </c>
+    </row>
+    <row r="398" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A398" t="s">
+        <v>2234</v>
+      </c>
+    </row>
+    <row r="399" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A399" t="s">
+        <v>2235</v>
+      </c>
+    </row>
+    <row r="400" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A400" t="s">
         <v>2236</v>
       </c>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A1:A290">
-    <sortCondition ref="A64:A290"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A1:A429">
+    <sortCondition ref="A1:A429"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{63CAAD6B-3C70-40D7-B869-A560E98AB77D}">
-  <dimension ref="A1"/>
+  <dimension ref="A1:A400"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B1" sqref="B1"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="98.42578125" customWidth="1"/>
   </cols>
-  <sheetData/>
-[...1 lines deleted...]
-    <sortCondition ref="A382:A401"/>
+  <sheetData>
+    <row r="1" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A1" t="s">
+        <v>2818</v>
+      </c>
+    </row>
+    <row r="2" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A2" t="s">
+        <v>2819</v>
+      </c>
+    </row>
+    <row r="3" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A3" t="s">
+        <v>2820</v>
+      </c>
+    </row>
+    <row r="4" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
+        <v>2821</v>
+      </c>
+    </row>
+    <row r="5" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
+        <v>2822</v>
+      </c>
+    </row>
+    <row r="6" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
+        <v>2823</v>
+      </c>
+    </row>
+    <row r="7" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
+        <v>2824</v>
+      </c>
+    </row>
+    <row r="8" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
+        <v>2825</v>
+      </c>
+    </row>
+    <row r="9" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A9" t="s">
+        <v>2826</v>
+      </c>
+    </row>
+    <row r="10" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
+        <v>2827</v>
+      </c>
+    </row>
+    <row r="11" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
+        <v>2828</v>
+      </c>
+    </row>
+    <row r="12" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A12" t="s">
+        <v>2829</v>
+      </c>
+    </row>
+    <row r="13" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
+        <v>2830</v>
+      </c>
+    </row>
+    <row r="14" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
+        <v>2831</v>
+      </c>
+    </row>
+    <row r="15" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>2832</v>
+      </c>
+    </row>
+    <row r="16" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
+        <v>2833</v>
+      </c>
+    </row>
+    <row r="17" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>2834</v>
+      </c>
+    </row>
+    <row r="18" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>2913</v>
+      </c>
+    </row>
+    <row r="19" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>2835</v>
+      </c>
+    </row>
+    <row r="20" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>2836</v>
+      </c>
+    </row>
+    <row r="21" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>2914</v>
+      </c>
+    </row>
+    <row r="22" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
+        <v>2837</v>
+      </c>
+    </row>
+    <row r="23" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
+        <v>2838</v>
+      </c>
+    </row>
+    <row r="24" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
+        <v>2839</v>
+      </c>
+    </row>
+    <row r="25" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A25" t="s">
+        <v>2840</v>
+      </c>
+    </row>
+    <row r="26" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
+        <v>2841</v>
+      </c>
+    </row>
+    <row r="27" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
+        <v>2842</v>
+      </c>
+    </row>
+    <row r="28" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A28" t="s">
+        <v>2843</v>
+      </c>
+    </row>
+    <row r="29" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A29" t="s">
+        <v>2844</v>
+      </c>
+    </row>
+    <row r="30" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A30" t="s">
+        <v>2845</v>
+      </c>
+    </row>
+    <row r="31" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A31" t="s">
+        <v>2846</v>
+      </c>
+    </row>
+    <row r="32" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A32" t="s">
+        <v>2847</v>
+      </c>
+    </row>
+    <row r="33" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A33" t="s">
+        <v>2848</v>
+      </c>
+    </row>
+    <row r="34" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A34" t="s">
+        <v>2849</v>
+      </c>
+    </row>
+    <row r="35" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A35" t="s">
+        <v>2850</v>
+      </c>
+    </row>
+    <row r="36" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A36" t="s">
+        <v>2851</v>
+      </c>
+    </row>
+    <row r="37" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A37" t="s">
+        <v>2852</v>
+      </c>
+    </row>
+    <row r="38" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A38" t="s">
+        <v>2853</v>
+      </c>
+    </row>
+    <row r="39" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A39" t="s">
+        <v>2854</v>
+      </c>
+    </row>
+    <row r="40" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A40" t="s">
+        <v>2855</v>
+      </c>
+    </row>
+    <row r="41" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A41" t="s">
+        <v>2856</v>
+      </c>
+    </row>
+    <row r="42" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A42" t="s">
+        <v>2857</v>
+      </c>
+    </row>
+    <row r="43" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A43" t="s">
+        <v>2858</v>
+      </c>
+    </row>
+    <row r="44" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A44" t="s">
+        <v>2915</v>
+      </c>
+    </row>
+    <row r="45" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A45" t="s">
+        <v>2916</v>
+      </c>
+    </row>
+    <row r="46" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A46" t="s">
+        <v>2917</v>
+      </c>
+    </row>
+    <row r="47" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A47" t="s">
+        <v>2918</v>
+      </c>
+    </row>
+    <row r="48" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A48" t="s">
+        <v>2859</v>
+      </c>
+    </row>
+    <row r="49" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A49" t="s">
+        <v>2919</v>
+      </c>
+    </row>
+    <row r="50" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A50" t="s">
+        <v>2920</v>
+      </c>
+    </row>
+    <row r="51" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A51" t="s">
+        <v>2921</v>
+      </c>
+    </row>
+    <row r="52" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A52" t="s">
+        <v>2922</v>
+      </c>
+    </row>
+    <row r="53" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A53" t="s">
+        <v>2923</v>
+      </c>
+    </row>
+    <row r="54" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A54" t="s">
+        <v>2924</v>
+      </c>
+    </row>
+    <row r="55" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A55" t="s">
+        <v>2925</v>
+      </c>
+    </row>
+    <row r="56" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A56" t="s">
+        <v>2926</v>
+      </c>
+    </row>
+    <row r="57" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A57" t="s">
+        <v>2927</v>
+      </c>
+    </row>
+    <row r="58" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A58" t="s">
+        <v>2928</v>
+      </c>
+    </row>
+    <row r="59" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A59" t="s">
+        <v>2929</v>
+      </c>
+    </row>
+    <row r="60" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A60" t="s">
+        <v>2860</v>
+      </c>
+    </row>
+    <row r="61" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A61" t="s">
+        <v>2861</v>
+      </c>
+    </row>
+    <row r="62" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A62" t="s">
+        <v>2589</v>
+      </c>
+    </row>
+    <row r="63" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A63" t="s">
+        <v>2888</v>
+      </c>
+    </row>
+    <row r="64" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A64" t="s">
+        <v>2884</v>
+      </c>
+    </row>
+    <row r="65" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A65" t="s">
+        <v>2889</v>
+      </c>
+    </row>
+    <row r="66" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A66" t="s">
+        <v>2885</v>
+      </c>
+    </row>
+    <row r="67" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A67" t="s">
+        <v>2890</v>
+      </c>
+    </row>
+    <row r="68" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A68" t="s">
+        <v>2886</v>
+      </c>
+    </row>
+    <row r="69" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A69" t="s">
+        <v>2887</v>
+      </c>
+    </row>
+    <row r="70" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A70" t="s">
+        <v>2891</v>
+      </c>
+    </row>
+    <row r="71" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A71" t="s">
+        <v>2892</v>
+      </c>
+    </row>
+    <row r="72" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A72" t="s">
+        <v>2893</v>
+      </c>
+    </row>
+    <row r="73" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A73" t="s">
+        <v>2862</v>
+      </c>
+    </row>
+    <row r="74" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A74" t="s">
+        <v>2733</v>
+      </c>
+    </row>
+    <row r="75" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A75" t="s">
+        <v>2734</v>
+      </c>
+    </row>
+    <row r="76" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A76" t="s">
+        <v>2735</v>
+      </c>
+    </row>
+    <row r="77" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A77" t="s">
+        <v>2683</v>
+      </c>
+    </row>
+    <row r="78" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A78" t="s">
+        <v>2684</v>
+      </c>
+    </row>
+    <row r="79" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A79" t="s">
+        <v>2712</v>
+      </c>
+    </row>
+    <row r="80" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A80" t="s">
+        <v>2685</v>
+      </c>
+    </row>
+    <row r="81" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A81" t="s">
+        <v>2686</v>
+      </c>
+    </row>
+    <row r="82" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A82" t="s">
+        <v>2687</v>
+      </c>
+    </row>
+    <row r="83" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A83" t="s">
+        <v>2713</v>
+      </c>
+    </row>
+    <row r="84" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A84" t="s">
+        <v>2688</v>
+      </c>
+    </row>
+    <row r="85" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A85" t="s">
+        <v>2689</v>
+      </c>
+    </row>
+    <row r="86" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A86" t="s">
+        <v>2690</v>
+      </c>
+    </row>
+    <row r="87" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A87" t="s">
+        <v>2691</v>
+      </c>
+    </row>
+    <row r="88" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A88" t="s">
+        <v>2692</v>
+      </c>
+    </row>
+    <row r="89" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A89" t="s">
+        <v>2714</v>
+      </c>
+    </row>
+    <row r="90" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A90" t="s">
+        <v>2693</v>
+      </c>
+    </row>
+    <row r="91" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A91" t="s">
+        <v>2715</v>
+      </c>
+    </row>
+    <row r="92" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A92" t="s">
+        <v>2694</v>
+      </c>
+    </row>
+    <row r="93" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A93" t="s">
+        <v>2695</v>
+      </c>
+    </row>
+    <row r="94" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A94" t="s">
+        <v>2696</v>
+      </c>
+    </row>
+    <row r="95" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A95" t="s">
+        <v>2697</v>
+      </c>
+    </row>
+    <row r="96" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A96" t="s">
+        <v>2698</v>
+      </c>
+    </row>
+    <row r="97" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A97" t="s">
+        <v>2699</v>
+      </c>
+    </row>
+    <row r="98" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A98" t="s">
+        <v>2700</v>
+      </c>
+    </row>
+    <row r="99" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A99" t="s">
+        <v>2701</v>
+      </c>
+    </row>
+    <row r="100" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A100" t="s">
+        <v>2702</v>
+      </c>
+    </row>
+    <row r="101" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A101" t="s">
+        <v>2703</v>
+      </c>
+    </row>
+    <row r="102" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A102" t="s">
+        <v>2704</v>
+      </c>
+    </row>
+    <row r="103" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A103" t="s">
+        <v>2705</v>
+      </c>
+    </row>
+    <row r="104" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A104" t="s">
+        <v>2706</v>
+      </c>
+    </row>
+    <row r="105" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A105" t="s">
+        <v>2707</v>
+      </c>
+    </row>
+    <row r="106" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A106" t="s">
+        <v>2708</v>
+      </c>
+    </row>
+    <row r="107" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A107" t="s">
+        <v>2709</v>
+      </c>
+    </row>
+    <row r="108" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A108" t="s">
+        <v>2710</v>
+      </c>
+    </row>
+    <row r="109" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A109" t="s">
+        <v>2711</v>
+      </c>
+    </row>
+    <row r="110" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A110" t="s">
+        <v>2740</v>
+      </c>
+    </row>
+    <row r="111" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A111" t="s">
+        <v>2741</v>
+      </c>
+    </row>
+    <row r="112" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A112" t="s">
+        <v>2742</v>
+      </c>
+    </row>
+    <row r="113" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A113" t="s">
+        <v>2931</v>
+      </c>
+    </row>
+    <row r="114" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A114" t="s">
+        <v>2579</v>
+      </c>
+    </row>
+    <row r="115" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A115" t="s">
+        <v>2656</v>
+      </c>
+    </row>
+    <row r="116" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A116" t="s">
+        <v>2930</v>
+      </c>
+    </row>
+    <row r="117" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A117" t="s">
+        <v>2743</v>
+      </c>
+    </row>
+    <row r="118" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A118" t="s">
+        <v>2744</v>
+      </c>
+    </row>
+    <row r="119" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A119" t="s">
+        <v>2582</v>
+      </c>
+    </row>
+    <row r="120" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A120" t="s">
+        <v>2583</v>
+      </c>
+    </row>
+    <row r="121" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A121" t="s">
+        <v>2745</v>
+      </c>
+    </row>
+    <row r="122" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A122" t="s">
+        <v>2577</v>
+      </c>
+    </row>
+    <row r="123" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A123" t="s">
+        <v>2580</v>
+      </c>
+    </row>
+    <row r="124" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A124" t="s">
+        <v>2672</v>
+      </c>
+    </row>
+    <row r="125" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A125" t="s">
+        <v>2673</v>
+      </c>
+    </row>
+    <row r="126" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A126" t="s">
+        <v>2674</v>
+      </c>
+    </row>
+    <row r="127" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A127" t="s">
+        <v>2675</v>
+      </c>
+    </row>
+    <row r="128" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A128" t="s">
+        <v>2746</v>
+      </c>
+    </row>
+    <row r="129" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A129" t="s">
+        <v>2863</v>
+      </c>
+    </row>
+    <row r="130" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A130" t="s">
+        <v>2747</v>
+      </c>
+    </row>
+    <row r="131" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A131" t="s">
+        <v>2754</v>
+      </c>
+    </row>
+    <row r="132" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A132" t="s">
+        <v>2762</v>
+      </c>
+    </row>
+    <row r="133" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A133" t="s">
+        <v>2748</v>
+      </c>
+    </row>
+    <row r="134" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A134" t="s">
+        <v>2590</v>
+      </c>
+    </row>
+    <row r="135" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A135" t="s">
+        <v>2591</v>
+      </c>
+    </row>
+    <row r="136" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A136" t="s">
+        <v>2592</v>
+      </c>
+    </row>
+    <row r="137" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A137" t="s">
+        <v>2749</v>
+      </c>
+    </row>
+    <row r="138" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A138" t="s">
+        <v>2736</v>
+      </c>
+    </row>
+    <row r="139" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A139" t="s">
+        <v>2737</v>
+      </c>
+    </row>
+    <row r="140" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A140" t="s">
+        <v>2738</v>
+      </c>
+    </row>
+    <row r="141" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A141" t="s">
+        <v>2739</v>
+      </c>
+    </row>
+    <row r="142" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A142" t="s">
+        <v>2932</v>
+      </c>
+    </row>
+    <row r="143" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A143" t="s">
+        <v>2750</v>
+      </c>
+    </row>
+    <row r="144" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A144" t="s">
+        <v>2763</v>
+      </c>
+    </row>
+    <row r="145" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A145" t="s">
+        <v>2764</v>
+      </c>
+    </row>
+    <row r="146" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A146" t="s">
+        <v>2716</v>
+      </c>
+    </row>
+    <row r="147" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A147" t="s">
+        <v>2717</v>
+      </c>
+    </row>
+    <row r="148" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A148" t="s">
+        <v>2718</v>
+      </c>
+    </row>
+    <row r="149" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A149" t="s">
+        <v>2719</v>
+      </c>
+    </row>
+    <row r="150" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A150" t="s">
+        <v>2720</v>
+      </c>
+    </row>
+    <row r="151" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A151" t="s">
+        <v>2721</v>
+      </c>
+    </row>
+    <row r="152" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A152" t="s">
+        <v>2722</v>
+      </c>
+    </row>
+    <row r="153" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A153" t="s">
+        <v>2723</v>
+      </c>
+    </row>
+    <row r="154" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A154" t="s">
+        <v>2724</v>
+      </c>
+    </row>
+    <row r="155" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A155" t="s">
+        <v>2725</v>
+      </c>
+    </row>
+    <row r="156" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A156" t="s">
+        <v>2726</v>
+      </c>
+    </row>
+    <row r="157" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A157" t="s">
+        <v>2727</v>
+      </c>
+    </row>
+    <row r="158" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A158" t="s">
+        <v>2730</v>
+      </c>
+    </row>
+    <row r="159" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A159" t="s">
+        <v>2731</v>
+      </c>
+    </row>
+    <row r="160" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A160" t="s">
+        <v>2728</v>
+      </c>
+    </row>
+    <row r="161" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A161" t="s">
+        <v>2732</v>
+      </c>
+    </row>
+    <row r="162" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A162" t="s">
+        <v>2729</v>
+      </c>
+    </row>
+    <row r="163" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A163" t="s">
+        <v>2765</v>
+      </c>
+    </row>
+    <row r="164" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A164" t="s">
+        <v>2766</v>
+      </c>
+    </row>
+    <row r="165" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A165" t="s">
+        <v>2811</v>
+      </c>
+    </row>
+    <row r="166" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A166" t="s">
+        <v>2767</v>
+      </c>
+    </row>
+    <row r="167" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A167" t="s">
+        <v>2812</v>
+      </c>
+    </row>
+    <row r="168" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A168" t="s">
+        <v>2768</v>
+      </c>
+    </row>
+    <row r="169" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A169" t="s">
+        <v>2769</v>
+      </c>
+    </row>
+    <row r="170" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A170" t="s">
+        <v>2770</v>
+      </c>
+    </row>
+    <row r="171" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A171" t="s">
+        <v>2771</v>
+      </c>
+    </row>
+    <row r="172" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A172" t="s">
+        <v>2772</v>
+      </c>
+    </row>
+    <row r="173" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A173" t="s">
+        <v>2813</v>
+      </c>
+    </row>
+    <row r="174" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A174" t="s">
+        <v>2773</v>
+      </c>
+    </row>
+    <row r="175" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A175" t="s">
+        <v>2774</v>
+      </c>
+    </row>
+    <row r="176" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A176" t="s">
+        <v>2775</v>
+      </c>
+    </row>
+    <row r="177" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A177" t="s">
+        <v>2776</v>
+      </c>
+    </row>
+    <row r="178" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A178" t="s">
+        <v>2777</v>
+      </c>
+    </row>
+    <row r="179" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A179" t="s">
+        <v>2778</v>
+      </c>
+    </row>
+    <row r="180" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A180" t="s">
+        <v>2814</v>
+      </c>
+    </row>
+    <row r="181" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A181" t="s">
+        <v>2815</v>
+      </c>
+    </row>
+    <row r="182" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A182" t="s">
+        <v>2816</v>
+      </c>
+    </row>
+    <row r="183" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A183" t="s">
+        <v>2779</v>
+      </c>
+    </row>
+    <row r="184" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A184" t="s">
+        <v>2780</v>
+      </c>
+    </row>
+    <row r="185" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A185" t="s">
+        <v>2781</v>
+      </c>
+    </row>
+    <row r="186" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A186" t="s">
+        <v>2782</v>
+      </c>
+    </row>
+    <row r="187" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A187" t="s">
+        <v>2783</v>
+      </c>
+    </row>
+    <row r="188" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A188" t="s">
+        <v>2784</v>
+      </c>
+    </row>
+    <row r="189" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A189" t="s">
+        <v>2785</v>
+      </c>
+    </row>
+    <row r="190" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A190" t="s">
+        <v>2786</v>
+      </c>
+    </row>
+    <row r="191" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A191" t="s">
+        <v>2817</v>
+      </c>
+    </row>
+    <row r="192" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A192" t="s">
+        <v>2787</v>
+      </c>
+    </row>
+    <row r="193" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A193" t="s">
+        <v>2788</v>
+      </c>
+    </row>
+    <row r="194" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A194" t="s">
+        <v>2789</v>
+      </c>
+    </row>
+    <row r="195" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A195" t="s">
+        <v>2790</v>
+      </c>
+    </row>
+    <row r="196" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A196" t="s">
+        <v>2593</v>
+      </c>
+    </row>
+    <row r="197" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A197" t="s">
+        <v>2594</v>
+      </c>
+    </row>
+    <row r="198" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A198" t="s">
+        <v>2595</v>
+      </c>
+    </row>
+    <row r="199" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A199" t="s">
+        <v>2596</v>
+      </c>
+    </row>
+    <row r="200" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A200" t="s">
+        <v>2597</v>
+      </c>
+    </row>
+    <row r="201" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A201" t="s">
+        <v>2598</v>
+      </c>
+    </row>
+    <row r="202" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A202" t="s">
+        <v>2599</v>
+      </c>
+    </row>
+    <row r="203" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A203" t="s">
+        <v>2755</v>
+      </c>
+    </row>
+    <row r="204" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A204" t="s">
+        <v>2756</v>
+      </c>
+    </row>
+    <row r="205" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A205" t="s">
+        <v>2757</v>
+      </c>
+    </row>
+    <row r="206" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A206" t="s">
+        <v>2758</v>
+      </c>
+    </row>
+    <row r="207" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A207" t="s">
+        <v>2759</v>
+      </c>
+    </row>
+    <row r="208" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A208" t="s">
+        <v>2760</v>
+      </c>
+    </row>
+    <row r="209" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A209" t="s">
+        <v>2761</v>
+      </c>
+    </row>
+    <row r="210" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A210" t="s">
+        <v>2600</v>
+      </c>
+    </row>
+    <row r="211" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A211" t="s">
+        <v>2601</v>
+      </c>
+    </row>
+    <row r="212" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A212" t="s">
+        <v>2602</v>
+      </c>
+    </row>
+    <row r="213" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A213" t="s">
+        <v>2575</v>
+      </c>
+    </row>
+    <row r="214" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A214" t="s">
+        <v>2603</v>
+      </c>
+    </row>
+    <row r="215" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A215" t="s">
+        <v>2791</v>
+      </c>
+    </row>
+    <row r="216" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A216" t="s">
+        <v>2604</v>
+      </c>
+    </row>
+    <row r="217" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A217" t="s">
+        <v>2605</v>
+      </c>
+    </row>
+    <row r="218" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A218" t="s">
+        <v>2606</v>
+      </c>
+    </row>
+    <row r="219" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A219" t="s">
+        <v>2607</v>
+      </c>
+    </row>
+    <row r="220" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A220" t="s">
+        <v>2792</v>
+      </c>
+    </row>
+    <row r="221" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A221" t="s">
+        <v>2546</v>
+      </c>
+    </row>
+    <row r="222" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A222" t="s">
+        <v>2608</v>
+      </c>
+    </row>
+    <row r="223" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A223" t="s">
+        <v>2609</v>
+      </c>
+    </row>
+    <row r="224" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A224" t="s">
+        <v>2547</v>
+      </c>
+    </row>
+    <row r="225" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A225" t="s">
+        <v>2610</v>
+      </c>
+    </row>
+    <row r="226" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A226" t="s">
+        <v>2611</v>
+      </c>
+    </row>
+    <row r="227" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A227" t="s">
+        <v>2793</v>
+      </c>
+    </row>
+    <row r="228" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A228" t="s">
+        <v>2794</v>
+      </c>
+    </row>
+    <row r="229" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A229" t="s">
+        <v>2612</v>
+      </c>
+    </row>
+    <row r="230" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A230" t="s">
+        <v>2613</v>
+      </c>
+    </row>
+    <row r="231" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A231" t="s">
+        <v>2614</v>
+      </c>
+    </row>
+    <row r="232" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A232" t="s">
+        <v>2615</v>
+      </c>
+    </row>
+    <row r="233" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A233" t="s">
+        <v>2616</v>
+      </c>
+    </row>
+    <row r="234" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A234" t="s">
+        <v>2795</v>
+      </c>
+    </row>
+    <row r="235" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A235" t="s">
+        <v>2548</v>
+      </c>
+    </row>
+    <row r="236" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A236" t="s">
+        <v>2578</v>
+      </c>
+    </row>
+    <row r="237" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A237" t="s">
+        <v>2617</v>
+      </c>
+    </row>
+    <row r="238" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A238" t="s">
+        <v>2751</v>
+      </c>
+    </row>
+    <row r="239" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A239" t="s">
+        <v>2752</v>
+      </c>
+    </row>
+    <row r="240" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A240" t="s">
+        <v>2753</v>
+      </c>
+    </row>
+    <row r="241" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A241" t="s">
+        <v>2796</v>
+      </c>
+    </row>
+    <row r="242" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A242" t="s">
+        <v>2797</v>
+      </c>
+    </row>
+    <row r="243" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A243" t="s">
+        <v>2549</v>
+      </c>
+    </row>
+    <row r="244" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A244" t="s">
+        <v>2550</v>
+      </c>
+    </row>
+    <row r="245" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A245" t="s">
+        <v>2551</v>
+      </c>
+    </row>
+    <row r="246" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A246" t="s">
+        <v>2552</v>
+      </c>
+    </row>
+    <row r="247" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A247" t="s">
+        <v>2618</v>
+      </c>
+    </row>
+    <row r="248" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A248" t="s">
+        <v>2584</v>
+      </c>
+    </row>
+    <row r="249" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A249" t="s">
+        <v>2585</v>
+      </c>
+    </row>
+    <row r="250" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A250" t="s">
+        <v>2586</v>
+      </c>
+    </row>
+    <row r="251" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A251" t="s">
+        <v>2587</v>
+      </c>
+    </row>
+    <row r="252" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A252" t="s">
+        <v>2588</v>
+      </c>
+    </row>
+    <row r="253" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A253" t="s">
+        <v>2619</v>
+      </c>
+    </row>
+    <row r="254" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A254" t="s">
+        <v>2798</v>
+      </c>
+    </row>
+    <row r="255" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A255" t="s">
+        <v>2553</v>
+      </c>
+    </row>
+    <row r="256" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A256" t="s">
+        <v>2576</v>
+      </c>
+    </row>
+    <row r="257" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A257" t="s">
+        <v>2554</v>
+      </c>
+    </row>
+    <row r="258" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A258" t="s">
+        <v>2555</v>
+      </c>
+    </row>
+    <row r="259" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A259" t="s">
+        <v>2556</v>
+      </c>
+    </row>
+    <row r="260" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A260" t="s">
+        <v>2799</v>
+      </c>
+    </row>
+    <row r="261" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A261" t="s">
+        <v>2894</v>
+      </c>
+    </row>
+    <row r="262" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A262" t="s">
+        <v>2895</v>
+      </c>
+    </row>
+    <row r="263" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A263" t="s">
+        <v>2896</v>
+      </c>
+    </row>
+    <row r="264" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A264" t="s">
+        <v>2897</v>
+      </c>
+    </row>
+    <row r="265" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A265" t="s">
+        <v>2898</v>
+      </c>
+    </row>
+    <row r="266" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A266" t="s">
+        <v>2899</v>
+      </c>
+    </row>
+    <row r="267" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A267" t="s">
+        <v>2900</v>
+      </c>
+    </row>
+    <row r="268" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A268" t="s">
+        <v>2901</v>
+      </c>
+    </row>
+    <row r="269" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A269" t="s">
+        <v>2902</v>
+      </c>
+    </row>
+    <row r="270" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A270" t="s">
+        <v>2903</v>
+      </c>
+    </row>
+    <row r="271" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A271" t="s">
+        <v>2904</v>
+      </c>
+    </row>
+    <row r="272" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A272" t="s">
+        <v>2905</v>
+      </c>
+    </row>
+    <row r="273" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A273" t="s">
+        <v>2906</v>
+      </c>
+    </row>
+    <row r="274" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A274" t="s">
+        <v>2620</v>
+      </c>
+    </row>
+    <row r="275" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A275" t="s">
+        <v>2800</v>
+      </c>
+    </row>
+    <row r="276" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A276" t="s">
+        <v>2801</v>
+      </c>
+    </row>
+    <row r="277" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A277" t="s">
+        <v>2802</v>
+      </c>
+    </row>
+    <row r="278" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A278" t="s">
+        <v>2557</v>
+      </c>
+    </row>
+    <row r="279" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A279" t="s">
+        <v>2864</v>
+      </c>
+    </row>
+    <row r="280" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A280" t="s">
+        <v>2865</v>
+      </c>
+    </row>
+    <row r="281" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A281" t="s">
+        <v>2866</v>
+      </c>
+    </row>
+    <row r="282" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A282" t="s">
+        <v>2867</v>
+      </c>
+    </row>
+    <row r="283" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A283" t="s">
+        <v>2868</v>
+      </c>
+    </row>
+    <row r="284" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A284" t="s">
+        <v>2869</v>
+      </c>
+    </row>
+    <row r="285" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A285" t="s">
+        <v>2870</v>
+      </c>
+    </row>
+    <row r="286" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A286" t="s">
+        <v>2871</v>
+      </c>
+    </row>
+    <row r="287" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A287" t="s">
+        <v>2872</v>
+      </c>
+    </row>
+    <row r="288" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A288" t="s">
+        <v>2873</v>
+      </c>
+    </row>
+    <row r="289" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A289" t="s">
+        <v>2874</v>
+      </c>
+    </row>
+    <row r="290" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A290" t="s">
+        <v>2875</v>
+      </c>
+    </row>
+    <row r="291" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A291" t="s">
+        <v>2876</v>
+      </c>
+    </row>
+    <row r="292" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A292" t="s">
+        <v>2877</v>
+      </c>
+    </row>
+    <row r="293" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A293" t="s">
+        <v>2878</v>
+      </c>
+    </row>
+    <row r="294" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A294" t="s">
+        <v>2879</v>
+      </c>
+    </row>
+    <row r="295" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A295" t="s">
+        <v>2880</v>
+      </c>
+    </row>
+    <row r="296" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A296" t="s">
+        <v>2881</v>
+      </c>
+    </row>
+    <row r="297" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A297" t="s">
+        <v>2882</v>
+      </c>
+    </row>
+    <row r="298" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A298" t="s">
+        <v>2883</v>
+      </c>
+    </row>
+    <row r="299" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A299" t="s">
+        <v>2581</v>
+      </c>
+    </row>
+    <row r="300" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A300" t="s">
+        <v>2621</v>
+      </c>
+    </row>
+    <row r="301" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A301" t="s">
+        <v>2622</v>
+      </c>
+    </row>
+    <row r="302" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A302" t="s">
+        <v>2558</v>
+      </c>
+    </row>
+    <row r="303" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A303" t="s">
+        <v>2559</v>
+      </c>
+    </row>
+    <row r="304" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A304" t="s">
+        <v>2803</v>
+      </c>
+    </row>
+    <row r="305" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A305" t="s">
+        <v>2560</v>
+      </c>
+    </row>
+    <row r="306" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A306" t="s">
+        <v>2804</v>
+      </c>
+    </row>
+    <row r="307" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A307" t="s">
+        <v>2561</v>
+      </c>
+    </row>
+    <row r="308" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A308" t="s">
+        <v>2805</v>
+      </c>
+    </row>
+    <row r="309" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A309" t="s">
+        <v>2806</v>
+      </c>
+    </row>
+    <row r="310" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A310" t="s">
+        <v>2807</v>
+      </c>
+    </row>
+    <row r="311" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A311" t="s">
+        <v>2623</v>
+      </c>
+    </row>
+    <row r="312" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A312" t="s">
+        <v>2676</v>
+      </c>
+    </row>
+    <row r="313" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A313" t="s">
+        <v>2677</v>
+      </c>
+    </row>
+    <row r="314" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A314" t="s">
+        <v>2624</v>
+      </c>
+    </row>
+    <row r="315" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A315" t="s">
+        <v>2678</v>
+      </c>
+    </row>
+    <row r="316" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A316" t="s">
+        <v>2679</v>
+      </c>
+    </row>
+    <row r="317" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A317" t="s">
+        <v>2680</v>
+      </c>
+    </row>
+    <row r="318" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A318" t="s">
+        <v>2681</v>
+      </c>
+    </row>
+    <row r="319" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A319" t="s">
+        <v>2682</v>
+      </c>
+    </row>
+    <row r="320" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A320" t="s">
+        <v>2625</v>
+      </c>
+    </row>
+    <row r="321" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A321" t="s">
+        <v>2808</v>
+      </c>
+    </row>
+    <row r="322" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A322" t="s">
+        <v>2562</v>
+      </c>
+    </row>
+    <row r="323" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A323" t="s">
+        <v>2563</v>
+      </c>
+    </row>
+    <row r="324" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A324" t="s">
+        <v>2626</v>
+      </c>
+    </row>
+    <row r="325" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A325" t="s">
+        <v>2809</v>
+      </c>
+    </row>
+    <row r="326" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A326" t="s">
+        <v>2945</v>
+      </c>
+    </row>
+    <row r="327" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A327" t="s">
+        <v>2627</v>
+      </c>
+    </row>
+    <row r="328" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A328" t="s">
+        <v>2933</v>
+      </c>
+    </row>
+    <row r="329" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A329" t="s">
+        <v>2934</v>
+      </c>
+    </row>
+    <row r="330" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A330" t="s">
+        <v>2935</v>
+      </c>
+    </row>
+    <row r="331" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A331" t="s">
+        <v>2936</v>
+      </c>
+    </row>
+    <row r="332" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A332" t="s">
+        <v>2937</v>
+      </c>
+    </row>
+    <row r="333" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A333" t="s">
+        <v>2938</v>
+      </c>
+    </row>
+    <row r="334" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A334" t="s">
+        <v>2939</v>
+      </c>
+    </row>
+    <row r="335" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A335" t="s">
+        <v>2940</v>
+      </c>
+    </row>
+    <row r="336" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A336" t="s">
+        <v>2941</v>
+      </c>
+    </row>
+    <row r="337" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A337" t="s">
+        <v>2942</v>
+      </c>
+    </row>
+    <row r="338" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A338" t="s">
+        <v>2943</v>
+      </c>
+    </row>
+    <row r="339" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A339" t="s">
+        <v>2944</v>
+      </c>
+    </row>
+    <row r="340" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A340" t="s">
+        <v>2628</v>
+      </c>
+    </row>
+    <row r="341" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A341" t="s">
+        <v>2629</v>
+      </c>
+    </row>
+    <row r="342" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A342" t="s">
+        <v>2564</v>
+      </c>
+    </row>
+    <row r="343" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A343" t="s">
+        <v>2565</v>
+      </c>
+    </row>
+    <row r="344" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A344" t="s">
+        <v>2566</v>
+      </c>
+    </row>
+    <row r="345" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A345" t="s">
+        <v>2567</v>
+      </c>
+    </row>
+    <row r="346" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A346" t="s">
+        <v>2660</v>
+      </c>
+    </row>
+    <row r="347" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A347" t="s">
+        <v>2661</v>
+      </c>
+    </row>
+    <row r="348" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A348" t="s">
+        <v>2662</v>
+      </c>
+    </row>
+    <row r="349" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A349" t="s">
+        <v>2663</v>
+      </c>
+    </row>
+    <row r="350" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A350" t="s">
+        <v>2664</v>
+      </c>
+    </row>
+    <row r="351" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A351" t="s">
+        <v>2665</v>
+      </c>
+    </row>
+    <row r="352" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A352" t="s">
+        <v>2666</v>
+      </c>
+    </row>
+    <row r="353" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A353" t="s">
+        <v>2667</v>
+      </c>
+    </row>
+    <row r="354" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A354" t="s">
+        <v>2668</v>
+      </c>
+    </row>
+    <row r="355" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A355" t="s">
+        <v>2669</v>
+      </c>
+    </row>
+    <row r="356" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A356" t="s">
+        <v>2670</v>
+      </c>
+    </row>
+    <row r="357" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A357" t="s">
+        <v>2671</v>
+      </c>
+    </row>
+    <row r="358" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A358" t="s">
+        <v>2568</v>
+      </c>
+    </row>
+    <row r="359" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A359" t="s">
+        <v>2630</v>
+      </c>
+    </row>
+    <row r="360" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A360" t="s">
+        <v>2569</v>
+      </c>
+    </row>
+    <row r="361" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A361" t="s">
+        <v>2631</v>
+      </c>
+    </row>
+    <row r="362" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A362" t="s">
+        <v>2570</v>
+      </c>
+    </row>
+    <row r="363" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A363" t="s">
+        <v>2571</v>
+      </c>
+    </row>
+    <row r="364" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A364" t="s">
+        <v>2810</v>
+      </c>
+    </row>
+    <row r="365" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A365" t="s">
+        <v>2907</v>
+      </c>
+    </row>
+    <row r="366" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A366" t="s">
+        <v>2908</v>
+      </c>
+    </row>
+    <row r="367" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A367" t="s">
+        <v>2909</v>
+      </c>
+    </row>
+    <row r="368" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A368" t="s">
+        <v>2910</v>
+      </c>
+    </row>
+    <row r="369" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A369" t="s">
+        <v>2911</v>
+      </c>
+    </row>
+    <row r="370" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A370" t="s">
+        <v>2912</v>
+      </c>
+    </row>
+    <row r="371" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A371" t="s">
+        <v>2572</v>
+      </c>
+    </row>
+    <row r="372" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A372" t="s">
+        <v>2632</v>
+      </c>
+    </row>
+    <row r="373" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A373" t="s">
+        <v>2573</v>
+      </c>
+    </row>
+    <row r="374" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A374" t="s">
+        <v>2657</v>
+      </c>
+    </row>
+    <row r="375" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A375" t="s">
+        <v>2633</v>
+      </c>
+    </row>
+    <row r="376" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A376" t="s">
+        <v>2634</v>
+      </c>
+    </row>
+    <row r="377" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A377" t="s">
+        <v>2635</v>
+      </c>
+    </row>
+    <row r="378" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A378" t="s">
+        <v>2636</v>
+      </c>
+    </row>
+    <row r="379" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A379" t="s">
+        <v>2637</v>
+      </c>
+    </row>
+    <row r="380" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A380" t="s">
+        <v>2638</v>
+      </c>
+    </row>
+    <row r="381" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A381" t="s">
+        <v>2639</v>
+      </c>
+    </row>
+    <row r="382" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A382" t="s">
+        <v>2640</v>
+      </c>
+    </row>
+    <row r="383" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A383" t="s">
+        <v>2641</v>
+      </c>
+    </row>
+    <row r="384" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A384" t="s">
+        <v>2642</v>
+      </c>
+    </row>
+    <row r="385" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A385" t="s">
+        <v>2643</v>
+      </c>
+    </row>
+    <row r="386" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A386" t="s">
+        <v>2644</v>
+      </c>
+    </row>
+    <row r="387" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A387" t="s">
+        <v>2658</v>
+      </c>
+    </row>
+    <row r="388" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A388" t="s">
+        <v>2645</v>
+      </c>
+    </row>
+    <row r="389" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A389" t="s">
+        <v>2646</v>
+      </c>
+    </row>
+    <row r="390" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A390" t="s">
+        <v>2647</v>
+      </c>
+    </row>
+    <row r="391" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A391" t="s">
+        <v>2659</v>
+      </c>
+    </row>
+    <row r="392" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A392" t="s">
+        <v>2648</v>
+      </c>
+    </row>
+    <row r="393" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A393" t="s">
+        <v>2649</v>
+      </c>
+    </row>
+    <row r="394" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A394" t="s">
+        <v>2650</v>
+      </c>
+    </row>
+    <row r="395" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A395" t="s">
+        <v>2651</v>
+      </c>
+    </row>
+    <row r="396" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A396" t="s">
+        <v>2652</v>
+      </c>
+    </row>
+    <row r="397" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A397" t="s">
+        <v>2653</v>
+      </c>
+    </row>
+    <row r="398" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A398" t="s">
+        <v>2654</v>
+      </c>
+    </row>
+    <row r="399" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A399" t="s">
+        <v>2574</v>
+      </c>
+    </row>
+    <row r="400" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A400" t="s">
+        <v>2655</v>
+      </c>
+    </row>
+  </sheetData>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A1:A400">
+    <sortCondition ref="A1:A400"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{09C2AD93-7503-4B07-B634-04FFE25ADE91}">
-  <dimension ref="A1"/>
+  <dimension ref="A1:A400"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B1" sqref="B1"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="109.42578125" customWidth="1"/>
+    <col min="1" max="1" width="89.85546875" customWidth="1"/>
   </cols>
-  <sheetData/>
-[...1 lines deleted...]
-    <sortCondition ref="A1:A401"/>
+  <sheetData>
+    <row r="1" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A1" t="s">
+        <v>2995</v>
+      </c>
+    </row>
+    <row r="2" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A2" t="s">
+        <v>2996</v>
+      </c>
+    </row>
+    <row r="3" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A3" t="s">
+        <v>3131</v>
+      </c>
+    </row>
+    <row r="4" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
+        <v>2997</v>
+      </c>
+    </row>
+    <row r="5" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
+        <v>2998</v>
+      </c>
+    </row>
+    <row r="6" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
+        <v>2999</v>
+      </c>
+    </row>
+    <row r="7" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
+        <v>3000</v>
+      </c>
+    </row>
+    <row r="8" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
+        <v>3132</v>
+      </c>
+    </row>
+    <row r="9" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A9" t="s">
+        <v>3001</v>
+      </c>
+    </row>
+    <row r="10" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
+        <v>3002</v>
+      </c>
+    </row>
+    <row r="11" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
+        <v>3133</v>
+      </c>
+    </row>
+    <row r="12" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A12" t="s">
+        <v>3003</v>
+      </c>
+    </row>
+    <row r="13" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
+        <v>3004</v>
+      </c>
+    </row>
+    <row r="14" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
+        <v>3005</v>
+      </c>
+    </row>
+    <row r="15" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>2958</v>
+      </c>
+    </row>
+    <row r="16" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
+        <v>2959</v>
+      </c>
+    </row>
+    <row r="17" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>3006</v>
+      </c>
+    </row>
+    <row r="18" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>3007</v>
+      </c>
+    </row>
+    <row r="19" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>3008</v>
+      </c>
+    </row>
+    <row r="20" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>3009</v>
+      </c>
+    </row>
+    <row r="21" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>3010</v>
+      </c>
+    </row>
+    <row r="22" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
+        <v>3011</v>
+      </c>
+    </row>
+    <row r="23" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
+        <v>3012</v>
+      </c>
+    </row>
+    <row r="24" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
+        <v>3013</v>
+      </c>
+    </row>
+    <row r="25" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A25" t="s">
+        <v>3014</v>
+      </c>
+    </row>
+    <row r="26" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
+        <v>3015</v>
+      </c>
+    </row>
+    <row r="27" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
+        <v>3016</v>
+      </c>
+    </row>
+    <row r="28" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A28" t="s">
+        <v>3017</v>
+      </c>
+    </row>
+    <row r="29" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A29" t="s">
+        <v>3018</v>
+      </c>
+    </row>
+    <row r="30" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A30" t="s">
+        <v>3019</v>
+      </c>
+    </row>
+    <row r="31" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A31" t="s">
+        <v>3020</v>
+      </c>
+    </row>
+    <row r="32" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A32" t="s">
+        <v>3021</v>
+      </c>
+    </row>
+    <row r="33" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A33" t="s">
+        <v>3022</v>
+      </c>
+    </row>
+    <row r="34" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A34" t="s">
+        <v>3023</v>
+      </c>
+    </row>
+    <row r="35" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A35" t="s">
+        <v>3024</v>
+      </c>
+    </row>
+    <row r="36" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A36" t="s">
+        <v>3025</v>
+      </c>
+    </row>
+    <row r="37" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A37" t="s">
+        <v>3026</v>
+      </c>
+    </row>
+    <row r="38" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A38" t="s">
+        <v>3027</v>
+      </c>
+    </row>
+    <row r="39" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A39" t="s">
+        <v>3083</v>
+      </c>
+    </row>
+    <row r="40" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A40" t="s">
+        <v>3084</v>
+      </c>
+    </row>
+    <row r="41" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A41" t="s">
+        <v>3085</v>
+      </c>
+    </row>
+    <row r="42" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A42" t="s">
+        <v>3086</v>
+      </c>
+    </row>
+    <row r="43" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A43" t="s">
+        <v>3087</v>
+      </c>
+    </row>
+    <row r="44" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A44" t="s">
+        <v>3088</v>
+      </c>
+    </row>
+    <row r="45" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A45" t="s">
+        <v>3089</v>
+      </c>
+    </row>
+    <row r="46" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A46" t="s">
+        <v>3028</v>
+      </c>
+    </row>
+    <row r="47" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A47" t="s">
+        <v>3090</v>
+      </c>
+    </row>
+    <row r="48" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A48" t="s">
+        <v>3091</v>
+      </c>
+    </row>
+    <row r="49" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A49" t="s">
+        <v>3029</v>
+      </c>
+    </row>
+    <row r="50" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A50" t="s">
+        <v>3092</v>
+      </c>
+    </row>
+    <row r="51" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A51" t="s">
+        <v>3093</v>
+      </c>
+    </row>
+    <row r="52" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A52" t="s">
+        <v>3094</v>
+      </c>
+    </row>
+    <row r="53" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A53" t="s">
+        <v>3095</v>
+      </c>
+    </row>
+    <row r="54" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A54" t="s">
+        <v>3096</v>
+      </c>
+    </row>
+    <row r="55" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A55" t="s">
+        <v>3030</v>
+      </c>
+    </row>
+    <row r="56" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A56" t="s">
+        <v>3097</v>
+      </c>
+    </row>
+    <row r="57" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A57" t="s">
+        <v>3098</v>
+      </c>
+    </row>
+    <row r="58" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A58" t="s">
+        <v>3099</v>
+      </c>
+    </row>
+    <row r="59" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A59" t="s">
+        <v>3100</v>
+      </c>
+    </row>
+    <row r="60" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A60" t="s">
+        <v>3101</v>
+      </c>
+    </row>
+    <row r="61" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A61" t="s">
+        <v>3102</v>
+      </c>
+    </row>
+    <row r="62" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A62" t="s">
+        <v>3103</v>
+      </c>
+    </row>
+    <row r="63" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A63" t="s">
+        <v>3104</v>
+      </c>
+    </row>
+    <row r="64" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A64" t="s">
+        <v>3134</v>
+      </c>
+    </row>
+    <row r="65" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A65" t="s">
+        <v>3135</v>
+      </c>
+    </row>
+    <row r="66" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A66" t="s">
+        <v>3136</v>
+      </c>
+    </row>
+    <row r="67" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A67" t="s">
+        <v>3137</v>
+      </c>
+    </row>
+    <row r="68" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A68" t="s">
+        <v>3037</v>
+      </c>
+    </row>
+    <row r="69" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A69" t="s">
+        <v>3038</v>
+      </c>
+    </row>
+    <row r="70" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A70" t="s">
+        <v>3039</v>
+      </c>
+    </row>
+    <row r="71" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A71" t="s">
+        <v>3138</v>
+      </c>
+    </row>
+    <row r="72" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A72" t="s">
+        <v>3139</v>
+      </c>
+    </row>
+    <row r="73" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A73" t="s">
+        <v>3140</v>
+      </c>
+    </row>
+    <row r="74" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A74" t="s">
+        <v>3141</v>
+      </c>
+    </row>
+    <row r="75" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A75" t="s">
+        <v>3142</v>
+      </c>
+    </row>
+    <row r="76" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A76" t="s">
+        <v>3143</v>
+      </c>
+    </row>
+    <row r="77" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A77" t="s">
+        <v>3144</v>
+      </c>
+    </row>
+    <row r="78" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A78" t="s">
+        <v>3145</v>
+      </c>
+    </row>
+    <row r="79" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A79" t="s">
+        <v>3146</v>
+      </c>
+    </row>
+    <row r="80" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A80" t="s">
+        <v>3147</v>
+      </c>
+    </row>
+    <row r="81" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A81" t="s">
+        <v>3148</v>
+      </c>
+    </row>
+    <row r="82" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A82" t="s">
+        <v>3149</v>
+      </c>
+    </row>
+    <row r="83" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A83" t="s">
+        <v>3150</v>
+      </c>
+    </row>
+    <row r="84" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A84" t="s">
+        <v>3151</v>
+      </c>
+    </row>
+    <row r="85" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A85" t="s">
+        <v>3152</v>
+      </c>
+    </row>
+    <row r="86" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A86" t="s">
+        <v>3153</v>
+      </c>
+    </row>
+    <row r="87" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A87" t="s">
+        <v>3154</v>
+      </c>
+    </row>
+    <row r="88" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A88" t="s">
+        <v>3191</v>
+      </c>
+    </row>
+    <row r="89" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A89" t="s">
+        <v>3192</v>
+      </c>
+    </row>
+    <row r="90" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A90" t="s">
+        <v>3193</v>
+      </c>
+    </row>
+    <row r="91" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A91" t="s">
+        <v>3194</v>
+      </c>
+    </row>
+    <row r="92" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A92" t="s">
+        <v>3195</v>
+      </c>
+    </row>
+    <row r="93" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A93" t="s">
+        <v>3196</v>
+      </c>
+    </row>
+    <row r="94" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A94" t="s">
+        <v>3197</v>
+      </c>
+    </row>
+    <row r="95" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A95" t="s">
+        <v>3198</v>
+      </c>
+    </row>
+    <row r="96" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A96" t="s">
+        <v>3199</v>
+      </c>
+    </row>
+    <row r="97" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A97" t="s">
+        <v>3200</v>
+      </c>
+    </row>
+    <row r="98" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A98" t="s">
+        <v>3201</v>
+      </c>
+    </row>
+    <row r="99" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A99" t="s">
+        <v>3202</v>
+      </c>
+    </row>
+    <row r="100" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A100" t="s">
+        <v>3203</v>
+      </c>
+    </row>
+    <row r="101" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A101" t="s">
+        <v>3204</v>
+      </c>
+    </row>
+    <row r="102" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A102" t="s">
+        <v>3205</v>
+      </c>
+    </row>
+    <row r="103" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A103" t="s">
+        <v>3206</v>
+      </c>
+    </row>
+    <row r="104" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A104" t="s">
+        <v>3207</v>
+      </c>
+    </row>
+    <row r="105" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A105" t="s">
+        <v>3208</v>
+      </c>
+    </row>
+    <row r="106" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A106" t="s">
+        <v>3209</v>
+      </c>
+    </row>
+    <row r="107" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A107" t="s">
+        <v>3210</v>
+      </c>
+    </row>
+    <row r="108" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A108" t="s">
+        <v>3211</v>
+      </c>
+    </row>
+    <row r="109" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A109" t="s">
+        <v>3212</v>
+      </c>
+    </row>
+    <row r="110" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A110" t="s">
+        <v>3031</v>
+      </c>
+    </row>
+    <row r="111" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A111" t="s">
+        <v>3040</v>
+      </c>
+    </row>
+    <row r="112" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A112" t="s">
+        <v>3213</v>
+      </c>
+    </row>
+    <row r="113" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A113" t="s">
+        <v>3214</v>
+      </c>
+    </row>
+    <row r="114" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A114" t="s">
+        <v>3032</v>
+      </c>
+    </row>
+    <row r="115" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A115" t="s">
+        <v>3041</v>
+      </c>
+    </row>
+    <row r="116" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A116" t="s">
+        <v>3215</v>
+      </c>
+    </row>
+    <row r="117" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A117" t="s">
+        <v>3216</v>
+      </c>
+    </row>
+    <row r="118" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A118" t="s">
+        <v>3217</v>
+      </c>
+    </row>
+    <row r="119" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A119" t="s">
+        <v>3218</v>
+      </c>
+    </row>
+    <row r="120" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A120" t="s">
+        <v>3219</v>
+      </c>
+    </row>
+    <row r="121" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A121" t="s">
+        <v>3220</v>
+      </c>
+    </row>
+    <row r="122" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A122" t="s">
+        <v>3221</v>
+      </c>
+    </row>
+    <row r="123" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A123" t="s">
+        <v>3222</v>
+      </c>
+    </row>
+    <row r="124" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A124" t="s">
+        <v>3223</v>
+      </c>
+    </row>
+    <row r="125" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A125" t="s">
+        <v>3224</v>
+      </c>
+    </row>
+    <row r="126" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A126" t="s">
+        <v>3033</v>
+      </c>
+    </row>
+    <row r="127" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A127" t="s">
+        <v>3034</v>
+      </c>
+    </row>
+    <row r="128" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A128" t="s">
+        <v>3225</v>
+      </c>
+    </row>
+    <row r="129" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A129" t="s">
+        <v>3226</v>
+      </c>
+    </row>
+    <row r="130" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A130" t="s">
+        <v>3227</v>
+      </c>
+    </row>
+    <row r="131" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A131" t="s">
+        <v>3236</v>
+      </c>
+    </row>
+    <row r="132" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A132" t="s">
+        <v>3237</v>
+      </c>
+    </row>
+    <row r="133" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A133" t="s">
+        <v>3238</v>
+      </c>
+    </row>
+    <row r="134" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A134" t="s">
+        <v>3239</v>
+      </c>
+    </row>
+    <row r="135" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A135" t="s">
+        <v>3240</v>
+      </c>
+    </row>
+    <row r="136" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A136" t="s">
+        <v>3241</v>
+      </c>
+    </row>
+    <row r="137" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A137" t="s">
+        <v>3242</v>
+      </c>
+    </row>
+    <row r="138" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A138" t="s">
+        <v>3243</v>
+      </c>
+    </row>
+    <row r="139" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A139" t="s">
+        <v>3244</v>
+      </c>
+    </row>
+    <row r="140" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A140" t="s">
+        <v>3245</v>
+      </c>
+    </row>
+    <row r="141" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A141" t="s">
+        <v>3246</v>
+      </c>
+    </row>
+    <row r="142" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A142" t="s">
+        <v>3247</v>
+      </c>
+    </row>
+    <row r="143" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A143" t="s">
+        <v>3248</v>
+      </c>
+    </row>
+    <row r="144" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A144" t="s">
+        <v>3249</v>
+      </c>
+    </row>
+    <row r="145" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A145" t="s">
+        <v>3250</v>
+      </c>
+    </row>
+    <row r="146" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A146" t="s">
+        <v>3035</v>
+      </c>
+    </row>
+    <row r="147" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A147" t="s">
+        <v>3251</v>
+      </c>
+    </row>
+    <row r="148" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A148" t="s">
+        <v>3252</v>
+      </c>
+    </row>
+    <row r="149" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A149" t="s">
+        <v>3253</v>
+      </c>
+    </row>
+    <row r="150" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A150" t="s">
+        <v>3254</v>
+      </c>
+    </row>
+    <row r="151" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A151" t="s">
+        <v>3066</v>
+      </c>
+    </row>
+    <row r="152" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A152" t="s">
+        <v>3255</v>
+      </c>
+    </row>
+    <row r="153" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A153" t="s">
+        <v>3256</v>
+      </c>
+    </row>
+    <row r="154" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A154" t="s">
+        <v>3310</v>
+      </c>
+    </row>
+    <row r="155" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A155" t="s">
+        <v>3311</v>
+      </c>
+    </row>
+    <row r="156" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A156" t="s">
+        <v>3312</v>
+      </c>
+    </row>
+    <row r="157" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A157" t="s">
+        <v>3313</v>
+      </c>
+    </row>
+    <row r="158" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A158" t="s">
+        <v>3314</v>
+      </c>
+    </row>
+    <row r="159" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A159" t="s">
+        <v>3315</v>
+      </c>
+    </row>
+    <row r="160" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A160" t="s">
+        <v>3316</v>
+      </c>
+    </row>
+    <row r="161" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A161" t="s">
+        <v>3317</v>
+      </c>
+    </row>
+    <row r="162" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A162" t="s">
+        <v>3318</v>
+      </c>
+    </row>
+    <row r="163" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A163" t="s">
+        <v>3319</v>
+      </c>
+    </row>
+    <row r="164" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A164" t="s">
+        <v>3257</v>
+      </c>
+    </row>
+    <row r="165" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A165" t="s">
+        <v>3320</v>
+      </c>
+    </row>
+    <row r="166" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A166" t="s">
+        <v>3258</v>
+      </c>
+    </row>
+    <row r="167" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A167" t="s">
+        <v>2960</v>
+      </c>
+    </row>
+    <row r="168" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A168" t="s">
+        <v>3228</v>
+      </c>
+    </row>
+    <row r="169" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A169" t="s">
+        <v>3259</v>
+      </c>
+    </row>
+    <row r="170" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A170" t="s">
+        <v>3260</v>
+      </c>
+    </row>
+    <row r="171" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A171" t="s">
+        <v>3261</v>
+      </c>
+    </row>
+    <row r="172" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A172" t="s">
+        <v>3262</v>
+      </c>
+    </row>
+    <row r="173" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A173" t="s">
+        <v>3263</v>
+      </c>
+    </row>
+    <row r="174" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A174" t="s">
+        <v>3264</v>
+      </c>
+    </row>
+    <row r="175" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A175" t="s">
+        <v>3265</v>
+      </c>
+    </row>
+    <row r="176" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A176" t="s">
+        <v>3266</v>
+      </c>
+    </row>
+    <row r="177" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A177" t="s">
+        <v>3267</v>
+      </c>
+    </row>
+    <row r="178" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A178" t="s">
+        <v>3268</v>
+      </c>
+    </row>
+    <row r="179" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A179" t="s">
+        <v>3269</v>
+      </c>
+    </row>
+    <row r="180" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A180" t="s">
+        <v>3270</v>
+      </c>
+    </row>
+    <row r="181" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A181" t="s">
+        <v>3271</v>
+      </c>
+    </row>
+    <row r="182" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A182" t="s">
+        <v>3273</v>
+      </c>
+    </row>
+    <row r="183" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A183" t="s">
+        <v>3274</v>
+      </c>
+    </row>
+    <row r="184" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A184" t="s">
+        <v>3275</v>
+      </c>
+    </row>
+    <row r="185" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A185" t="s">
+        <v>3276</v>
+      </c>
+    </row>
+    <row r="186" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A186" t="s">
+        <v>3277</v>
+      </c>
+    </row>
+    <row r="187" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A187" t="s">
+        <v>3278</v>
+      </c>
+    </row>
+    <row r="188" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A188" t="s">
+        <v>3279</v>
+      </c>
+    </row>
+    <row r="189" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A189" t="s">
+        <v>3229</v>
+      </c>
+    </row>
+    <row r="190" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A190" t="s">
+        <v>3280</v>
+      </c>
+    </row>
+    <row r="191" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A191" t="s">
+        <v>3281</v>
+      </c>
+    </row>
+    <row r="192" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A192" t="s">
+        <v>3282</v>
+      </c>
+    </row>
+    <row r="193" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A193" t="s">
+        <v>3283</v>
+      </c>
+    </row>
+    <row r="194" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A194" t="s">
+        <v>3284</v>
+      </c>
+    </row>
+    <row r="195" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A195" t="s">
+        <v>3285</v>
+      </c>
+    </row>
+    <row r="196" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A196" t="s">
+        <v>3286</v>
+      </c>
+    </row>
+    <row r="197" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A197" t="s">
+        <v>3287</v>
+      </c>
+    </row>
+    <row r="198" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A198" t="s">
+        <v>3288</v>
+      </c>
+    </row>
+    <row r="199" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A199" t="s">
+        <v>3289</v>
+      </c>
+    </row>
+    <row r="200" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A200" t="s">
+        <v>3290</v>
+      </c>
+    </row>
+    <row r="201" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A201" t="s">
+        <v>3291</v>
+      </c>
+    </row>
+    <row r="202" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A202" t="s">
+        <v>3292</v>
+      </c>
+    </row>
+    <row r="203" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A203" t="s">
+        <v>3293</v>
+      </c>
+    </row>
+    <row r="204" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A204" t="s">
+        <v>3294</v>
+      </c>
+    </row>
+    <row r="205" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A205" t="s">
+        <v>3295</v>
+      </c>
+    </row>
+    <row r="206" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A206" t="s">
+        <v>3296</v>
+      </c>
+    </row>
+    <row r="207" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A207" t="s">
+        <v>3321</v>
+      </c>
+    </row>
+    <row r="208" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A208" t="s">
+        <v>3322</v>
+      </c>
+    </row>
+    <row r="209" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A209" t="s">
+        <v>3323</v>
+      </c>
+    </row>
+    <row r="210" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A210" t="s">
+        <v>3324</v>
+      </c>
+    </row>
+    <row r="211" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A211" t="s">
+        <v>3325</v>
+      </c>
+    </row>
+    <row r="212" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A212" t="s">
+        <v>3326</v>
+      </c>
+    </row>
+    <row r="213" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A213" t="s">
+        <v>3327</v>
+      </c>
+    </row>
+    <row r="214" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A214" t="s">
+        <v>3328</v>
+      </c>
+    </row>
+    <row r="215" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A215" t="s">
+        <v>3329</v>
+      </c>
+    </row>
+    <row r="216" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A216" t="s">
+        <v>3330</v>
+      </c>
+    </row>
+    <row r="217" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A217" t="s">
+        <v>3331</v>
+      </c>
+    </row>
+    <row r="218" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A218" t="s">
+        <v>3332</v>
+      </c>
+    </row>
+    <row r="219" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A219" t="s">
+        <v>3333</v>
+      </c>
+    </row>
+    <row r="220" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A220" t="s">
+        <v>3334</v>
+      </c>
+    </row>
+    <row r="221" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A221" t="s">
+        <v>3335</v>
+      </c>
+    </row>
+    <row r="222" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A222" t="s">
+        <v>3336</v>
+      </c>
+    </row>
+    <row r="223" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A223" t="s">
+        <v>3337</v>
+      </c>
+    </row>
+    <row r="224" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A224" t="s">
+        <v>3338</v>
+      </c>
+    </row>
+    <row r="225" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A225" t="s">
+        <v>3339</v>
+      </c>
+    </row>
+    <row r="226" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A226" t="s">
+        <v>3340</v>
+      </c>
+    </row>
+    <row r="227" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A227" t="s">
+        <v>3341</v>
+      </c>
+    </row>
+    <row r="228" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A228" t="s">
+        <v>2961</v>
+      </c>
+    </row>
+    <row r="229" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A229" t="s">
+        <v>2962</v>
+      </c>
+    </row>
+    <row r="230" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A230" t="s">
+        <v>2963</v>
+      </c>
+    </row>
+    <row r="231" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A231" t="s">
+        <v>2981</v>
+      </c>
+    </row>
+    <row r="232" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A232" t="s">
+        <v>2982</v>
+      </c>
+    </row>
+    <row r="233" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A233" t="s">
+        <v>2964</v>
+      </c>
+    </row>
+    <row r="234" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A234" t="s">
+        <v>2965</v>
+      </c>
+    </row>
+    <row r="235" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A235" t="s">
+        <v>2966</v>
+      </c>
+    </row>
+    <row r="236" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A236" t="s">
+        <v>2983</v>
+      </c>
+    </row>
+    <row r="237" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A237" t="s">
+        <v>2967</v>
+      </c>
+    </row>
+    <row r="238" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A238" t="s">
+        <v>2968</v>
+      </c>
+    </row>
+    <row r="239" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A239" t="s">
+        <v>2969</v>
+      </c>
+    </row>
+    <row r="240" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A240" t="s">
+        <v>2970</v>
+      </c>
+    </row>
+    <row r="241" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A241" t="s">
+        <v>2971</v>
+      </c>
+    </row>
+    <row r="242" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A242" t="s">
+        <v>2972</v>
+      </c>
+    </row>
+    <row r="243" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A243" t="s">
+        <v>2973</v>
+      </c>
+    </row>
+    <row r="244" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A244" t="s">
+        <v>2974</v>
+      </c>
+    </row>
+    <row r="245" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A245" t="s">
+        <v>2975</v>
+      </c>
+    </row>
+    <row r="246" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A246" t="s">
+        <v>2984</v>
+      </c>
+    </row>
+    <row r="247" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A247" t="s">
+        <v>2976</v>
+      </c>
+    </row>
+    <row r="248" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A248" t="s">
+        <v>2977</v>
+      </c>
+    </row>
+    <row r="249" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A249" t="s">
+        <v>2985</v>
+      </c>
+    </row>
+    <row r="250" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A250" t="s">
+        <v>2978</v>
+      </c>
+    </row>
+    <row r="251" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A251" t="s">
+        <v>2979</v>
+      </c>
+    </row>
+    <row r="252" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A252" t="s">
+        <v>2986</v>
+      </c>
+    </row>
+    <row r="253" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A253" t="s">
+        <v>2987</v>
+      </c>
+    </row>
+    <row r="254" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A254" t="s">
+        <v>2988</v>
+      </c>
+    </row>
+    <row r="255" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A255" t="s">
+        <v>2989</v>
+      </c>
+    </row>
+    <row r="256" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A256" t="s">
+        <v>2990</v>
+      </c>
+    </row>
+    <row r="257" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A257" t="s">
+        <v>2991</v>
+      </c>
+    </row>
+    <row r="258" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A258" t="s">
+        <v>2992</v>
+      </c>
+    </row>
+    <row r="259" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A259" t="s">
+        <v>2993</v>
+      </c>
+    </row>
+    <row r="260" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A260" t="s">
+        <v>2994</v>
+      </c>
+    </row>
+    <row r="261" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A261" t="s">
+        <v>2980</v>
+      </c>
+    </row>
+    <row r="262" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A262" t="s">
+        <v>3105</v>
+      </c>
+    </row>
+    <row r="263" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A263" t="s">
+        <v>3106</v>
+      </c>
+    </row>
+    <row r="264" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A264" t="s">
+        <v>3107</v>
+      </c>
+    </row>
+    <row r="265" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A265" t="s">
+        <v>3155</v>
+      </c>
+    </row>
+    <row r="266" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A266" t="s">
+        <v>3108</v>
+      </c>
+    </row>
+    <row r="267" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A267" t="s">
+        <v>3109</v>
+      </c>
+    </row>
+    <row r="268" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A268" t="s">
+        <v>3110</v>
+      </c>
+    </row>
+    <row r="269" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A269" t="s">
+        <v>3111</v>
+      </c>
+    </row>
+    <row r="270" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A270" t="s">
+        <v>3112</v>
+      </c>
+    </row>
+    <row r="271" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A271" t="s">
+        <v>3113</v>
+      </c>
+    </row>
+    <row r="272" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A272" t="s">
+        <v>3156</v>
+      </c>
+    </row>
+    <row r="273" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A273" t="s">
+        <v>3114</v>
+      </c>
+    </row>
+    <row r="274" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A274" t="s">
+        <v>3115</v>
+      </c>
+    </row>
+    <row r="275" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A275" t="s">
+        <v>3116</v>
+      </c>
+    </row>
+    <row r="276" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A276" t="s">
+        <v>3117</v>
+      </c>
+    </row>
+    <row r="277" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A277" t="s">
+        <v>3118</v>
+      </c>
+    </row>
+    <row r="278" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A278" t="s">
+        <v>3119</v>
+      </c>
+    </row>
+    <row r="279" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A279" t="s">
+        <v>3120</v>
+      </c>
+    </row>
+    <row r="280" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A280" t="s">
+        <v>3067</v>
+      </c>
+    </row>
+    <row r="281" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A281" t="s">
+        <v>3075</v>
+      </c>
+    </row>
+    <row r="282" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A282" t="s">
+        <v>3076</v>
+      </c>
+    </row>
+    <row r="283" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A283" t="s">
+        <v>3068</v>
+      </c>
+    </row>
+    <row r="284" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A284" t="s">
+        <v>3069</v>
+      </c>
+    </row>
+    <row r="285" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A285" t="s">
+        <v>3070</v>
+      </c>
+    </row>
+    <row r="286" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A286" t="s">
+        <v>3077</v>
+      </c>
+    </row>
+    <row r="287" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A287" t="s">
+        <v>3078</v>
+      </c>
+    </row>
+    <row r="288" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A288" t="s">
+        <v>3071</v>
+      </c>
+    </row>
+    <row r="289" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A289" t="s">
+        <v>3079</v>
+      </c>
+    </row>
+    <row r="290" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A290" t="s">
+        <v>3080</v>
+      </c>
+    </row>
+    <row r="291" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A291" t="s">
+        <v>3072</v>
+      </c>
+    </row>
+    <row r="292" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A292" t="s">
+        <v>3073</v>
+      </c>
+    </row>
+    <row r="293" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A293" t="s">
+        <v>3074</v>
+      </c>
+    </row>
+    <row r="294" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A294" t="s">
+        <v>3121</v>
+      </c>
+    </row>
+    <row r="295" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A295" t="s">
+        <v>3122</v>
+      </c>
+    </row>
+    <row r="296" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A296" t="s">
+        <v>3123</v>
+      </c>
+    </row>
+    <row r="297" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A297" t="s">
+        <v>3124</v>
+      </c>
+    </row>
+    <row r="298" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A298" t="s">
+        <v>3125</v>
+      </c>
+    </row>
+    <row r="299" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A299" t="s">
+        <v>3126</v>
+      </c>
+    </row>
+    <row r="300" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A300" t="s">
+        <v>3127</v>
+      </c>
+    </row>
+    <row r="301" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A301" t="s">
+        <v>3128</v>
+      </c>
+    </row>
+    <row r="302" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A302" t="s">
+        <v>3129</v>
+      </c>
+    </row>
+    <row r="303" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A303" t="s">
+        <v>3130</v>
+      </c>
+    </row>
+    <row r="304" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A304" t="s">
+        <v>3036</v>
+      </c>
+    </row>
+    <row r="305" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A305" t="s">
+        <v>3042</v>
+      </c>
+    </row>
+    <row r="306" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A306" t="s">
+        <v>3048</v>
+      </c>
+    </row>
+    <row r="307" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A307" t="s">
+        <v>3049</v>
+      </c>
+    </row>
+    <row r="308" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A308" t="s">
+        <v>3050</v>
+      </c>
+    </row>
+    <row r="309" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A309" t="s">
+        <v>3051</v>
+      </c>
+    </row>
+    <row r="310" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A310" t="s">
+        <v>3052</v>
+      </c>
+    </row>
+    <row r="311" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A311" t="s">
+        <v>3053</v>
+      </c>
+    </row>
+    <row r="312" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A312" t="s">
+        <v>3054</v>
+      </c>
+    </row>
+    <row r="313" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A313" t="s">
+        <v>3055</v>
+      </c>
+    </row>
+    <row r="314" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A314" t="s">
+        <v>3056</v>
+      </c>
+    </row>
+    <row r="315" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A315" t="s">
+        <v>3057</v>
+      </c>
+    </row>
+    <row r="316" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A316" t="s">
+        <v>3058</v>
+      </c>
+    </row>
+    <row r="317" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A317" t="s">
+        <v>3059</v>
+      </c>
+    </row>
+    <row r="318" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A318" t="s">
+        <v>3060</v>
+      </c>
+    </row>
+    <row r="319" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A319" t="s">
+        <v>3043</v>
+      </c>
+    </row>
+    <row r="320" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A320" t="s">
+        <v>3061</v>
+      </c>
+    </row>
+    <row r="321" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A321" t="s">
+        <v>3062</v>
+      </c>
+    </row>
+    <row r="322" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A322" t="s">
+        <v>3063</v>
+      </c>
+    </row>
+    <row r="323" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A323" t="s">
+        <v>3064</v>
+      </c>
+    </row>
+    <row r="324" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A324" t="s">
+        <v>3065</v>
+      </c>
+    </row>
+    <row r="325" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A325" t="s">
+        <v>3044</v>
+      </c>
+    </row>
+    <row r="326" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A326" t="s">
+        <v>3045</v>
+      </c>
+    </row>
+    <row r="327" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A327" t="s">
+        <v>3046</v>
+      </c>
+    </row>
+    <row r="328" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A328" t="s">
+        <v>3047</v>
+      </c>
+    </row>
+    <row r="329" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A329" t="s">
+        <v>3157</v>
+      </c>
+    </row>
+    <row r="330" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A330" t="s">
+        <v>3158</v>
+      </c>
+    </row>
+    <row r="331" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A331" t="s">
+        <v>3159</v>
+      </c>
+    </row>
+    <row r="332" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A332" t="s">
+        <v>3160</v>
+      </c>
+    </row>
+    <row r="333" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A333" t="s">
+        <v>3161</v>
+      </c>
+    </row>
+    <row r="334" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A334" t="s">
+        <v>3230</v>
+      </c>
+    </row>
+    <row r="335" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A335" t="s">
+        <v>3231</v>
+      </c>
+    </row>
+    <row r="336" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A336" t="s">
+        <v>3162</v>
+      </c>
+    </row>
+    <row r="337" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A337" t="s">
+        <v>3163</v>
+      </c>
+    </row>
+    <row r="338" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A338" t="s">
+        <v>3164</v>
+      </c>
+    </row>
+    <row r="339" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A339" t="s">
+        <v>3165</v>
+      </c>
+    </row>
+    <row r="340" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A340" t="s">
+        <v>3166</v>
+      </c>
+    </row>
+    <row r="341" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A341" t="s">
+        <v>3167</v>
+      </c>
+    </row>
+    <row r="342" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A342" t="s">
+        <v>3168</v>
+      </c>
+    </row>
+    <row r="343" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A343" t="s">
+        <v>3169</v>
+      </c>
+    </row>
+    <row r="344" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A344" t="s">
+        <v>3170</v>
+      </c>
+    </row>
+    <row r="345" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A345" t="s">
+        <v>3171</v>
+      </c>
+    </row>
+    <row r="346" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A346" t="s">
+        <v>3232</v>
+      </c>
+    </row>
+    <row r="347" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A347" t="s">
+        <v>3172</v>
+      </c>
+    </row>
+    <row r="348" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A348" t="s">
+        <v>3173</v>
+      </c>
+    </row>
+    <row r="349" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A349" t="s">
+        <v>3174</v>
+      </c>
+    </row>
+    <row r="350" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A350" t="s">
+        <v>3175</v>
+      </c>
+    </row>
+    <row r="351" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A351" t="s">
+        <v>3185</v>
+      </c>
+    </row>
+    <row r="352" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A352" t="s">
+        <v>3233</v>
+      </c>
+    </row>
+    <row r="353" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A353" t="s">
+        <v>3176</v>
+      </c>
+    </row>
+    <row r="354" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A354" t="s">
+        <v>3177</v>
+      </c>
+    </row>
+    <row r="355" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A355" t="s">
+        <v>3178</v>
+      </c>
+    </row>
+    <row r="356" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A356" t="s">
+        <v>3186</v>
+      </c>
+    </row>
+    <row r="357" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A357" t="s">
+        <v>3179</v>
+      </c>
+    </row>
+    <row r="358" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A358" t="s">
+        <v>3180</v>
+      </c>
+    </row>
+    <row r="359" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A359" t="s">
+        <v>3272</v>
+      </c>
+    </row>
+    <row r="360" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A360" t="s">
+        <v>3234</v>
+      </c>
+    </row>
+    <row r="361" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A361" t="s">
+        <v>3187</v>
+      </c>
+    </row>
+    <row r="362" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A362" t="s">
+        <v>3181</v>
+      </c>
+    </row>
+    <row r="363" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A363" t="s">
+        <v>3235</v>
+      </c>
+    </row>
+    <row r="364" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A364" t="s">
+        <v>3182</v>
+      </c>
+    </row>
+    <row r="365" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A365" t="s">
+        <v>3188</v>
+      </c>
+    </row>
+    <row r="366" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A366" t="s">
+        <v>3189</v>
+      </c>
+    </row>
+    <row r="367" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A367" t="s">
+        <v>3183</v>
+      </c>
+    </row>
+    <row r="368" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A368" t="s">
+        <v>3184</v>
+      </c>
+    </row>
+    <row r="369" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A369" t="s">
+        <v>3190</v>
+      </c>
+    </row>
+    <row r="370" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A370" t="s">
+        <v>2946</v>
+      </c>
+    </row>
+    <row r="371" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A371" t="s">
+        <v>2947</v>
+      </c>
+    </row>
+    <row r="372" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A372" t="s">
+        <v>2948</v>
+      </c>
+    </row>
+    <row r="373" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A373" t="s">
+        <v>2949</v>
+      </c>
+    </row>
+    <row r="374" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A374" t="s">
+        <v>2950</v>
+      </c>
+    </row>
+    <row r="375" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A375" t="s">
+        <v>2951</v>
+      </c>
+    </row>
+    <row r="376" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A376" t="s">
+        <v>2952</v>
+      </c>
+    </row>
+    <row r="377" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A377" t="s">
+        <v>2953</v>
+      </c>
+    </row>
+    <row r="378" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A378" t="s">
+        <v>2954</v>
+      </c>
+    </row>
+    <row r="379" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A379" t="s">
+        <v>2955</v>
+      </c>
+    </row>
+    <row r="380" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A380" t="s">
+        <v>2956</v>
+      </c>
+    </row>
+    <row r="381" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A381" t="s">
+        <v>2957</v>
+      </c>
+    </row>
+    <row r="382" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A382" t="s">
+        <v>3297</v>
+      </c>
+    </row>
+    <row r="383" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A383" t="s">
+        <v>3298</v>
+      </c>
+    </row>
+    <row r="384" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A384" t="s">
+        <v>3299</v>
+      </c>
+    </row>
+    <row r="385" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A385" t="s">
+        <v>3342</v>
+      </c>
+    </row>
+    <row r="386" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A386" t="s">
+        <v>3343</v>
+      </c>
+    </row>
+    <row r="387" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A387" t="s">
+        <v>3344</v>
+      </c>
+    </row>
+    <row r="388" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A388" t="s">
+        <v>3300</v>
+      </c>
+    </row>
+    <row r="389" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A389" t="s">
+        <v>3301</v>
+      </c>
+    </row>
+    <row r="390" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A390" t="s">
+        <v>3302</v>
+      </c>
+    </row>
+    <row r="391" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A391" t="s">
+        <v>3345</v>
+      </c>
+    </row>
+    <row r="392" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A392" t="s">
+        <v>3303</v>
+      </c>
+    </row>
+    <row r="393" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A393" t="s">
+        <v>3304</v>
+      </c>
+    </row>
+    <row r="394" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A394" t="s">
+        <v>3305</v>
+      </c>
+    </row>
+    <row r="395" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A395" t="s">
+        <v>3306</v>
+      </c>
+    </row>
+    <row r="396" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A396" t="s">
+        <v>3307</v>
+      </c>
+    </row>
+    <row r="397" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A397" t="s">
+        <v>3308</v>
+      </c>
+    </row>
+    <row r="398" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A398" t="s">
+        <v>3309</v>
+      </c>
+    </row>
+    <row r="399" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A399" t="s">
+        <v>3081</v>
+      </c>
+    </row>
+    <row r="400" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A400" t="s">
+        <v>3082</v>
+      </c>
+    </row>
+  </sheetData>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A1:A406">
+    <sortCondition ref="A1:A406"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{54E74F22-B065-460C-BCDC-CB7F37C1D711}">
-  <dimension ref="A1"/>
+  <dimension ref="A1:A6"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B1" sqref="B1"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="101.85546875" customWidth="1"/>
   </cols>
-  <sheetData/>
+  <sheetData>
+    <row r="1" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A1" t="s">
+        <v>3346</v>
+      </c>
+    </row>
+    <row r="2" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A2" t="s">
+        <v>3347</v>
+      </c>
+    </row>
+    <row r="3" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A3" t="s">
+        <v>3348</v>
+      </c>
+    </row>
+    <row r="4" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
+        <v>3349</v>
+      </c>
+    </row>
+    <row r="5" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
+        <v>3350</v>
+      </c>
+    </row>
+    <row r="6" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
+        <v>3351</v>
+      </c>
+    </row>
+  </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A1:A492">
     <sortCondition ref="A1:A492"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F8970DF6-89F9-4606-8C28-EB9B35773A3A}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="92.140625" customWidth="1"/>
   </cols>
   <sheetData/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A1:A636">
     <sortCondition ref="A384:A636"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>